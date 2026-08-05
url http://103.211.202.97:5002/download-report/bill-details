--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -259,107 +259,81 @@
     <t>287</t>
   </si>
   <si>
     <t>eaf</t>
   </si>
   <si>
     <t>5,189.47</t>
   </si>
   <si>
     <t>9,590.70</t>
   </si>
   <si>
     <t>94,12,999.71</t>
   </si>
   <si>
     <t>Sample-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
-  <fonts count="2">
+  <fonts count="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -622,108 +596,108 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:20">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>39</v>
       </c>
       <c r="G2" t="s">
         <v>45</v>
       </c>
@@ -732,54 +706,54 @@
       </c>
       <c r="I2" t="s">
         <v>58</v>
       </c>
       <c r="J2" t="s">
         <v>46</v>
       </c>
       <c r="K2" t="s">
         <v>58</v>
       </c>
       <c r="L2" t="s">
         <v>62</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>76</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
-      <c r="Q2" s="2">
-[...2 lines deleted...]
-      <c r="R2" s="2">
+      <c r="Q2" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R2" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S2" t="s">
         <v>45</v>
       </c>
       <c r="T2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
@@ -794,54 +768,54 @@
       </c>
       <c r="I3" t="s">
         <v>58</v>
       </c>
       <c r="J3" t="s">
         <v>46</v>
       </c>
       <c r="K3" t="s">
         <v>58</v>
       </c>
       <c r="L3" t="s">
         <v>63</v>
       </c>
       <c r="M3" t="s">
         <v>75</v>
       </c>
       <c r="N3" t="s">
         <v>77</v>
       </c>
       <c r="O3" t="s">
         <v>51</v>
       </c>
       <c r="P3" t="s">
         <v>79</v>
       </c>
-      <c r="Q3" s="2">
-[...2 lines deleted...]
-      <c r="R3" s="2">
+      <c r="Q3" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R3" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
@@ -856,54 +830,54 @@
       </c>
       <c r="I4" t="s">
         <v>59</v>
       </c>
       <c r="J4" t="s">
         <v>46</v>
       </c>
       <c r="K4" t="s">
         <v>59</v>
       </c>
       <c r="L4" t="s">
         <v>64</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4" t="s">
         <v>76</v>
       </c>
       <c r="O4" t="s">
         <v>47</v>
       </c>
       <c r="P4" t="s">
         <v>79</v>
       </c>
-      <c r="Q4" s="2">
-[...2 lines deleted...]
-      <c r="R4" s="2">
+      <c r="Q4" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R4" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S4" t="s">
         <v>47</v>
       </c>
       <c r="T4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
@@ -918,54 +892,54 @@
       </c>
       <c r="I5" t="s">
         <v>60</v>
       </c>
       <c r="J5" t="s">
         <v>46</v>
       </c>
       <c r="K5" t="s">
         <v>60</v>
       </c>
       <c r="L5" t="s">
         <v>65</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
       <c r="N5" t="s">
         <v>76</v>
       </c>
       <c r="O5" t="s">
         <v>52</v>
       </c>
       <c r="P5" t="s">
         <v>79</v>
       </c>
-      <c r="Q5" s="2">
-[...2 lines deleted...]
-      <c r="R5" s="2">
+      <c r="Q5" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R5" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S5" t="s">
         <v>46</v>
       </c>
       <c r="T5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
@@ -980,54 +954,54 @@
       </c>
       <c r="I6" t="s">
         <v>60</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>60</v>
       </c>
       <c r="L6" t="s">
         <v>66</v>
       </c>
       <c r="M6" t="s">
         <v>29</v>
       </c>
       <c r="N6" t="s">
         <v>46</v>
       </c>
       <c r="O6" t="s">
         <v>48</v>
       </c>
       <c r="P6" t="s">
         <v>79</v>
       </c>
-      <c r="Q6" s="2">
-[...2 lines deleted...]
-      <c r="R6" s="2">
+      <c r="Q6" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R6" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S6" t="s">
         <v>48</v>
       </c>
       <c r="T6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
@@ -1042,54 +1016,54 @@
       </c>
       <c r="I7" t="s">
         <v>60</v>
       </c>
       <c r="J7" t="s">
         <v>46</v>
       </c>
       <c r="K7" t="s">
         <v>60</v>
       </c>
       <c r="L7" t="s">
         <v>67</v>
       </c>
       <c r="M7" t="s">
         <v>29</v>
       </c>
       <c r="N7" t="s">
         <v>46</v>
       </c>
       <c r="O7" t="s">
         <v>53</v>
       </c>
       <c r="P7" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="2">
-[...2 lines deleted...]
-      <c r="R7" s="2">
+      <c r="Q7" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R7" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S7" t="s">
         <v>46</v>
       </c>
       <c r="T7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
@@ -1104,54 +1078,54 @@
       </c>
       <c r="I8" t="s">
         <v>60</v>
       </c>
       <c r="J8" t="s">
         <v>46</v>
       </c>
       <c r="K8" t="s">
         <v>60</v>
       </c>
       <c r="L8" t="s">
         <v>68</v>
       </c>
       <c r="M8" t="s">
         <v>29</v>
       </c>
       <c r="N8" t="s">
         <v>78</v>
       </c>
       <c r="O8" t="s">
         <v>52</v>
       </c>
       <c r="P8" t="s">
         <v>79</v>
       </c>
-      <c r="Q8" s="2">
-[...2 lines deleted...]
-      <c r="R8" s="2">
+      <c r="Q8" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R8" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S8" t="s">
         <v>46</v>
       </c>
       <c r="T8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
@@ -1166,54 +1140,54 @@
       </c>
       <c r="I9" t="s">
         <v>61</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
       <c r="K9" t="s">
         <v>61</v>
       </c>
       <c r="L9" t="s">
         <v>69</v>
       </c>
       <c r="M9" t="s">
         <v>30</v>
       </c>
       <c r="N9" t="s">
         <v>76</v>
       </c>
       <c r="O9" t="s">
         <v>54</v>
       </c>
       <c r="P9" t="s">
         <v>79</v>
       </c>
-      <c r="Q9" s="2">
-[...2 lines deleted...]
-      <c r="R9" s="2">
+      <c r="Q9" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R9" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S9" t="s">
         <v>46</v>
       </c>
       <c r="T9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
@@ -1228,54 +1202,54 @@
       </c>
       <c r="I10" t="s">
         <v>61</v>
       </c>
       <c r="J10" t="s">
         <v>46</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
       <c r="L10" t="s">
         <v>70</v>
       </c>
       <c r="M10" t="s">
         <v>30</v>
       </c>
       <c r="N10" t="s">
         <v>46</v>
       </c>
       <c r="O10" t="s">
         <v>49</v>
       </c>
       <c r="P10" t="s">
         <v>79</v>
       </c>
-      <c r="Q10" s="2">
-[...2 lines deleted...]
-      <c r="R10" s="2">
+      <c r="Q10" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R10" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S10" t="s">
         <v>49</v>
       </c>
       <c r="T10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
@@ -1290,54 +1264,54 @@
       </c>
       <c r="I11" t="s">
         <v>61</v>
       </c>
       <c r="J11" t="s">
         <v>46</v>
       </c>
       <c r="K11" t="s">
         <v>61</v>
       </c>
       <c r="L11" t="s">
         <v>71</v>
       </c>
       <c r="M11" t="s">
         <v>30</v>
       </c>
       <c r="N11" t="s">
         <v>46</v>
       </c>
       <c r="O11" t="s">
         <v>55</v>
       </c>
       <c r="P11" t="s">
         <v>79</v>
       </c>
-      <c r="Q11" s="2">
-[...2 lines deleted...]
-      <c r="R11" s="2">
+      <c r="Q11" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R11" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S11" t="s">
         <v>46</v>
       </c>
       <c r="T11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
@@ -1352,54 +1326,54 @@
       </c>
       <c r="I12" t="s">
         <v>61</v>
       </c>
       <c r="J12" t="s">
         <v>46</v>
       </c>
       <c r="K12" t="s">
         <v>61</v>
       </c>
       <c r="L12" t="s">
         <v>72</v>
       </c>
       <c r="M12" t="s">
         <v>31</v>
       </c>
       <c r="N12" t="s">
         <v>76</v>
       </c>
       <c r="O12" t="s">
         <v>56</v>
       </c>
       <c r="P12" t="s">
         <v>79</v>
       </c>
-      <c r="Q12" s="2">
-[...2 lines deleted...]
-      <c r="R12" s="2">
+      <c r="Q12" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R12" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S12" t="s">
         <v>46</v>
       </c>
       <c r="T12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
@@ -1414,54 +1388,54 @@
       </c>
       <c r="I13" t="s">
         <v>61</v>
       </c>
       <c r="J13" t="s">
         <v>46</v>
       </c>
       <c r="K13" t="s">
         <v>61</v>
       </c>
       <c r="L13" t="s">
         <v>73</v>
       </c>
       <c r="M13" t="s">
         <v>31</v>
       </c>
       <c r="N13" t="s">
         <v>46</v>
       </c>
       <c r="O13" t="s">
         <v>50</v>
       </c>
       <c r="P13" t="s">
         <v>79</v>
       </c>
-      <c r="Q13" s="2">
-[...2 lines deleted...]
-      <c r="R13" s="2">
+      <c r="Q13" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R13" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S13" t="s">
         <v>50</v>
       </c>
       <c r="T13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
@@ -1476,54 +1450,54 @@
       </c>
       <c r="I14" t="s">
         <v>61</v>
       </c>
       <c r="J14" t="s">
         <v>46</v>
       </c>
       <c r="K14" t="s">
         <v>61</v>
       </c>
       <c r="L14" t="s">
         <v>74</v>
       </c>
       <c r="M14" t="s">
         <v>31</v>
       </c>
       <c r="N14" t="s">
         <v>46</v>
       </c>
       <c r="O14" t="s">
         <v>57</v>
       </c>
       <c r="P14" t="s">
         <v>79</v>
       </c>
-      <c r="Q14" s="2">
-[...2 lines deleted...]
-      <c r="R14" s="2">
+      <c r="Q14" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="R14" s="1">
         <v>46115.63680555556</v>
       </c>
       <c r="S14" t="s">
         <v>46</v>
       </c>
       <c r="T14" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>