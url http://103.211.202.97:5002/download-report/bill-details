--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="BillDetails" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="957" uniqueCount="317">
   <si>
     <t>Ledger</t>
   </si>
   <si>
     <t>VoucherNumber</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t>AlterID</t>
   </si>
   <si>
     <t>MasterID</t>
   </si>
   <si>
     <t>Receivable</t>
   </si>
   <si>
     <t>Payable</t>
   </si>
   <si>
@@ -72,228 +72,939 @@
   <si>
     <t>BillName</t>
   </si>
   <si>
     <t>OpeningBalanceLedger</t>
   </si>
   <si>
     <t>ClosingBalance</t>
   </si>
   <si>
     <t>CompanyName</t>
   </si>
   <si>
     <t>Lastupdatedate</t>
   </si>
   <si>
     <t>Lastinsertdate</t>
   </si>
   <si>
     <t>Openingbalance_dr</t>
   </si>
   <si>
     <t>Openingbalance_cr</t>
   </si>
   <si>
+    <t>Vouchertype</t>
+  </si>
+  <si>
     <t>101 Innovations</t>
   </si>
   <si>
     <t>Aadinath Electrical</t>
   </si>
   <si>
     <t>Civil-Electrical-Interior and Plumbing</t>
   </si>
   <si>
+    <t>Aman Kumar</t>
+  </si>
+  <si>
+    <t>SALE@ 18% -HR</t>
+  </si>
+  <si>
+    <t>Reliance Projects &amp; Property Management Service Ltd</t>
+  </si>
+  <si>
     <t>Sales</t>
   </si>
   <si>
     <t>SGST Output-Delhi</t>
   </si>
   <si>
     <t>Civil Interior Work</t>
   </si>
   <si>
+    <t>AADITYA BATH</t>
+  </si>
+  <si>
+    <t>DHAN LAXMI METAL</t>
+  </si>
+  <si>
+    <t>Aamir Khan Kota</t>
+  </si>
+  <si>
+    <t>A2Z Advertisement</t>
+  </si>
+  <si>
+    <t>Aai Mata Trading Co.</t>
+  </si>
+  <si>
+    <t>Plumbing Work</t>
+  </si>
+  <si>
+    <t>Pandey Ji Building Works</t>
+  </si>
+  <si>
+    <t>KAILA DEVI GRANITES</t>
+  </si>
+  <si>
+    <t>Jagdamba Hardware</t>
+  </si>
+  <si>
+    <t>Sachin Azorte</t>
+  </si>
+  <si>
+    <t>IQUBX PVT LTD</t>
+  </si>
+  <si>
+    <t>A.A Khambati &amp; Sons</t>
+  </si>
+  <si>
+    <t>Padmawati Hardware</t>
+  </si>
+  <si>
+    <t>Aalam Tile</t>
+  </si>
+  <si>
+    <t>Aaditya Traders</t>
+  </si>
+  <si>
+    <t>Aarti Plumber</t>
+  </si>
+  <si>
+    <t>2K DESIGN</t>
+  </si>
+  <si>
+    <t>AAFIYA LEATHER REX</t>
+  </si>
+  <si>
     <t>5891</t>
   </si>
   <si>
     <t>26931</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
     <t>9328</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
     <t>NA</t>
   </si>
   <si>
     <t>170896</t>
   </si>
   <si>
     <t>170773</t>
   </si>
   <si>
+    <t>181456</t>
+  </si>
+  <si>
+    <t>181457</t>
+  </si>
+  <si>
     <t>171869</t>
   </si>
   <si>
     <t>181426</t>
   </si>
   <si>
     <t>181282</t>
   </si>
   <si>
     <t>181283</t>
   </si>
   <si>
+    <t>170709</t>
+  </si>
+  <si>
+    <t>171565</t>
+  </si>
+  <si>
+    <t>172601</t>
+  </si>
+  <si>
+    <t>181428</t>
+  </si>
+  <si>
+    <t>172599</t>
+  </si>
+  <si>
+    <t>172600</t>
+  </si>
+  <si>
+    <t>171157</t>
+  </si>
+  <si>
+    <t>171162</t>
+  </si>
+  <si>
+    <t>171023</t>
+  </si>
+  <si>
+    <t>170899</t>
+  </si>
+  <si>
+    <t>170976</t>
+  </si>
+  <si>
+    <t>181429</t>
+  </si>
+  <si>
+    <t>170930</t>
+  </si>
+  <si>
+    <t>171112</t>
+  </si>
+  <si>
+    <t>171233</t>
+  </si>
+  <si>
+    <t>170944</t>
+  </si>
+  <si>
+    <t>171248</t>
+  </si>
+  <si>
+    <t>170907</t>
+  </si>
+  <si>
+    <t>171061</t>
+  </si>
+  <si>
+    <t>171129</t>
+  </si>
+  <si>
+    <t>171631</t>
+  </si>
+  <si>
+    <t>170914</t>
+  </si>
+  <si>
+    <t>171928</t>
+  </si>
+  <si>
+    <t>172460</t>
+  </si>
+  <si>
+    <t>171272</t>
+  </si>
+  <si>
+    <t>171641</t>
+  </si>
+  <si>
+    <t>171636</t>
+  </si>
+  <si>
+    <t>171612</t>
+  </si>
+  <si>
+    <t>171867</t>
+  </si>
+  <si>
+    <t>172434</t>
+  </si>
+  <si>
+    <t>172462</t>
+  </si>
+  <si>
+    <t>172998</t>
+  </si>
+  <si>
     <t>40576</t>
   </si>
   <si>
     <t>170740</t>
   </si>
   <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>22354</t>
+  </si>
+  <si>
     <t>62023</t>
   </si>
   <si>
     <t>168343</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
+    <t>170710</t>
+  </si>
+  <si>
+    <t>170716</t>
+  </si>
+  <si>
+    <t>170726</t>
+  </si>
+  <si>
+    <t>170898</t>
+  </si>
+  <si>
+    <t>170717</t>
+  </si>
+  <si>
+    <t>170718</t>
+  </si>
+  <si>
+    <t>170719</t>
+  </si>
+  <si>
+    <t>170721</t>
+  </si>
+  <si>
+    <t>170722</t>
+  </si>
+  <si>
+    <t>170723</t>
+  </si>
+  <si>
+    <t>170724</t>
+  </si>
+  <si>
+    <t>170725</t>
+  </si>
+  <si>
+    <t>170727</t>
+  </si>
+  <si>
+    <t>170729</t>
+  </si>
+  <si>
+    <t>170728</t>
+  </si>
+  <si>
+    <t>170733</t>
+  </si>
+  <si>
+    <t>170742</t>
+  </si>
+  <si>
+    <t>170743</t>
+  </si>
+  <si>
+    <t>170744</t>
+  </si>
+  <si>
+    <t>170746</t>
+  </si>
+  <si>
+    <t>170864</t>
+  </si>
+  <si>
+    <t>170892</t>
+  </si>
+  <si>
+    <t>170745</t>
+  </si>
+  <si>
+    <t>170748</t>
+  </si>
+  <si>
+    <t>170751</t>
+  </si>
+  <si>
+    <t>170752</t>
+  </si>
+  <si>
+    <t>170803</t>
+  </si>
+  <si>
+    <t>170865</t>
+  </si>
+  <si>
+    <t>170866</t>
+  </si>
+  <si>
+    <t>170894</t>
+  </si>
+  <si>
+    <t>5,082.64</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>6,12,556.24</t>
+  </si>
+  <si>
+    <t>2,280.00</t>
+  </si>
+  <si>
+    <t>98,228.00</t>
+  </si>
+  <si>
+    <t>47,967.00</t>
+  </si>
+  <si>
+    <t>37,111.00</t>
+  </si>
+  <si>
+    <t>45.00</t>
+  </si>
+  <si>
+    <t>2,13,408.00</t>
+  </si>
+  <si>
+    <t>20.00</t>
+  </si>
+  <si>
+    <t>2,946.30</t>
+  </si>
+  <si>
+    <t>87,000.00</t>
+  </si>
+  <si>
+    <t>45,000.00</t>
+  </si>
+  <si>
+    <t>468.00</t>
+  </si>
+  <si>
+    <t>13,37,163.00</t>
+  </si>
+  <si>
+    <t>24,03,313.00</t>
+  </si>
+  <si>
+    <t>13,32,371.00</t>
+  </si>
+  <si>
+    <t>5,530.00</t>
+  </si>
+  <si>
+    <t>16,560.00</t>
+  </si>
+  <si>
+    <t>3,280.77</t>
+  </si>
+  <si>
+    <t>4,795.35</t>
+  </si>
+  <si>
+    <t>46,720.39</t>
+  </si>
+  <si>
+    <t>5,19,115.46</t>
+  </si>
+  <si>
+    <t>7,491.97</t>
+  </si>
+  <si>
+    <t>83,244.06</t>
+  </si>
+  <si>
+    <t>7,317.00</t>
+  </si>
+  <si>
+    <t>40,650.00</t>
+  </si>
+  <si>
+    <t>2,830.50</t>
+  </si>
+  <si>
+    <t>31,450.00</t>
+  </si>
+  <si>
+    <t>2,094.00</t>
+  </si>
+  <si>
+    <t>5,632.61</t>
+  </si>
+  <si>
+    <t>221.84</t>
+  </si>
+  <si>
+    <t>1,35,673.23</t>
+  </si>
+  <si>
+    <t>1,089.14</t>
+  </si>
+  <si>
+    <t>4,484.00</t>
+  </si>
+  <si>
+    <t>1,26,628.16</t>
+  </si>
+  <si>
+    <t>2,770.64</t>
+  </si>
+  <si>
+    <t>19,710.72</t>
+  </si>
+  <si>
+    <t>12,202.38</t>
+  </si>
+  <si>
+    <t>1,14,306.04</t>
+  </si>
+  <si>
+    <t>502.68</t>
+  </si>
+  <si>
+    <t>2,350.00</t>
+  </si>
+  <si>
+    <t>23,032.20</t>
+  </si>
+  <si>
+    <t>1,345.05</t>
+  </si>
+  <si>
+    <t>1,008.00</t>
+  </si>
+  <si>
+    <t>4,708.00</t>
+  </si>
+  <si>
+    <t>908.00</t>
+  </si>
+  <si>
+    <t>1,27,550.00</t>
+  </si>
+  <si>
+    <t>18,832.00</t>
+  </si>
+  <si>
+    <t>1-Apr-23</t>
+  </si>
+  <si>
+    <t>10-Apr-23</t>
+  </si>
+  <si>
+    <t>1-Jul-23</t>
+  </si>
+  <si>
+    <t>4-Jul-23</t>
+  </si>
+  <si>
+    <t>10-Jul-23</t>
+  </si>
+  <si>
+    <t>23-Feb-24</t>
+  </si>
+  <si>
+    <t>1-Jun-24</t>
+  </si>
+  <si>
+    <t>1-Jul-24</t>
+  </si>
+  <si>
+    <t>2-Jul-24</t>
+  </si>
+  <si>
+    <t>3-Jul-24</t>
+  </si>
+  <si>
+    <t>16-Jul-24</t>
+  </si>
+  <si>
+    <t>31-Jul-24</t>
+  </si>
+  <si>
+    <t>25-Aug-24</t>
+  </si>
+  <si>
+    <t>30-Aug-24</t>
+  </si>
+  <si>
+    <t>30-Sep-24</t>
+  </si>
+  <si>
+    <t>4-Apr-25</t>
+  </si>
+  <si>
+    <t>23 Days</t>
+  </si>
+  <si>
+    <t>31-Aug-24</t>
+  </si>
+  <si>
+    <t>1-Sep-24</t>
+  </si>
+  <si>
+    <t>24-Jul-24</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>eaf</t>
+  </si>
+  <si>
+    <t>klo</t>
+  </si>
+  <si>
+    <t>oil</t>
+  </si>
+  <si>
+    <t>ssaurab</t>
+  </si>
+  <si>
+    <t>amitbill</t>
+  </si>
+  <si>
+    <t>jagdamba</t>
+  </si>
+  <si>
+    <t>assoon poass</t>
+  </si>
+  <si>
+    <t>ref</t>
+  </si>
+  <si>
+    <t>02a</t>
+  </si>
+  <si>
+    <t>2ba2</t>
+  </si>
+  <si>
+    <t>qa</t>
+  </si>
+  <si>
+    <t>9087</t>
+  </si>
+  <si>
+    <t>234as</t>
+  </si>
+  <si>
+    <t>1234567</t>
+  </si>
+  <si>
+    <t>1,96,590.14</t>
+  </si>
+  <si>
+    <t>4,78,710.70</t>
+  </si>
+  <si>
+    <t>1,77,64,130.96</t>
+  </si>
+  <si>
+    <t>94,12,999.71</t>
+  </si>
+  <si>
+    <t>89,635.00</t>
+  </si>
+  <si>
+    <t>4,25,880.00</t>
+  </si>
+  <si>
+    <t>23,992.60</t>
+  </si>
+  <si>
+    <t>32,473.00</t>
+  </si>
+  <si>
+    <t>76,06,879.00</t>
+  </si>
+  <si>
+    <t>1,92,120.52</t>
+  </si>
+  <si>
+    <t>19,177.82</t>
+  </si>
+  <si>
+    <t>5,541.28</t>
+  </si>
+  <si>
+    <t>50,517.12</t>
+  </si>
+  <si>
+    <t>17,039.70</t>
+  </si>
+  <si>
+    <t>2,23,863.04</t>
+  </si>
+  <si>
+    <t>1,005.36</t>
+  </si>
+  <si>
+    <t>7,07,255.65</t>
+  </si>
+  <si>
+    <t>14,21,244.25</t>
+  </si>
+  <si>
+    <t>9,416.00</t>
+  </si>
+  <si>
+    <t>80,494.00</t>
+  </si>
+  <si>
+    <t>37,35,684.00</t>
+  </si>
+  <si>
+    <t>Sample-1</t>
+  </si>
+  <si>
     <t>5,085.00</t>
   </si>
   <si>
-    <t>0</t>
-[...98 lines deleted...]
-    <t>Sample-1</t>
+    <t>15.00</t>
+  </si>
+  <si>
+    <t>2,408.10</t>
+  </si>
+  <si>
+    <t>16,06,200.00</t>
+  </si>
+  <si>
+    <t>2,145.71</t>
+  </si>
+  <si>
+    <t>8.26</t>
+  </si>
+  <si>
+    <t>30,215.45</t>
+  </si>
+  <si>
+    <t>1,16,440.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -589,57 +1300,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T14"/>
+  <dimension ref="A1:U53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -656,855 +1367,3276 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G2" t="s">
+        <v>153</v>
+      </c>
+      <c r="H2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I2" t="s">
+        <v>202</v>
+      </c>
+      <c r="J2" t="s">
+        <v>154</v>
+      </c>
+      <c r="K2" t="s">
+        <v>202</v>
+      </c>
+      <c r="L2" t="s">
+        <v>222</v>
+      </c>
+      <c r="M2" t="s">
+        <v>48</v>
+      </c>
+      <c r="N2" t="s">
+        <v>287</v>
+      </c>
+      <c r="O2" t="s">
+        <v>153</v>
+      </c>
+      <c r="P2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q2" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R2" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S2" t="s">
+        <v>309</v>
+      </c>
+      <c r="T2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H3" t="s">
+        <v>173</v>
+      </c>
+      <c r="I3" t="s">
+        <v>202</v>
+      </c>
+      <c r="J3" t="s">
+        <v>154</v>
+      </c>
+      <c r="K3" t="s">
+        <v>202</v>
+      </c>
+      <c r="L3" t="s">
+        <v>223</v>
+      </c>
+      <c r="M3" t="s">
+        <v>273</v>
+      </c>
+      <c r="N3" t="s">
+        <v>288</v>
+      </c>
+      <c r="O3" t="s">
+        <v>173</v>
+      </c>
+      <c r="P3" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q3" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R3" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S3" t="s">
+        <v>154</v>
+      </c>
+      <c r="T3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E4" t="s">
+        <v>77</v>
+      </c>
+      <c r="F4" t="s">
+        <v>117</v>
+      </c>
+      <c r="G4" t="s">
+        <v>154</v>
+      </c>
+      <c r="H4" t="s">
+        <v>174</v>
+      </c>
+      <c r="I4" t="s">
+        <v>203</v>
+      </c>
+      <c r="J4" t="s">
+        <v>154</v>
+      </c>
+      <c r="K4" t="s">
+        <v>203</v>
+      </c>
+      <c r="L4" t="s">
+        <v>224</v>
+      </c>
+      <c r="M4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N4" t="s">
+        <v>287</v>
+      </c>
+      <c r="O4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P4" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R4" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S4" t="s">
+        <v>154</v>
+      </c>
+      <c r="T4" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" t="s">
+        <v>154</v>
+      </c>
+      <c r="H5" t="s">
+        <v>174</v>
+      </c>
+      <c r="I5" t="s">
+        <v>203</v>
+      </c>
+      <c r="J5" t="s">
+        <v>154</v>
+      </c>
+      <c r="K5" t="s">
+        <v>203</v>
+      </c>
+      <c r="L5" t="s">
+        <v>225</v>
+      </c>
+      <c r="M5" t="s">
+        <v>50</v>
+      </c>
+      <c r="N5" t="s">
+        <v>154</v>
+      </c>
+      <c r="O5" t="s">
+        <v>174</v>
+      </c>
+      <c r="P5" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R5" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S5" t="s">
+        <v>154</v>
+      </c>
+      <c r="T5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E6" t="s">
+        <v>77</v>
+      </c>
+      <c r="F6" t="s">
+        <v>117</v>
+      </c>
+      <c r="G6" t="s">
+        <v>155</v>
+      </c>
+      <c r="H6" t="s">
+        <v>154</v>
+      </c>
+      <c r="I6" t="s">
+        <v>203</v>
+      </c>
+      <c r="J6" t="s">
+        <v>154</v>
+      </c>
+      <c r="K6" t="s">
+        <v>203</v>
+      </c>
+      <c r="L6" t="s">
+        <v>226</v>
+      </c>
+      <c r="M6" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" t="s">
+        <v>154</v>
+      </c>
+      <c r="O6" t="s">
+        <v>155</v>
+      </c>
+      <c r="P6" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R6" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S6" t="s">
+        <v>155</v>
+      </c>
+      <c r="T6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" t="s">
+        <v>74</v>
+      </c>
+      <c r="E7" t="s">
+        <v>77</v>
+      </c>
+      <c r="F7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H7" t="s">
+        <v>175</v>
+      </c>
+      <c r="I7" t="s">
+        <v>203</v>
+      </c>
+      <c r="J7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K7" t="s">
+        <v>203</v>
+      </c>
+      <c r="L7" t="s">
+        <v>227</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>154</v>
+      </c>
+      <c r="O7" t="s">
+        <v>175</v>
+      </c>
+      <c r="P7" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R7" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S7" t="s">
+        <v>154</v>
+      </c>
+      <c r="T7" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
         <v>26</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E8" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" t="s">
+        <v>118</v>
+      </c>
+      <c r="G8" t="s">
+        <v>155</v>
+      </c>
+      <c r="H8" t="s">
+        <v>154</v>
+      </c>
+      <c r="I8" t="s">
+        <v>203</v>
+      </c>
+      <c r="J8" t="s">
+        <v>154</v>
+      </c>
+      <c r="K8" t="s">
+        <v>203</v>
+      </c>
+      <c r="L8" t="s">
+        <v>228</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>289</v>
+      </c>
+      <c r="O8" t="s">
+        <v>155</v>
+      </c>
+      <c r="P8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R8" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S8" t="s">
+        <v>155</v>
+      </c>
+      <c r="T8" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9" t="s">
+        <v>78</v>
+      </c>
+      <c r="F9" t="s">
+        <v>118</v>
+      </c>
+      <c r="G9" t="s">
+        <v>154</v>
+      </c>
+      <c r="H9" t="s">
+        <v>175</v>
+      </c>
+      <c r="I9" t="s">
+        <v>203</v>
+      </c>
+      <c r="J9" t="s">
+        <v>154</v>
+      </c>
+      <c r="K9" t="s">
+        <v>203</v>
+      </c>
+      <c r="L9" t="s">
+        <v>229</v>
+      </c>
+      <c r="M9" t="s">
+        <v>51</v>
+      </c>
+      <c r="N9" t="s">
+        <v>154</v>
+      </c>
+      <c r="O9" t="s">
+        <v>175</v>
+      </c>
+      <c r="P9" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R9" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T9" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" t="s">
+        <v>119</v>
+      </c>
+      <c r="G10" t="s">
+        <v>156</v>
+      </c>
+      <c r="H10" t="s">
+        <v>154</v>
+      </c>
+      <c r="I10" t="s">
+        <v>204</v>
+      </c>
+      <c r="J10" t="s">
+        <v>154</v>
+      </c>
+      <c r="K10" t="s">
+        <v>204</v>
+      </c>
+      <c r="L10" t="s">
+        <v>230</v>
+      </c>
+      <c r="M10" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" t="s">
+        <v>287</v>
+      </c>
+      <c r="O10" t="s">
+        <v>156</v>
+      </c>
+      <c r="P10" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R10" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S10" t="s">
+        <v>156</v>
+      </c>
+      <c r="T10" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" t="s">
+        <v>120</v>
+      </c>
+      <c r="G11" t="s">
+        <v>154</v>
+      </c>
+      <c r="H11" t="s">
+        <v>176</v>
+      </c>
+      <c r="I11" t="s">
+        <v>205</v>
+      </c>
+      <c r="J11" t="s">
+        <v>154</v>
+      </c>
+      <c r="K11" t="s">
+        <v>205</v>
+      </c>
+      <c r="L11" t="s">
+        <v>231</v>
+      </c>
+      <c r="M11" t="s">
+        <v>53</v>
+      </c>
+      <c r="N11" t="s">
+        <v>287</v>
+      </c>
+      <c r="O11" t="s">
+        <v>176</v>
+      </c>
+      <c r="P11" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R11" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S11" t="s">
+        <v>154</v>
+      </c>
+      <c r="T11" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>80</v>
+      </c>
+      <c r="F12" t="s">
+        <v>120</v>
+      </c>
+      <c r="G12" t="s">
+        <v>157</v>
+      </c>
+      <c r="H12" t="s">
+        <v>154</v>
+      </c>
+      <c r="I12" t="s">
+        <v>205</v>
+      </c>
+      <c r="J12" t="s">
+        <v>154</v>
+      </c>
+      <c r="K12" t="s">
+        <v>205</v>
+      </c>
+      <c r="L12" t="s">
+        <v>232</v>
+      </c>
+      <c r="M12" t="s">
+        <v>53</v>
+      </c>
+      <c r="N12" t="s">
+        <v>154</v>
+      </c>
+      <c r="O12" t="s">
+        <v>157</v>
+      </c>
+      <c r="P12" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R12" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S12" t="s">
+        <v>157</v>
+      </c>
+      <c r="T12" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" t="s">
+        <v>120</v>
+      </c>
+      <c r="G13" t="s">
+        <v>154</v>
+      </c>
+      <c r="H13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I13" t="s">
+        <v>205</v>
+      </c>
+      <c r="J13" t="s">
+        <v>154</v>
+      </c>
+      <c r="K13" t="s">
+        <v>205</v>
+      </c>
+      <c r="L13" t="s">
+        <v>233</v>
+      </c>
+      <c r="M13" t="s">
+        <v>53</v>
+      </c>
+      <c r="N13" t="s">
+        <v>154</v>
+      </c>
+      <c r="O13" t="s">
+        <v>177</v>
+      </c>
+      <c r="P13" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R13" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S13" t="s">
+        <v>154</v>
+      </c>
+      <c r="T13" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" t="s">
+        <v>80</v>
+      </c>
+      <c r="F14" t="s">
+        <v>120</v>
+      </c>
+      <c r="G14" t="s">
+        <v>154</v>
+      </c>
+      <c r="H14" t="s">
+        <v>176</v>
+      </c>
+      <c r="I14" t="s">
+        <v>205</v>
+      </c>
+      <c r="J14" t="s">
+        <v>154</v>
+      </c>
+      <c r="K14" t="s">
+        <v>205</v>
+      </c>
+      <c r="L14" t="s">
+        <v>234</v>
+      </c>
+      <c r="M14" t="s">
+        <v>53</v>
+      </c>
+      <c r="N14" t="s">
+        <v>290</v>
+      </c>
+      <c r="O14" t="s">
+        <v>176</v>
+      </c>
+      <c r="P14" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R14" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S14" t="s">
+        <v>154</v>
+      </c>
+      <c r="T14" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" t="s">
+        <v>121</v>
+      </c>
+      <c r="G15" t="s">
+        <v>154</v>
+      </c>
+      <c r="H15" t="s">
+        <v>178</v>
+      </c>
+      <c r="I15" t="s">
+        <v>206</v>
+      </c>
+      <c r="J15" t="s">
+        <v>154</v>
+      </c>
+      <c r="K15" t="s">
+        <v>206</v>
+      </c>
+      <c r="L15" t="s">
+        <v>235</v>
+      </c>
+      <c r="M15" t="s">
+        <v>54</v>
+      </c>
+      <c r="N15" t="s">
+        <v>287</v>
+      </c>
+      <c r="O15" t="s">
+        <v>178</v>
+      </c>
+      <c r="P15" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R15" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S15" t="s">
+        <v>154</v>
+      </c>
+      <c r="T15" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
+        <v>81</v>
+      </c>
+      <c r="F16" t="s">
+        <v>121</v>
+      </c>
+      <c r="G16" t="s">
+        <v>158</v>
+      </c>
+      <c r="H16" t="s">
+        <v>154</v>
+      </c>
+      <c r="I16" t="s">
+        <v>206</v>
+      </c>
+      <c r="J16" t="s">
+        <v>154</v>
+      </c>
+      <c r="K16" t="s">
+        <v>206</v>
+      </c>
+      <c r="L16" t="s">
+        <v>236</v>
+      </c>
+      <c r="M16" t="s">
+        <v>54</v>
+      </c>
+      <c r="N16" t="s">
+        <v>154</v>
+      </c>
+      <c r="O16" t="s">
+        <v>158</v>
+      </c>
+      <c r="P16" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R16" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S16" t="s">
+        <v>158</v>
+      </c>
+      <c r="T16" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" t="s">
+        <v>121</v>
+      </c>
+      <c r="G17" t="s">
+        <v>154</v>
+      </c>
+      <c r="H17" t="s">
+        <v>179</v>
+      </c>
+      <c r="I17" t="s">
+        <v>206</v>
+      </c>
+      <c r="J17" t="s">
+        <v>154</v>
+      </c>
+      <c r="K17" t="s">
+        <v>206</v>
+      </c>
+      <c r="L17" t="s">
+        <v>237</v>
+      </c>
+      <c r="M17" t="s">
+        <v>54</v>
+      </c>
+      <c r="N17" t="s">
+        <v>154</v>
+      </c>
+      <c r="O17" t="s">
+        <v>179</v>
+      </c>
+      <c r="P17" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R17" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S17" t="s">
+        <v>154</v>
+      </c>
+      <c r="T17" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" t="s">
+        <v>122</v>
+      </c>
+      <c r="G18" t="s">
+        <v>154</v>
+      </c>
+      <c r="H18" t="s">
+        <v>180</v>
+      </c>
+      <c r="I18" t="s">
+        <v>206</v>
+      </c>
+      <c r="J18" t="s">
+        <v>154</v>
+      </c>
+      <c r="K18" t="s">
+        <v>206</v>
+      </c>
+      <c r="L18" t="s">
+        <v>238</v>
+      </c>
+      <c r="M18" t="s">
+        <v>55</v>
+      </c>
+      <c r="N18" t="s">
+        <v>287</v>
+      </c>
+      <c r="O18" t="s">
+        <v>180</v>
+      </c>
+      <c r="P18" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R18" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S18" t="s">
+        <v>154</v>
+      </c>
+      <c r="T18" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" t="s">
+        <v>122</v>
+      </c>
+      <c r="G19" t="s">
+        <v>159</v>
+      </c>
+      <c r="H19" t="s">
+        <v>154</v>
+      </c>
+      <c r="I19" t="s">
+        <v>206</v>
+      </c>
+      <c r="J19" t="s">
+        <v>154</v>
+      </c>
+      <c r="K19" t="s">
+        <v>206</v>
+      </c>
+      <c r="L19" t="s">
+        <v>239</v>
+      </c>
+      <c r="M19" t="s">
+        <v>55</v>
+      </c>
+      <c r="N19" t="s">
+        <v>154</v>
+      </c>
+      <c r="O19" t="s">
+        <v>159</v>
+      </c>
+      <c r="P19" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R19" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S19" t="s">
+        <v>159</v>
+      </c>
+      <c r="T19" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F20" t="s">
+        <v>122</v>
+      </c>
+      <c r="G20" t="s">
+        <v>154</v>
+      </c>
+      <c r="H20" t="s">
+        <v>181</v>
+      </c>
+      <c r="I20" t="s">
+        <v>206</v>
+      </c>
+      <c r="J20" t="s">
+        <v>154</v>
+      </c>
+      <c r="K20" t="s">
+        <v>206</v>
+      </c>
+      <c r="L20" t="s">
+        <v>240</v>
+      </c>
+      <c r="M20" t="s">
+        <v>55</v>
+      </c>
+      <c r="N20" t="s">
+        <v>154</v>
+      </c>
+      <c r="O20" t="s">
+        <v>181</v>
+      </c>
+      <c r="P20" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R20" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S20" t="s">
+        <v>154</v>
+      </c>
+      <c r="T20" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" t="s">
+        <v>160</v>
+      </c>
+      <c r="H21" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" t="s">
+        <v>207</v>
+      </c>
+      <c r="J21" t="s">
+        <v>154</v>
+      </c>
+      <c r="K21" t="s">
+        <v>207</v>
+      </c>
+      <c r="L21" t="s">
+        <v>241</v>
+      </c>
+      <c r="M21" t="s">
+        <v>56</v>
+      </c>
+      <c r="N21" t="s">
+        <v>291</v>
+      </c>
+      <c r="O21" t="s">
+        <v>160</v>
+      </c>
+      <c r="P21" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R21" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S21" t="s">
+        <v>160</v>
+      </c>
+      <c r="T21" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" t="s">
+        <v>84</v>
+      </c>
+      <c r="F22" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" t="s">
+        <v>161</v>
+      </c>
+      <c r="H22" t="s">
+        <v>154</v>
+      </c>
+      <c r="I22" t="s">
+        <v>208</v>
+      </c>
+      <c r="J22" t="s">
+        <v>154</v>
+      </c>
+      <c r="K22" t="s">
+        <v>208</v>
+      </c>
+      <c r="L22" t="s">
+        <v>242</v>
+      </c>
+      <c r="M22" t="s">
+        <v>50</v>
+      </c>
+      <c r="N22" t="s">
+        <v>292</v>
+      </c>
+      <c r="O22" t="s">
+        <v>161</v>
+      </c>
+      <c r="P22" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R22" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S22" t="s">
+        <v>161</v>
+      </c>
+      <c r="T22" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" t="s">
+        <v>85</v>
+      </c>
+      <c r="F23" t="s">
+        <v>124</v>
+      </c>
+      <c r="G23" t="s">
+        <v>162</v>
+      </c>
+      <c r="H23" t="s">
+        <v>154</v>
+      </c>
+      <c r="I23" t="s">
+        <v>209</v>
+      </c>
+      <c r="J23" t="s">
+        <v>154</v>
+      </c>
+      <c r="K23" t="s">
+        <v>209</v>
+      </c>
+      <c r="L23" t="s">
+        <v>243</v>
+      </c>
+      <c r="M23" t="s">
+        <v>54</v>
+      </c>
+      <c r="N23" t="s">
+        <v>291</v>
+      </c>
+      <c r="O23" t="s">
+        <v>162</v>
+      </c>
+      <c r="P23" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R23" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S23" t="s">
+        <v>310</v>
+      </c>
+      <c r="T23" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
+        <v>74</v>
+      </c>
+      <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" t="s">
+        <v>125</v>
+      </c>
+      <c r="G24" t="s">
+        <v>163</v>
+      </c>
+      <c r="H24" t="s">
+        <v>154</v>
+      </c>
+      <c r="I24" t="s">
+        <v>209</v>
+      </c>
+      <c r="J24" t="s">
+        <v>154</v>
+      </c>
+      <c r="K24" t="s">
+        <v>209</v>
+      </c>
+      <c r="L24" t="s">
+        <v>244</v>
+      </c>
+      <c r="M24" t="s">
+        <v>54</v>
+      </c>
+      <c r="N24" t="s">
+        <v>293</v>
+      </c>
+      <c r="O24" t="s">
+        <v>163</v>
+      </c>
+      <c r="P24" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R24" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S24" t="s">
+        <v>311</v>
+      </c>
+      <c r="T24" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
         <v>33</v>
       </c>
-      <c r="F2" t="s">
+      <c r="B25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" t="s">
+        <v>87</v>
+      </c>
+      <c r="F25" t="s">
+        <v>126</v>
+      </c>
+      <c r="G25" t="s">
+        <v>164</v>
+      </c>
+      <c r="H25" t="s">
+        <v>154</v>
+      </c>
+      <c r="I25" t="s">
+        <v>209</v>
+      </c>
+      <c r="J25" t="s">
+        <v>218</v>
+      </c>
+      <c r="K25" t="s">
+        <v>221</v>
+      </c>
+      <c r="L25" t="s">
+        <v>51</v>
+      </c>
+      <c r="M25" t="s">
+        <v>57</v>
+      </c>
+      <c r="N25" t="s">
+        <v>294</v>
+      </c>
+      <c r="O25" t="s">
+        <v>164</v>
+      </c>
+      <c r="P25" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R25" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S25" t="s">
+        <v>164</v>
+      </c>
+      <c r="T25" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
+        <v>74</v>
+      </c>
+      <c r="E26" t="s">
+        <v>88</v>
+      </c>
+      <c r="F26" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" t="s">
+        <v>165</v>
+      </c>
+      <c r="H26" t="s">
+        <v>154</v>
+      </c>
+      <c r="I26" t="s">
+        <v>209</v>
+      </c>
+      <c r="J26" t="s">
+        <v>154</v>
+      </c>
+      <c r="K26" t="s">
+        <v>209</v>
+      </c>
+      <c r="L26" t="s">
+        <v>245</v>
+      </c>
+      <c r="M26" t="s">
+        <v>58</v>
+      </c>
+      <c r="N26" t="s">
+        <v>295</v>
+      </c>
+      <c r="O26" t="s">
+        <v>165</v>
+      </c>
+      <c r="P26" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R26" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S26" t="s">
+        <v>165</v>
+      </c>
+      <c r="T26" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" t="s">
+        <v>125</v>
+      </c>
+      <c r="G27" t="s">
+        <v>154</v>
+      </c>
+      <c r="H27" t="s">
+        <v>182</v>
+      </c>
+      <c r="I27" t="s">
+        <v>209</v>
+      </c>
+      <c r="J27" t="s">
+        <v>154</v>
+      </c>
+      <c r="K27" t="s">
+        <v>209</v>
+      </c>
+      <c r="L27" t="s">
+        <v>246</v>
+      </c>
+      <c r="M27" t="s">
+        <v>55</v>
+      </c>
+      <c r="N27" t="s">
+        <v>154</v>
+      </c>
+      <c r="O27" t="s">
+        <v>182</v>
+      </c>
+      <c r="P27" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R27" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S27" t="s">
+        <v>154</v>
+      </c>
+      <c r="T27" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" t="s">
+        <v>74</v>
+      </c>
+      <c r="E28" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28" t="s">
+        <v>127</v>
+      </c>
+      <c r="G28" t="s">
+        <v>154</v>
+      </c>
+      <c r="H28" t="s">
+        <v>183</v>
+      </c>
+      <c r="I28" t="s">
+        <v>210</v>
+      </c>
+      <c r="J28" t="s">
+        <v>154</v>
+      </c>
+      <c r="K28" t="s">
+        <v>210</v>
+      </c>
+      <c r="L28" t="s">
+        <v>247</v>
+      </c>
+      <c r="M28" t="s">
+        <v>274</v>
+      </c>
+      <c r="N28" t="s">
+        <v>287</v>
+      </c>
+      <c r="O28" t="s">
+        <v>183</v>
+      </c>
+      <c r="P28" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R28" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S28" t="s">
+        <v>154</v>
+      </c>
+      <c r="T28" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" t="s">
+        <v>128</v>
+      </c>
+      <c r="G29" t="s">
+        <v>154</v>
+      </c>
+      <c r="H29" t="s">
+        <v>184</v>
+      </c>
+      <c r="I29" t="s">
+        <v>210</v>
+      </c>
+      <c r="J29" t="s">
+        <v>154</v>
+      </c>
+      <c r="K29" t="s">
+        <v>210</v>
+      </c>
+      <c r="L29" t="s">
+        <v>248</v>
+      </c>
+      <c r="M29" t="s">
+        <v>275</v>
+      </c>
+      <c r="N29" t="s">
+        <v>287</v>
+      </c>
+      <c r="O29" t="s">
+        <v>184</v>
+      </c>
+      <c r="P29" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R29" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S29" t="s">
+        <v>154</v>
+      </c>
+      <c r="T29" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" t="s">
+        <v>74</v>
+      </c>
+      <c r="E30" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" t="s">
+        <v>129</v>
+      </c>
+      <c r="G30" t="s">
+        <v>154</v>
+      </c>
+      <c r="H30" t="s">
+        <v>185</v>
+      </c>
+      <c r="I30" t="s">
+        <v>210</v>
+      </c>
+      <c r="J30" t="s">
+        <v>154</v>
+      </c>
+      <c r="K30" t="s">
+        <v>210</v>
+      </c>
+      <c r="L30" t="s">
+        <v>249</v>
+      </c>
+      <c r="M30" t="s">
+        <v>276</v>
+      </c>
+      <c r="N30" t="s">
+        <v>287</v>
+      </c>
+      <c r="O30" t="s">
+        <v>185</v>
+      </c>
+      <c r="P30" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R30" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S30" t="s">
+        <v>154</v>
+      </c>
+      <c r="T30" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" t="s">
+        <v>130</v>
+      </c>
+      <c r="G31" t="s">
+        <v>154</v>
+      </c>
+      <c r="H31" t="s">
+        <v>186</v>
+      </c>
+      <c r="I31" t="s">
+        <v>210</v>
+      </c>
+      <c r="J31" t="s">
+        <v>154</v>
+      </c>
+      <c r="K31" t="s">
+        <v>210</v>
+      </c>
+      <c r="L31" t="s">
+        <v>250</v>
+      </c>
+      <c r="M31" t="s">
+        <v>274</v>
+      </c>
+      <c r="N31" t="s">
+        <v>296</v>
+      </c>
+      <c r="O31" t="s">
+        <v>186</v>
+      </c>
+      <c r="P31" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R31" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S31" t="s">
+        <v>154</v>
+      </c>
+      <c r="T31" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C32" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" t="s">
+        <v>154</v>
+      </c>
+      <c r="H32" t="s">
+        <v>187</v>
+      </c>
+      <c r="I32" t="s">
+        <v>210</v>
+      </c>
+      <c r="J32" t="s">
+        <v>154</v>
+      </c>
+      <c r="K32" t="s">
+        <v>210</v>
+      </c>
+      <c r="L32" t="s">
+        <v>251</v>
+      </c>
+      <c r="M32" t="s">
+        <v>274</v>
+      </c>
+      <c r="N32" t="s">
+        <v>297</v>
+      </c>
+      <c r="O32" t="s">
+        <v>187</v>
+      </c>
+      <c r="P32" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R32" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S32" t="s">
+        <v>154</v>
+      </c>
+      <c r="T32" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" t="s">
+        <v>132</v>
+      </c>
+      <c r="G33" t="s">
+        <v>154</v>
+      </c>
+      <c r="H33" t="s">
+        <v>188</v>
+      </c>
+      <c r="I33" t="s">
+        <v>210</v>
+      </c>
+      <c r="J33" t="s">
+        <v>219</v>
+      </c>
+      <c r="K33" t="s">
+        <v>219</v>
+      </c>
+      <c r="L33" t="s">
+        <v>252</v>
+      </c>
+      <c r="M33" t="s">
+        <v>277</v>
+      </c>
+      <c r="N33" t="s">
+        <v>296</v>
+      </c>
+      <c r="O33" t="s">
+        <v>188</v>
+      </c>
+      <c r="P33" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R33" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S33" t="s">
+        <v>154</v>
+      </c>
+      <c r="T33" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" t="s">
+        <v>74</v>
+      </c>
+      <c r="D34" t="s">
+        <v>74</v>
+      </c>
+      <c r="E34" t="s">
+        <v>95</v>
+      </c>
+      <c r="F34" t="s">
+        <v>133</v>
+      </c>
+      <c r="G34" t="s">
+        <v>154</v>
+      </c>
+      <c r="H34" t="s">
+        <v>189</v>
+      </c>
+      <c r="I34" t="s">
+        <v>210</v>
+      </c>
+      <c r="J34" t="s">
+        <v>220</v>
+      </c>
+      <c r="K34" t="s">
+        <v>220</v>
+      </c>
+      <c r="L34" t="s">
+        <v>253</v>
+      </c>
+      <c r="M34" t="s">
+        <v>278</v>
+      </c>
+      <c r="N34" t="s">
+        <v>298</v>
+      </c>
+      <c r="O34" t="s">
+        <v>189</v>
+      </c>
+      <c r="P34" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R34" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S34" t="s">
+        <v>154</v>
+      </c>
+      <c r="T34" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35" t="s">
         <v>39</v>
       </c>
-      <c r="G2" t="s">
+      <c r="B35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35" t="s">
+        <v>74</v>
+      </c>
+      <c r="E35" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35" t="s">
+        <v>134</v>
+      </c>
+      <c r="G35" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>190</v>
+      </c>
+      <c r="I35" t="s">
+        <v>210</v>
+      </c>
+      <c r="J35" t="s">
+        <v>220</v>
+      </c>
+      <c r="K35" t="s">
+        <v>220</v>
+      </c>
+      <c r="L35" t="s">
+        <v>254</v>
+      </c>
+      <c r="M35" t="s">
+        <v>278</v>
+      </c>
+      <c r="N35" t="s">
+        <v>299</v>
+      </c>
+      <c r="O35" t="s">
+        <v>190</v>
+      </c>
+      <c r="P35" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R35" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S35" t="s">
+        <v>154</v>
+      </c>
+      <c r="T35" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" t="s">
+        <v>74</v>
+      </c>
+      <c r="E36" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" t="s">
+        <v>135</v>
+      </c>
+      <c r="G36" t="s">
+        <v>154</v>
+      </c>
+      <c r="H36" t="s">
+        <v>191</v>
+      </c>
+      <c r="I36" t="s">
+        <v>210</v>
+      </c>
+      <c r="J36" t="s">
+        <v>220</v>
+      </c>
+      <c r="K36" t="s">
+        <v>220</v>
+      </c>
+      <c r="L36" t="s">
+        <v>255</v>
+      </c>
+      <c r="M36" t="s">
+        <v>278</v>
+      </c>
+      <c r="N36" t="s">
+        <v>300</v>
+      </c>
+      <c r="O36" t="s">
+        <v>191</v>
+      </c>
+      <c r="P36" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R36" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S36" t="s">
+        <v>154</v>
+      </c>
+      <c r="T36" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" t="s">
+        <v>74</v>
+      </c>
+      <c r="D37" t="s">
+        <v>74</v>
+      </c>
+      <c r="E37" t="s">
+        <v>98</v>
+      </c>
+      <c r="F37" t="s">
+        <v>136</v>
+      </c>
+      <c r="G37" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
+        <v>192</v>
+      </c>
+      <c r="I37" t="s">
+        <v>210</v>
+      </c>
+      <c r="J37" t="s">
+        <v>220</v>
+      </c>
+      <c r="K37" t="s">
+        <v>220</v>
+      </c>
+      <c r="L37" t="s">
+        <v>256</v>
+      </c>
+      <c r="M37" t="s">
+        <v>278</v>
+      </c>
+      <c r="N37" t="s">
+        <v>301</v>
+      </c>
+      <c r="O37" t="s">
+        <v>192</v>
+      </c>
+      <c r="P37" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R37" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S37" t="s">
+        <v>154</v>
+      </c>
+      <c r="T37" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" t="s">
+        <v>65</v>
+      </c>
+      <c r="C38" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" t="s">
+        <v>74</v>
+      </c>
+      <c r="E38" t="s">
+        <v>99</v>
+      </c>
+      <c r="F38" t="s">
+        <v>137</v>
+      </c>
+      <c r="G38" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>193</v>
+      </c>
+      <c r="I38" t="s">
+        <v>210</v>
+      </c>
+      <c r="J38" t="s">
+        <v>220</v>
+      </c>
+      <c r="K38" t="s">
+        <v>220</v>
+      </c>
+      <c r="L38" t="s">
+        <v>257</v>
+      </c>
+      <c r="M38" t="s">
+        <v>278</v>
+      </c>
+      <c r="N38" t="s">
+        <v>302</v>
+      </c>
+      <c r="O38" t="s">
+        <v>193</v>
+      </c>
+      <c r="P38" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R38" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S38" t="s">
+        <v>154</v>
+      </c>
+      <c r="T38" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20">
+      <c r="A39" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" t="s">
+        <v>74</v>
+      </c>
+      <c r="D39" t="s">
+        <v>74</v>
+      </c>
+      <c r="E39" t="s">
+        <v>100</v>
+      </c>
+      <c r="F39" t="s">
+        <v>138</v>
+      </c>
+      <c r="G39" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" t="s">
+        <v>194</v>
+      </c>
+      <c r="I39" t="s">
+        <v>210</v>
+      </c>
+      <c r="J39" t="s">
+        <v>154</v>
+      </c>
+      <c r="K39" t="s">
+        <v>210</v>
+      </c>
+      <c r="L39" t="s">
+        <v>258</v>
+      </c>
+      <c r="M39" t="s">
+        <v>279</v>
+      </c>
+      <c r="N39" t="s">
+        <v>288</v>
+      </c>
+      <c r="O39" t="s">
+        <v>194</v>
+      </c>
+      <c r="P39" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R39" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S39" t="s">
+        <v>154</v>
+      </c>
+      <c r="T39" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20">
+      <c r="A40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" t="s">
+        <v>74</v>
+      </c>
+      <c r="E40" t="s">
+        <v>101</v>
+      </c>
+      <c r="F40" t="s">
+        <v>139</v>
+      </c>
+      <c r="G40" t="s">
+        <v>154</v>
+      </c>
+      <c r="H40" t="s">
+        <v>195</v>
+      </c>
+      <c r="I40" t="s">
+        <v>210</v>
+      </c>
+      <c r="J40" t="s">
+        <v>154</v>
+      </c>
+      <c r="K40" t="s">
+        <v>210</v>
+      </c>
+      <c r="L40" t="s">
+        <v>259</v>
+      </c>
+      <c r="M40" t="s">
+        <v>280</v>
+      </c>
+      <c r="N40" t="s">
+        <v>303</v>
+      </c>
+      <c r="O40" t="s">
+        <v>195</v>
+      </c>
+      <c r="P40" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R40" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S40" t="s">
+        <v>154</v>
+      </c>
+      <c r="T40" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20">
+      <c r="A41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" t="s">
+        <v>74</v>
+      </c>
+      <c r="D41" t="s">
+        <v>74</v>
+      </c>
+      <c r="E41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F41" t="s">
+        <v>140</v>
+      </c>
+      <c r="G41" t="s">
+        <v>154</v>
+      </c>
+      <c r="H41" t="s">
+        <v>196</v>
+      </c>
+      <c r="I41" t="s">
+        <v>210</v>
+      </c>
+      <c r="J41" t="s">
+        <v>154</v>
+      </c>
+      <c r="K41" t="s">
+        <v>210</v>
+      </c>
+      <c r="L41" t="s">
+        <v>260</v>
+      </c>
+      <c r="M41" t="s">
+        <v>281</v>
+      </c>
+      <c r="N41" t="s">
+        <v>304</v>
+      </c>
+      <c r="O41" t="s">
+        <v>196</v>
+      </c>
+      <c r="P41" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R41" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S41" t="s">
+        <v>154</v>
+      </c>
+      <c r="T41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20">
+      <c r="A42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" t="s">
+        <v>74</v>
+      </c>
+      <c r="D42" t="s">
+        <v>74</v>
+      </c>
+      <c r="E42" t="s">
+        <v>103</v>
+      </c>
+      <c r="F42" t="s">
+        <v>141</v>
+      </c>
+      <c r="G42" t="s">
+        <v>154</v>
+      </c>
+      <c r="H42" t="s">
+        <v>197</v>
+      </c>
+      <c r="I42" t="s">
+        <v>210</v>
+      </c>
+      <c r="J42" t="s">
+        <v>154</v>
+      </c>
+      <c r="K42" t="s">
+        <v>210</v>
+      </c>
+      <c r="L42" t="s">
+        <v>261</v>
+      </c>
+      <c r="M42" t="s">
+        <v>282</v>
+      </c>
+      <c r="N42" t="s">
+        <v>304</v>
+      </c>
+      <c r="O42" t="s">
+        <v>197</v>
+      </c>
+      <c r="P42" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R42" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S42" t="s">
+        <v>154</v>
+      </c>
+      <c r="T42" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="A43" t="s">
         <v>45</v>
       </c>
-      <c r="H2" t="s">
+      <c r="B43" t="s">
+        <v>69</v>
+      </c>
+      <c r="C43" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43" t="s">
+        <v>74</v>
+      </c>
+      <c r="E43" t="s">
+        <v>104</v>
+      </c>
+      <c r="F43" t="s">
+        <v>142</v>
+      </c>
+      <c r="G43" t="s">
+        <v>154</v>
+      </c>
+      <c r="H43" t="s">
+        <v>198</v>
+      </c>
+      <c r="I43" t="s">
+        <v>211</v>
+      </c>
+      <c r="J43" t="s">
+        <v>154</v>
+      </c>
+      <c r="K43" t="s">
+        <v>211</v>
+      </c>
+      <c r="L43" t="s">
+        <v>262</v>
+      </c>
+      <c r="M43" t="s">
+        <v>283</v>
+      </c>
+      <c r="N43" t="s">
+        <v>305</v>
+      </c>
+      <c r="O43" t="s">
+        <v>198</v>
+      </c>
+      <c r="P43" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R43" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S43" t="s">
+        <v>154</v>
+      </c>
+      <c r="T43" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20">
+      <c r="A44" t="s">
         <v>46</v>
       </c>
-      <c r="I2" t="s">
-[...8 lines deleted...]
-      <c r="L2" t="s">
+      <c r="B44" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" t="s">
+        <v>74</v>
+      </c>
+      <c r="D44" t="s">
+        <v>74</v>
+      </c>
+      <c r="E44" t="s">
+        <v>105</v>
+      </c>
+      <c r="F44" t="s">
+        <v>143</v>
+      </c>
+      <c r="G44" t="s">
+        <v>166</v>
+      </c>
+      <c r="H44" t="s">
+        <v>154</v>
+      </c>
+      <c r="I44" t="s">
+        <v>212</v>
+      </c>
+      <c r="J44" t="s">
+        <v>154</v>
+      </c>
+      <c r="K44" t="s">
+        <v>212</v>
+      </c>
+      <c r="L44" t="s">
+        <v>263</v>
+      </c>
+      <c r="M44" t="s">
+        <v>61</v>
+      </c>
+      <c r="N44" t="s">
+        <v>306</v>
+      </c>
+      <c r="O44" t="s">
+        <v>166</v>
+      </c>
+      <c r="P44" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R44" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S44" t="s">
+        <v>166</v>
+      </c>
+      <c r="T44" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20">
+      <c r="A45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" t="s">
+        <v>74</v>
+      </c>
+      <c r="D45" t="s">
+        <v>74</v>
+      </c>
+      <c r="E45" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" t="s">
+        <v>144</v>
+      </c>
+      <c r="G45" t="s">
+        <v>154</v>
+      </c>
+      <c r="H45" t="s">
+        <v>199</v>
+      </c>
+      <c r="I45" t="s">
+        <v>213</v>
+      </c>
+      <c r="J45" t="s">
+        <v>154</v>
+      </c>
+      <c r="K45" t="s">
+        <v>213</v>
+      </c>
+      <c r="L45" t="s">
+        <v>264</v>
+      </c>
+      <c r="M45" t="s">
+        <v>284</v>
+      </c>
+      <c r="N45" t="s">
+        <v>287</v>
+      </c>
+      <c r="O45" t="s">
+        <v>199</v>
+      </c>
+      <c r="P45" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R45" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S45" t="s">
+        <v>154</v>
+      </c>
+      <c r="T45" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20">
+      <c r="A46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" t="s">
+        <v>74</v>
+      </c>
+      <c r="D46" t="s">
+        <v>74</v>
+      </c>
+      <c r="E46" t="s">
+        <v>107</v>
+      </c>
+      <c r="F46" t="s">
+        <v>145</v>
+      </c>
+      <c r="G46" t="s">
+        <v>154</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+      <c r="I46" t="s">
+        <v>214</v>
+      </c>
+      <c r="J46" t="s">
+        <v>154</v>
+      </c>
+      <c r="K46" t="s">
+        <v>214</v>
+      </c>
+      <c r="L46" t="s">
+        <v>265</v>
+      </c>
+      <c r="M46" t="s">
+        <v>285</v>
+      </c>
+      <c r="N46" t="s">
+        <v>294</v>
+      </c>
+      <c r="O46" t="s">
+        <v>200</v>
+      </c>
+      <c r="P46" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R46" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S46" t="s">
+        <v>154</v>
+      </c>
+      <c r="T46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="A47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" t="s">
+        <v>74</v>
+      </c>
+      <c r="D47" t="s">
+        <v>74</v>
+      </c>
+      <c r="E47" t="s">
+        <v>108</v>
+      </c>
+      <c r="F47" t="s">
+        <v>146</v>
+      </c>
+      <c r="G47" t="s">
+        <v>167</v>
+      </c>
+      <c r="H47" t="s">
+        <v>154</v>
+      </c>
+      <c r="I47" t="s">
+        <v>214</v>
+      </c>
+      <c r="J47" t="s">
+        <v>154</v>
+      </c>
+      <c r="K47" t="s">
+        <v>214</v>
+      </c>
+      <c r="L47" t="s">
+        <v>266</v>
+      </c>
+      <c r="M47" t="s">
+        <v>72</v>
+      </c>
+      <c r="N47" t="s">
+        <v>288</v>
+      </c>
+      <c r="O47" t="s">
+        <v>167</v>
+      </c>
+      <c r="P47" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R47" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S47" t="s">
+        <v>167</v>
+      </c>
+      <c r="T47" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="A48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>59</v>
+      </c>
+      <c r="C48" t="s">
+        <v>74</v>
+      </c>
+      <c r="D48" t="s">
+        <v>74</v>
+      </c>
+      <c r="E48" t="s">
+        <v>109</v>
+      </c>
+      <c r="F48" t="s">
+        <v>147</v>
+      </c>
+      <c r="G48" t="s">
+        <v>168</v>
+      </c>
+      <c r="H48" t="s">
+        <v>154</v>
+      </c>
+      <c r="I48" t="s">
+        <v>214</v>
+      </c>
+      <c r="J48" t="s">
+        <v>154</v>
+      </c>
+      <c r="K48" t="s">
+        <v>214</v>
+      </c>
+      <c r="L48" t="s">
+        <v>267</v>
+      </c>
+      <c r="M48" t="s">
+        <v>59</v>
+      </c>
+      <c r="N48" t="s">
+        <v>307</v>
+      </c>
+      <c r="O48" t="s">
+        <v>168</v>
+      </c>
+      <c r="P48" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q48" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R48" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S48" t="s">
+        <v>312</v>
+      </c>
+      <c r="T48" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20">
+      <c r="A49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D49" t="s">
+        <v>74</v>
+      </c>
+      <c r="E49" t="s">
+        <v>110</v>
+      </c>
+      <c r="F49" t="s">
+        <v>148</v>
+      </c>
+      <c r="G49" t="s">
+        <v>169</v>
+      </c>
+      <c r="H49" t="s">
+        <v>154</v>
+      </c>
+      <c r="I49" t="s">
+        <v>214</v>
+      </c>
+      <c r="J49" t="s">
+        <v>154</v>
+      </c>
+      <c r="K49" t="s">
+        <v>214</v>
+      </c>
+      <c r="L49" t="s">
+        <v>268</v>
+      </c>
+      <c r="M49" t="s">
+        <v>60</v>
+      </c>
+      <c r="N49" t="s">
+        <v>307</v>
+      </c>
+      <c r="O49" t="s">
+        <v>169</v>
+      </c>
+      <c r="P49" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q49" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R49" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S49" t="s">
+        <v>169</v>
+      </c>
+      <c r="T49" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20">
+      <c r="A50" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50" t="s">
+        <v>73</v>
+      </c>
+      <c r="C50" t="s">
+        <v>74</v>
+      </c>
+      <c r="D50" t="s">
+        <v>74</v>
+      </c>
+      <c r="E50" t="s">
+        <v>111</v>
+      </c>
+      <c r="F50" t="s">
+        <v>149</v>
+      </c>
+      <c r="G50" t="s">
+        <v>154</v>
+      </c>
+      <c r="H50" t="s">
+        <v>201</v>
+      </c>
+      <c r="I50" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" t="s">
+        <v>154</v>
+      </c>
+      <c r="K50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" t="s">
+        <v>269</v>
+      </c>
+      <c r="M50" t="s">
+        <v>286</v>
+      </c>
+      <c r="N50" t="s">
+        <v>288</v>
+      </c>
+      <c r="O50" t="s">
+        <v>201</v>
+      </c>
+      <c r="P50" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R50" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S50" t="s">
+        <v>154</v>
+      </c>
+      <c r="T50" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20">
+      <c r="A51" t="s">
+        <v>44</v>
+      </c>
+      <c r="B51" t="s">
         <v>62</v>
       </c>
-      <c r="M2" t="s">
-[...58 lines deleted...]
-      <c r="L3" t="s">
+      <c r="C51" t="s">
+        <v>74</v>
+      </c>
+      <c r="D51" t="s">
+        <v>74</v>
+      </c>
+      <c r="E51" t="s">
+        <v>112</v>
+      </c>
+      <c r="F51" t="s">
+        <v>150</v>
+      </c>
+      <c r="G51" t="s">
+        <v>170</v>
+      </c>
+      <c r="H51" t="s">
+        <v>154</v>
+      </c>
+      <c r="I51" t="s">
+        <v>216</v>
+      </c>
+      <c r="J51" t="s">
+        <v>154</v>
+      </c>
+      <c r="K51" t="s">
+        <v>216</v>
+      </c>
+      <c r="L51" t="s">
+        <v>270</v>
+      </c>
+      <c r="M51" t="s">
+        <v>62</v>
+      </c>
+      <c r="N51" t="s">
+        <v>304</v>
+      </c>
+      <c r="O51" t="s">
+        <v>170</v>
+      </c>
+      <c r="P51" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q51" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R51" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S51" t="s">
+        <v>170</v>
+      </c>
+      <c r="T51" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20">
+      <c r="A52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" t="s">
         <v>63</v>
       </c>
-      <c r="M3" t="s">
-[...149 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C52" t="s">
+        <v>74</v>
+      </c>
+      <c r="D52" t="s">
+        <v>74</v>
+      </c>
+      <c r="E52" t="s">
+        <v>113</v>
+      </c>
+      <c r="F52" t="s">
+        <v>151</v>
+      </c>
+      <c r="G52" t="s">
+        <v>171</v>
+      </c>
+      <c r="H52" t="s">
+        <v>154</v>
+      </c>
+      <c r="I52" t="s">
+        <v>216</v>
+      </c>
+      <c r="J52" t="s">
+        <v>154</v>
+      </c>
+      <c r="K52" t="s">
+        <v>216</v>
+      </c>
+      <c r="L52" t="s">
+        <v>271</v>
+      </c>
+      <c r="M52" t="s">
+        <v>63</v>
+      </c>
+      <c r="N52" t="s">
+        <v>294</v>
+      </c>
+      <c r="O52" t="s">
+        <v>171</v>
+      </c>
+      <c r="P52" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R52" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S52" t="s">
+        <v>171</v>
+      </c>
+      <c r="T52" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20">
+      <c r="A53" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
-[...448 lines deleted...]
-      <c r="G13" t="s">
+      <c r="B53" t="s">
         <v>50</v>
       </c>
-      <c r="H13" t="s">
-[...20 lines deleted...]
-      <c r="O13" t="s">
+      <c r="C53" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" t="s">
+        <v>74</v>
+      </c>
+      <c r="E53" t="s">
+        <v>114</v>
+      </c>
+      <c r="F53" t="s">
+        <v>152</v>
+      </c>
+      <c r="G53" t="s">
+        <v>172</v>
+      </c>
+      <c r="H53" t="s">
+        <v>154</v>
+      </c>
+      <c r="I53" t="s">
+        <v>217</v>
+      </c>
+      <c r="J53" t="s">
+        <v>154</v>
+      </c>
+      <c r="K53" t="s">
+        <v>217</v>
+      </c>
+      <c r="L53" t="s">
+        <v>272</v>
+      </c>
+      <c r="M53" t="s">
         <v>50</v>
       </c>
-      <c r="P13" t="s">
-[...74 lines deleted...]
-        <v>57</v>
+      <c r="N53" t="s">
+        <v>288</v>
+      </c>
+      <c r="O53" t="s">
+        <v>172</v>
+      </c>
+      <c r="P53" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="R53" s="1">
+        <v>46261.65208333333</v>
+      </c>
+      <c r="S53" t="s">
+        <v>172</v>
+      </c>
+      <c r="T53" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>BillDetails</vt:lpstr>