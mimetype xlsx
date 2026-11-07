--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="BillDetails" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="957" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="957" uniqueCount="309">
   <si>
     <t>Ledger</t>
   </si>
   <si>
     <t>VoucherNumber</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t>AlterID</t>
   </si>
   <si>
     <t>MasterID</t>
   </si>
   <si>
     <t>Receivable</t>
   </si>
   <si>
     <t>Payable</t>
   </si>
   <si>
@@ -873,111 +873,87 @@
   <si>
     <t>assoon poass</t>
   </si>
   <si>
     <t>ref</t>
   </si>
   <si>
     <t>02a</t>
   </si>
   <si>
     <t>2ba2</t>
   </si>
   <si>
     <t>qa</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
     <t>234as</t>
   </si>
   <si>
     <t>1234567</t>
   </si>
   <si>
-    <t>1,96,590.14</t>
-[...2 lines deleted...]
-    <t>4,78,710.70</t>
+    <t>51,909.86</t>
+  </si>
+  <si>
+    <t>9,590.70</t>
   </si>
   <si>
     <t>1,77,64,130.96</t>
   </si>
   <si>
     <t>94,12,999.71</t>
   </si>
   <si>
-    <t>89,635.00</t>
-[...47 lines deleted...]
-    <t>37,35,684.00</t>
+    <t>89,765.00</t>
+  </si>
+  <si>
+    <t>18,100.00</t>
+  </si>
+  <si>
+    <t>74,75,613.00</t>
+  </si>
+  <si>
+    <t>12,453.00</t>
+  </si>
+  <si>
+    <t>11,100.40</t>
+  </si>
+  <si>
+    <t>37,377.00</t>
+  </si>
+  <si>
+    <t>1,08,570.00</t>
+  </si>
+  <si>
+    <t>7,47,134.00</t>
+  </si>
+  <si>
+    <t>80,962.00</t>
   </si>
   <si>
     <t>Sample-1</t>
   </si>
   <si>
     <t>5,085.00</t>
   </si>
   <si>
     <t>15.00</t>
   </si>
   <si>
     <t>2,408.10</t>
   </si>
   <si>
     <t>16,06,200.00</t>
   </si>
   <si>
     <t>2,145.71</t>
   </si>
   <si>
     <t>8.26</t>
   </si>
   <si>
     <t>30,215.45</t>
   </si>
@@ -1418,60 +1394,60 @@
       <c r="H2" t="s">
         <v>154</v>
       </c>
       <c r="I2" t="s">
         <v>202</v>
       </c>
       <c r="J2" t="s">
         <v>154</v>
       </c>
       <c r="K2" t="s">
         <v>202</v>
       </c>
       <c r="L2" t="s">
         <v>222</v>
       </c>
       <c r="M2" t="s">
         <v>48</v>
       </c>
       <c r="N2" t="s">
         <v>287</v>
       </c>
       <c r="O2" t="s">
         <v>153</v>
       </c>
       <c r="P2" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q2" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R2" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S2" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="T2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>74</v>
       </c>
       <c r="D3" t="s">
         <v>74</v>
       </c>
       <c r="E3" t="s">
         <v>76</v>
       </c>
       <c r="F3" t="s">
         <v>116</v>
       </c>
       <c r="G3" t="s">
@@ -1480,57 +1456,57 @@
       <c r="H3" t="s">
         <v>173</v>
       </c>
       <c r="I3" t="s">
         <v>202</v>
       </c>
       <c r="J3" t="s">
         <v>154</v>
       </c>
       <c r="K3" t="s">
         <v>202</v>
       </c>
       <c r="L3" t="s">
         <v>223</v>
       </c>
       <c r="M3" t="s">
         <v>273</v>
       </c>
       <c r="N3" t="s">
         <v>288</v>
       </c>
       <c r="O3" t="s">
         <v>173</v>
       </c>
       <c r="P3" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q3" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R3" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S3" t="s">
         <v>154</v>
       </c>
       <c r="T3" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>74</v>
       </c>
       <c r="D4" t="s">
         <v>74</v>
       </c>
       <c r="E4" t="s">
         <v>77</v>
       </c>
       <c r="F4" t="s">
@@ -1542,57 +1518,57 @@
       <c r="H4" t="s">
         <v>174</v>
       </c>
       <c r="I4" t="s">
         <v>203</v>
       </c>
       <c r="J4" t="s">
         <v>154</v>
       </c>
       <c r="K4" t="s">
         <v>203</v>
       </c>
       <c r="L4" t="s">
         <v>224</v>
       </c>
       <c r="M4" t="s">
         <v>50</v>
       </c>
       <c r="N4" t="s">
         <v>287</v>
       </c>
       <c r="O4" t="s">
         <v>174</v>
       </c>
       <c r="P4" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q4" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R4" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S4" t="s">
         <v>154</v>
       </c>
       <c r="T4" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
       <c r="C5" t="s">
         <v>74</v>
       </c>
       <c r="D5" t="s">
         <v>74</v>
       </c>
       <c r="E5" t="s">
         <v>77</v>
       </c>
       <c r="F5" t="s">
@@ -1604,57 +1580,57 @@
       <c r="H5" t="s">
         <v>174</v>
       </c>
       <c r="I5" t="s">
         <v>203</v>
       </c>
       <c r="J5" t="s">
         <v>154</v>
       </c>
       <c r="K5" t="s">
         <v>203</v>
       </c>
       <c r="L5" t="s">
         <v>225</v>
       </c>
       <c r="M5" t="s">
         <v>50</v>
       </c>
       <c r="N5" t="s">
         <v>154</v>
       </c>
       <c r="O5" t="s">
         <v>174</v>
       </c>
       <c r="P5" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q5" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R5" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S5" t="s">
         <v>154</v>
       </c>
       <c r="T5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>50</v>
       </c>
       <c r="C6" t="s">
         <v>74</v>
       </c>
       <c r="D6" t="s">
         <v>74</v>
       </c>
       <c r="E6" t="s">
         <v>77</v>
       </c>
       <c r="F6" t="s">
@@ -1666,57 +1642,57 @@
       <c r="H6" t="s">
         <v>154</v>
       </c>
       <c r="I6" t="s">
         <v>203</v>
       </c>
       <c r="J6" t="s">
         <v>154</v>
       </c>
       <c r="K6" t="s">
         <v>203</v>
       </c>
       <c r="L6" t="s">
         <v>226</v>
       </c>
       <c r="M6" t="s">
         <v>50</v>
       </c>
       <c r="N6" t="s">
         <v>154</v>
       </c>
       <c r="O6" t="s">
         <v>155</v>
       </c>
       <c r="P6" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q6" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R6" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S6" t="s">
         <v>155</v>
       </c>
       <c r="T6" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>74</v>
       </c>
       <c r="D7" t="s">
         <v>74</v>
       </c>
       <c r="E7" t="s">
         <v>77</v>
       </c>
       <c r="F7" t="s">
@@ -1728,57 +1704,57 @@
       <c r="H7" t="s">
         <v>175</v>
       </c>
       <c r="I7" t="s">
         <v>203</v>
       </c>
       <c r="J7" t="s">
         <v>154</v>
       </c>
       <c r="K7" t="s">
         <v>203</v>
       </c>
       <c r="L7" t="s">
         <v>227</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>154</v>
       </c>
       <c r="O7" t="s">
         <v>175</v>
       </c>
       <c r="P7" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q7" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R7" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S7" t="s">
         <v>154</v>
       </c>
       <c r="T7" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>74</v>
       </c>
       <c r="D8" t="s">
         <v>74</v>
       </c>
       <c r="E8" t="s">
         <v>78</v>
       </c>
       <c r="F8" t="s">
@@ -1790,57 +1766,57 @@
       <c r="H8" t="s">
         <v>154</v>
       </c>
       <c r="I8" t="s">
         <v>203</v>
       </c>
       <c r="J8" t="s">
         <v>154</v>
       </c>
       <c r="K8" t="s">
         <v>203</v>
       </c>
       <c r="L8" t="s">
         <v>228</v>
       </c>
       <c r="M8" t="s">
         <v>51</v>
       </c>
       <c r="N8" t="s">
         <v>289</v>
       </c>
       <c r="O8" t="s">
         <v>155</v>
       </c>
       <c r="P8" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q8" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R8" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S8" t="s">
         <v>155</v>
       </c>
       <c r="T8" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>74</v>
       </c>
       <c r="D9" t="s">
         <v>74</v>
       </c>
       <c r="E9" t="s">
         <v>78</v>
       </c>
       <c r="F9" t="s">
@@ -1852,57 +1828,57 @@
       <c r="H9" t="s">
         <v>175</v>
       </c>
       <c r="I9" t="s">
         <v>203</v>
       </c>
       <c r="J9" t="s">
         <v>154</v>
       </c>
       <c r="K9" t="s">
         <v>203</v>
       </c>
       <c r="L9" t="s">
         <v>229</v>
       </c>
       <c r="M9" t="s">
         <v>51</v>
       </c>
       <c r="N9" t="s">
         <v>154</v>
       </c>
       <c r="O9" t="s">
         <v>175</v>
       </c>
       <c r="P9" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q9" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R9" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S9" t="s">
         <v>154</v>
       </c>
       <c r="T9" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>74</v>
       </c>
       <c r="D10" t="s">
         <v>74</v>
       </c>
       <c r="E10" t="s">
         <v>79</v>
       </c>
       <c r="F10" t="s">
@@ -1914,57 +1890,57 @@
       <c r="H10" t="s">
         <v>154</v>
       </c>
       <c r="I10" t="s">
         <v>204</v>
       </c>
       <c r="J10" t="s">
         <v>154</v>
       </c>
       <c r="K10" t="s">
         <v>204</v>
       </c>
       <c r="L10" t="s">
         <v>230</v>
       </c>
       <c r="M10" t="s">
         <v>52</v>
       </c>
       <c r="N10" t="s">
         <v>287</v>
       </c>
       <c r="O10" t="s">
         <v>156</v>
       </c>
       <c r="P10" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q10" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R10" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S10" t="s">
         <v>156</v>
       </c>
       <c r="T10" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
         <v>74</v>
       </c>
       <c r="D11" t="s">
         <v>74</v>
       </c>
       <c r="E11" t="s">
         <v>80</v>
       </c>
       <c r="F11" t="s">
@@ -1976,57 +1952,57 @@
       <c r="H11" t="s">
         <v>176</v>
       </c>
       <c r="I11" t="s">
         <v>205</v>
       </c>
       <c r="J11" t="s">
         <v>154</v>
       </c>
       <c r="K11" t="s">
         <v>205</v>
       </c>
       <c r="L11" t="s">
         <v>231</v>
       </c>
       <c r="M11" t="s">
         <v>53</v>
       </c>
       <c r="N11" t="s">
         <v>287</v>
       </c>
       <c r="O11" t="s">
         <v>176</v>
       </c>
       <c r="P11" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q11" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R11" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S11" t="s">
         <v>154</v>
       </c>
       <c r="T11" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
         <v>74</v>
       </c>
       <c r="D12" t="s">
         <v>74</v>
       </c>
       <c r="E12" t="s">
         <v>80</v>
       </c>
       <c r="F12" t="s">
@@ -2038,57 +2014,57 @@
       <c r="H12" t="s">
         <v>154</v>
       </c>
       <c r="I12" t="s">
         <v>205</v>
       </c>
       <c r="J12" t="s">
         <v>154</v>
       </c>
       <c r="K12" t="s">
         <v>205</v>
       </c>
       <c r="L12" t="s">
         <v>232</v>
       </c>
       <c r="M12" t="s">
         <v>53</v>
       </c>
       <c r="N12" t="s">
         <v>154</v>
       </c>
       <c r="O12" t="s">
         <v>157</v>
       </c>
       <c r="P12" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q12" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R12" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S12" t="s">
         <v>157</v>
       </c>
       <c r="T12" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13" t="s">
         <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>80</v>
       </c>
       <c r="F13" t="s">
@@ -2100,57 +2076,57 @@
       <c r="H13" t="s">
         <v>177</v>
       </c>
       <c r="I13" t="s">
         <v>205</v>
       </c>
       <c r="J13" t="s">
         <v>154</v>
       </c>
       <c r="K13" t="s">
         <v>205</v>
       </c>
       <c r="L13" t="s">
         <v>233</v>
       </c>
       <c r="M13" t="s">
         <v>53</v>
       </c>
       <c r="N13" t="s">
         <v>154</v>
       </c>
       <c r="O13" t="s">
         <v>177</v>
       </c>
       <c r="P13" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q13" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R13" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S13" t="s">
         <v>154</v>
       </c>
       <c r="T13" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>74</v>
       </c>
       <c r="D14" t="s">
         <v>74</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
@@ -2162,57 +2138,57 @@
       <c r="H14" t="s">
         <v>176</v>
       </c>
       <c r="I14" t="s">
         <v>205</v>
       </c>
       <c r="J14" t="s">
         <v>154</v>
       </c>
       <c r="K14" t="s">
         <v>205</v>
       </c>
       <c r="L14" t="s">
         <v>234</v>
       </c>
       <c r="M14" t="s">
         <v>53</v>
       </c>
       <c r="N14" t="s">
         <v>290</v>
       </c>
       <c r="O14" t="s">
         <v>176</v>
       </c>
       <c r="P14" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q14" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R14" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S14" t="s">
         <v>154</v>
       </c>
       <c r="T14" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>74</v>
       </c>
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>81</v>
       </c>
       <c r="F15" t="s">
@@ -2224,57 +2200,57 @@
       <c r="H15" t="s">
         <v>178</v>
       </c>
       <c r="I15" t="s">
         <v>206</v>
       </c>
       <c r="J15" t="s">
         <v>154</v>
       </c>
       <c r="K15" t="s">
         <v>206</v>
       </c>
       <c r="L15" t="s">
         <v>235</v>
       </c>
       <c r="M15" t="s">
         <v>54</v>
       </c>
       <c r="N15" t="s">
         <v>287</v>
       </c>
       <c r="O15" t="s">
         <v>178</v>
       </c>
       <c r="P15" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q15" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R15" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S15" t="s">
         <v>154</v>
       </c>
       <c r="T15" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" t="s">
         <v>74</v>
       </c>
       <c r="D16" t="s">
         <v>74</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" t="s">
@@ -2286,57 +2262,57 @@
       <c r="H16" t="s">
         <v>154</v>
       </c>
       <c r="I16" t="s">
         <v>206</v>
       </c>
       <c r="J16" t="s">
         <v>154</v>
       </c>
       <c r="K16" t="s">
         <v>206</v>
       </c>
       <c r="L16" t="s">
         <v>236</v>
       </c>
       <c r="M16" t="s">
         <v>54</v>
       </c>
       <c r="N16" t="s">
         <v>154</v>
       </c>
       <c r="O16" t="s">
         <v>158</v>
       </c>
       <c r="P16" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q16" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R16" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S16" t="s">
         <v>158</v>
       </c>
       <c r="T16" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
         <v>74</v>
       </c>
       <c r="D17" t="s">
         <v>74</v>
       </c>
       <c r="E17" t="s">
         <v>81</v>
       </c>
       <c r="F17" t="s">
@@ -2348,57 +2324,57 @@
       <c r="H17" t="s">
         <v>179</v>
       </c>
       <c r="I17" t="s">
         <v>206</v>
       </c>
       <c r="J17" t="s">
         <v>154</v>
       </c>
       <c r="K17" t="s">
         <v>206</v>
       </c>
       <c r="L17" t="s">
         <v>237</v>
       </c>
       <c r="M17" t="s">
         <v>54</v>
       </c>
       <c r="N17" t="s">
         <v>154</v>
       </c>
       <c r="O17" t="s">
         <v>179</v>
       </c>
       <c r="P17" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q17" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R17" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S17" t="s">
         <v>154</v>
       </c>
       <c r="T17" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>74</v>
       </c>
       <c r="D18" t="s">
         <v>74</v>
       </c>
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="F18" t="s">
@@ -2410,57 +2386,57 @@
       <c r="H18" t="s">
         <v>180</v>
       </c>
       <c r="I18" t="s">
         <v>206</v>
       </c>
       <c r="J18" t="s">
         <v>154</v>
       </c>
       <c r="K18" t="s">
         <v>206</v>
       </c>
       <c r="L18" t="s">
         <v>238</v>
       </c>
       <c r="M18" t="s">
         <v>55</v>
       </c>
       <c r="N18" t="s">
         <v>287</v>
       </c>
       <c r="O18" t="s">
         <v>180</v>
       </c>
       <c r="P18" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q18" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R18" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S18" t="s">
         <v>154</v>
       </c>
       <c r="T18" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>82</v>
       </c>
       <c r="F19" t="s">
@@ -2472,57 +2448,57 @@
       <c r="H19" t="s">
         <v>154</v>
       </c>
       <c r="I19" t="s">
         <v>206</v>
       </c>
       <c r="J19" t="s">
         <v>154</v>
       </c>
       <c r="K19" t="s">
         <v>206</v>
       </c>
       <c r="L19" t="s">
         <v>239</v>
       </c>
       <c r="M19" t="s">
         <v>55</v>
       </c>
       <c r="N19" t="s">
         <v>154</v>
       </c>
       <c r="O19" t="s">
         <v>159</v>
       </c>
       <c r="P19" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q19" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R19" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S19" t="s">
         <v>159</v>
       </c>
       <c r="T19" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20" t="s">
         <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="F20" t="s">
@@ -2534,57 +2510,57 @@
       <c r="H20" t="s">
         <v>181</v>
       </c>
       <c r="I20" t="s">
         <v>206</v>
       </c>
       <c r="J20" t="s">
         <v>154</v>
       </c>
       <c r="K20" t="s">
         <v>206</v>
       </c>
       <c r="L20" t="s">
         <v>240</v>
       </c>
       <c r="M20" t="s">
         <v>55</v>
       </c>
       <c r="N20" t="s">
         <v>154</v>
       </c>
       <c r="O20" t="s">
         <v>181</v>
       </c>
       <c r="P20" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q20" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R20" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S20" t="s">
         <v>154</v>
       </c>
       <c r="T20" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
         <v>83</v>
       </c>
       <c r="F21" t="s">
@@ -2596,119 +2572,119 @@
       <c r="H21" t="s">
         <v>154</v>
       </c>
       <c r="I21" t="s">
         <v>207</v>
       </c>
       <c r="J21" t="s">
         <v>154</v>
       </c>
       <c r="K21" t="s">
         <v>207</v>
       </c>
       <c r="L21" t="s">
         <v>241</v>
       </c>
       <c r="M21" t="s">
         <v>56</v>
       </c>
       <c r="N21" t="s">
         <v>291</v>
       </c>
       <c r="O21" t="s">
         <v>160</v>
       </c>
       <c r="P21" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q21" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R21" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S21" t="s">
         <v>160</v>
       </c>
       <c r="T21" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>74</v>
       </c>
       <c r="E22" t="s">
         <v>84</v>
       </c>
       <c r="F22" t="s">
         <v>123</v>
       </c>
       <c r="G22" t="s">
         <v>161</v>
       </c>
       <c r="H22" t="s">
         <v>154</v>
       </c>
       <c r="I22" t="s">
         <v>208</v>
       </c>
       <c r="J22" t="s">
         <v>154</v>
       </c>
       <c r="K22" t="s">
         <v>208</v>
       </c>
       <c r="L22" t="s">
         <v>242</v>
       </c>
       <c r="M22" t="s">
         <v>50</v>
       </c>
       <c r="N22" t="s">
-        <v>292</v>
+        <v>154</v>
       </c>
       <c r="O22" t="s">
         <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q22" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R22" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S22" t="s">
         <v>161</v>
       </c>
       <c r="T22" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23" t="s">
         <v>74</v>
       </c>
       <c r="D23" t="s">
         <v>74</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
@@ -2720,243 +2696,243 @@
       <c r="H23" t="s">
         <v>154</v>
       </c>
       <c r="I23" t="s">
         <v>209</v>
       </c>
       <c r="J23" t="s">
         <v>154</v>
       </c>
       <c r="K23" t="s">
         <v>209</v>
       </c>
       <c r="L23" t="s">
         <v>243</v>
       </c>
       <c r="M23" t="s">
         <v>54</v>
       </c>
       <c r="N23" t="s">
         <v>291</v>
       </c>
       <c r="O23" t="s">
         <v>162</v>
       </c>
       <c r="P23" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q23" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R23" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S23" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="T23" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" t="s">
         <v>74</v>
       </c>
       <c r="E24" t="s">
         <v>86</v>
       </c>
       <c r="F24" t="s">
         <v>125</v>
       </c>
       <c r="G24" t="s">
         <v>163</v>
       </c>
       <c r="H24" t="s">
         <v>154</v>
       </c>
       <c r="I24" t="s">
         <v>209</v>
       </c>
       <c r="J24" t="s">
         <v>154</v>
       </c>
       <c r="K24" t="s">
         <v>209</v>
       </c>
       <c r="L24" t="s">
         <v>244</v>
       </c>
       <c r="M24" t="s">
         <v>54</v>
       </c>
       <c r="N24" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="O24" t="s">
         <v>163</v>
       </c>
       <c r="P24" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q24" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R24" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S24" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="T24" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>57</v>
       </c>
       <c r="C25" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25" t="s">
         <v>87</v>
       </c>
       <c r="F25" t="s">
         <v>126</v>
       </c>
       <c r="G25" t="s">
         <v>164</v>
       </c>
       <c r="H25" t="s">
         <v>154</v>
       </c>
       <c r="I25" t="s">
         <v>209</v>
       </c>
       <c r="J25" t="s">
         <v>218</v>
       </c>
       <c r="K25" t="s">
         <v>221</v>
       </c>
       <c r="L25" t="s">
         <v>51</v>
       </c>
       <c r="M25" t="s">
         <v>57</v>
       </c>
       <c r="N25" t="s">
-        <v>294</v>
+        <v>154</v>
       </c>
       <c r="O25" t="s">
         <v>164</v>
       </c>
       <c r="P25" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q25" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R25" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S25" t="s">
         <v>164</v>
       </c>
       <c r="T25" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26" t="s">
         <v>58</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26" t="s">
         <v>88</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
       <c r="G26" t="s">
         <v>165</v>
       </c>
       <c r="H26" t="s">
         <v>154</v>
       </c>
       <c r="I26" t="s">
         <v>209</v>
       </c>
       <c r="J26" t="s">
         <v>154</v>
       </c>
       <c r="K26" t="s">
         <v>209</v>
       </c>
       <c r="L26" t="s">
         <v>245</v>
       </c>
       <c r="M26" t="s">
         <v>58</v>
       </c>
       <c r="N26" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="O26" t="s">
         <v>165</v>
       </c>
       <c r="P26" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q26" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R26" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S26" t="s">
         <v>165</v>
       </c>
       <c r="T26" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" t="s">
         <v>86</v>
       </c>
       <c r="F27" t="s">
@@ -2968,57 +2944,57 @@
       <c r="H27" t="s">
         <v>182</v>
       </c>
       <c r="I27" t="s">
         <v>209</v>
       </c>
       <c r="J27" t="s">
         <v>154</v>
       </c>
       <c r="K27" t="s">
         <v>209</v>
       </c>
       <c r="L27" t="s">
         <v>246</v>
       </c>
       <c r="M27" t="s">
         <v>55</v>
       </c>
       <c r="N27" t="s">
         <v>154</v>
       </c>
       <c r="O27" t="s">
         <v>182</v>
       </c>
       <c r="P27" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q27" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R27" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S27" t="s">
         <v>154</v>
       </c>
       <c r="T27" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>21</v>
       </c>
       <c r="B28" t="s">
         <v>50</v>
       </c>
       <c r="C28" t="s">
         <v>74</v>
       </c>
       <c r="D28" t="s">
         <v>74</v>
       </c>
       <c r="E28" t="s">
         <v>89</v>
       </c>
       <c r="F28" t="s">
@@ -3030,677 +3006,677 @@
       <c r="H28" t="s">
         <v>183</v>
       </c>
       <c r="I28" t="s">
         <v>210</v>
       </c>
       <c r="J28" t="s">
         <v>154</v>
       </c>
       <c r="K28" t="s">
         <v>210</v>
       </c>
       <c r="L28" t="s">
         <v>247</v>
       </c>
       <c r="M28" t="s">
         <v>274</v>
       </c>
       <c r="N28" t="s">
         <v>287</v>
       </c>
       <c r="O28" t="s">
         <v>183</v>
       </c>
       <c r="P28" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q28" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R28" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S28" t="s">
         <v>154</v>
       </c>
       <c r="T28" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>21</v>
       </c>
       <c r="B29" t="s">
         <v>54</v>
       </c>
       <c r="C29" t="s">
         <v>74</v>
       </c>
       <c r="D29" t="s">
         <v>74</v>
       </c>
       <c r="E29" t="s">
         <v>90</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" t="s">
         <v>154</v>
       </c>
       <c r="H29" t="s">
         <v>184</v>
       </c>
       <c r="I29" t="s">
         <v>210</v>
       </c>
       <c r="J29" t="s">
         <v>154</v>
       </c>
       <c r="K29" t="s">
         <v>210</v>
       </c>
       <c r="L29" t="s">
         <v>248</v>
       </c>
       <c r="M29" t="s">
         <v>275</v>
       </c>
       <c r="N29" t="s">
         <v>287</v>
       </c>
       <c r="O29" t="s">
         <v>184</v>
       </c>
       <c r="P29" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q29" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R29" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S29" t="s">
         <v>154</v>
       </c>
       <c r="T29" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>21</v>
       </c>
       <c r="B30" t="s">
         <v>55</v>
       </c>
       <c r="C30" t="s">
         <v>74</v>
       </c>
       <c r="D30" t="s">
         <v>74</v>
       </c>
       <c r="E30" t="s">
         <v>91</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" t="s">
         <v>154</v>
       </c>
       <c r="H30" t="s">
         <v>185</v>
       </c>
       <c r="I30" t="s">
         <v>210</v>
       </c>
       <c r="J30" t="s">
         <v>154</v>
       </c>
       <c r="K30" t="s">
         <v>210</v>
       </c>
       <c r="L30" t="s">
         <v>249</v>
       </c>
       <c r="M30" t="s">
         <v>276</v>
       </c>
       <c r="N30" t="s">
         <v>287</v>
       </c>
       <c r="O30" t="s">
         <v>185</v>
       </c>
       <c r="P30" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q30" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R30" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S30" t="s">
         <v>154</v>
       </c>
       <c r="T30" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31" t="s">
         <v>59</v>
       </c>
       <c r="C31" t="s">
         <v>74</v>
       </c>
       <c r="D31" t="s">
         <v>74</v>
       </c>
       <c r="E31" t="s">
         <v>92</v>
       </c>
       <c r="F31" t="s">
         <v>130</v>
       </c>
       <c r="G31" t="s">
         <v>154</v>
       </c>
       <c r="H31" t="s">
         <v>186</v>
       </c>
       <c r="I31" t="s">
         <v>210</v>
       </c>
       <c r="J31" t="s">
         <v>154</v>
       </c>
       <c r="K31" t="s">
         <v>210</v>
       </c>
       <c r="L31" t="s">
         <v>250</v>
       </c>
       <c r="M31" t="s">
         <v>274</v>
       </c>
       <c r="N31" t="s">
-        <v>296</v>
+        <v>154</v>
       </c>
       <c r="O31" t="s">
         <v>186</v>
       </c>
       <c r="P31" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q31" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R31" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S31" t="s">
         <v>154</v>
       </c>
       <c r="T31" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32" t="s">
         <v>60</v>
       </c>
       <c r="C32" t="s">
         <v>74</v>
       </c>
       <c r="D32" t="s">
         <v>74</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
       <c r="F32" t="s">
         <v>131</v>
       </c>
       <c r="G32" t="s">
         <v>154</v>
       </c>
       <c r="H32" t="s">
         <v>187</v>
       </c>
       <c r="I32" t="s">
         <v>210</v>
       </c>
       <c r="J32" t="s">
         <v>154</v>
       </c>
       <c r="K32" t="s">
         <v>210</v>
       </c>
       <c r="L32" t="s">
         <v>251</v>
       </c>
       <c r="M32" t="s">
         <v>274</v>
       </c>
       <c r="N32" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="O32" t="s">
         <v>187</v>
       </c>
       <c r="P32" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q32" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R32" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S32" t="s">
         <v>154</v>
       </c>
       <c r="T32" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
         <v>61</v>
       </c>
       <c r="C33" t="s">
         <v>74</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" t="s">
         <v>94</v>
       </c>
       <c r="F33" t="s">
         <v>132</v>
       </c>
       <c r="G33" t="s">
         <v>154</v>
       </c>
       <c r="H33" t="s">
         <v>188</v>
       </c>
       <c r="I33" t="s">
         <v>210</v>
       </c>
       <c r="J33" t="s">
         <v>219</v>
       </c>
       <c r="K33" t="s">
         <v>219</v>
       </c>
       <c r="L33" t="s">
         <v>252</v>
       </c>
       <c r="M33" t="s">
         <v>277</v>
       </c>
       <c r="N33" t="s">
-        <v>296</v>
+        <v>154</v>
       </c>
       <c r="O33" t="s">
         <v>188</v>
       </c>
       <c r="P33" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q33" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R33" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S33" t="s">
         <v>154</v>
       </c>
       <c r="T33" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34" t="s">
         <v>62</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34" t="s">
         <v>74</v>
       </c>
       <c r="E34" t="s">
         <v>95</v>
       </c>
       <c r="F34" t="s">
         <v>133</v>
       </c>
       <c r="G34" t="s">
         <v>154</v>
       </c>
       <c r="H34" t="s">
         <v>189</v>
       </c>
       <c r="I34" t="s">
         <v>210</v>
       </c>
       <c r="J34" t="s">
         <v>220</v>
       </c>
       <c r="K34" t="s">
         <v>220</v>
       </c>
       <c r="L34" t="s">
         <v>253</v>
       </c>
       <c r="M34" t="s">
         <v>278</v>
       </c>
       <c r="N34" t="s">
-        <v>298</v>
+        <v>154</v>
       </c>
       <c r="O34" t="s">
         <v>189</v>
       </c>
       <c r="P34" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q34" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R34" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S34" t="s">
         <v>154</v>
       </c>
       <c r="T34" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35" t="s">
         <v>63</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35" t="s">
         <v>74</v>
       </c>
       <c r="E35" t="s">
         <v>96</v>
       </c>
       <c r="F35" t="s">
         <v>134</v>
       </c>
       <c r="G35" t="s">
         <v>154</v>
       </c>
       <c r="H35" t="s">
         <v>190</v>
       </c>
       <c r="I35" t="s">
         <v>210</v>
       </c>
       <c r="J35" t="s">
         <v>220</v>
       </c>
       <c r="K35" t="s">
         <v>220</v>
       </c>
       <c r="L35" t="s">
         <v>254</v>
       </c>
       <c r="M35" t="s">
         <v>278</v>
       </c>
       <c r="N35" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="O35" t="s">
         <v>190</v>
       </c>
       <c r="P35" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q35" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R35" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S35" t="s">
         <v>154</v>
       </c>
       <c r="T35" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36" t="s">
         <v>64</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36" t="s">
         <v>74</v>
       </c>
       <c r="E36" t="s">
         <v>97</v>
       </c>
       <c r="F36" t="s">
         <v>135</v>
       </c>
       <c r="G36" t="s">
         <v>154</v>
       </c>
       <c r="H36" t="s">
         <v>191</v>
       </c>
       <c r="I36" t="s">
         <v>210</v>
       </c>
       <c r="J36" t="s">
         <v>220</v>
       </c>
       <c r="K36" t="s">
         <v>220</v>
       </c>
       <c r="L36" t="s">
         <v>255</v>
       </c>
       <c r="M36" t="s">
         <v>278</v>
       </c>
       <c r="N36" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="O36" t="s">
         <v>191</v>
       </c>
       <c r="P36" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q36" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R36" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S36" t="s">
         <v>154</v>
       </c>
       <c r="T36" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37" t="s">
         <v>57</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37" t="s">
         <v>74</v>
       </c>
       <c r="E37" t="s">
         <v>98</v>
       </c>
       <c r="F37" t="s">
         <v>136</v>
       </c>
       <c r="G37" t="s">
         <v>154</v>
       </c>
       <c r="H37" t="s">
         <v>192</v>
       </c>
       <c r="I37" t="s">
         <v>210</v>
       </c>
       <c r="J37" t="s">
         <v>220</v>
       </c>
       <c r="K37" t="s">
         <v>220</v>
       </c>
       <c r="L37" t="s">
         <v>256</v>
       </c>
       <c r="M37" t="s">
         <v>278</v>
       </c>
       <c r="N37" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="O37" t="s">
         <v>192</v>
       </c>
       <c r="P37" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>46309.41875</v>
+      </c>
+      <c r="R37" s="1">
+        <v>46309.41875</v>
+      </c>
+      <c r="S37" t="s">
+        <v>154</v>
+      </c>
+      <c r="T37" t="s">
         <v>308</v>
-      </c>
-[...10 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38" t="s">
         <v>65</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38" t="s">
         <v>74</v>
       </c>
       <c r="E38" t="s">
         <v>99</v>
       </c>
       <c r="F38" t="s">
         <v>137</v>
       </c>
       <c r="G38" t="s">
         <v>154</v>
       </c>
       <c r="H38" t="s">
         <v>193</v>
       </c>
       <c r="I38" t="s">
         <v>210</v>
       </c>
       <c r="J38" t="s">
         <v>220</v>
       </c>
       <c r="K38" t="s">
         <v>220</v>
       </c>
       <c r="L38" t="s">
         <v>257</v>
       </c>
       <c r="M38" t="s">
         <v>278</v>
       </c>
       <c r="N38" t="s">
-        <v>302</v>
+        <v>154</v>
       </c>
       <c r="O38" t="s">
         <v>193</v>
       </c>
       <c r="P38" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q38" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R38" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S38" t="s">
         <v>154</v>
       </c>
       <c r="T38" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>22</v>
       </c>
       <c r="B39" t="s">
         <v>58</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39" t="s">
         <v>74</v>
       </c>
       <c r="E39" t="s">
         <v>100</v>
       </c>
       <c r="F39" t="s">
@@ -3712,367 +3688,367 @@
       <c r="H39" t="s">
         <v>194</v>
       </c>
       <c r="I39" t="s">
         <v>210</v>
       </c>
       <c r="J39" t="s">
         <v>154</v>
       </c>
       <c r="K39" t="s">
         <v>210</v>
       </c>
       <c r="L39" t="s">
         <v>258</v>
       </c>
       <c r="M39" t="s">
         <v>279</v>
       </c>
       <c r="N39" t="s">
         <v>288</v>
       </c>
       <c r="O39" t="s">
         <v>194</v>
       </c>
       <c r="P39" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q39" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R39" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S39" t="s">
         <v>154</v>
       </c>
       <c r="T39" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40" t="s">
         <v>66</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40" t="s">
         <v>74</v>
       </c>
       <c r="E40" t="s">
         <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>139</v>
       </c>
       <c r="G40" t="s">
         <v>154</v>
       </c>
       <c r="H40" t="s">
         <v>195</v>
       </c>
       <c r="I40" t="s">
         <v>210</v>
       </c>
       <c r="J40" t="s">
         <v>154</v>
       </c>
       <c r="K40" t="s">
         <v>210</v>
       </c>
       <c r="L40" t="s">
         <v>259</v>
       </c>
       <c r="M40" t="s">
         <v>280</v>
       </c>
       <c r="N40" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="O40" t="s">
         <v>195</v>
       </c>
       <c r="P40" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q40" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R40" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S40" t="s">
         <v>154</v>
       </c>
       <c r="T40" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41" t="s">
         <v>67</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41" t="s">
         <v>74</v>
       </c>
       <c r="E41" t="s">
         <v>102</v>
       </c>
       <c r="F41" t="s">
         <v>140</v>
       </c>
       <c r="G41" t="s">
         <v>154</v>
       </c>
       <c r="H41" t="s">
         <v>196</v>
       </c>
       <c r="I41" t="s">
         <v>210</v>
       </c>
       <c r="J41" t="s">
         <v>154</v>
       </c>
       <c r="K41" t="s">
         <v>210</v>
       </c>
       <c r="L41" t="s">
         <v>260</v>
       </c>
       <c r="M41" t="s">
         <v>281</v>
       </c>
       <c r="N41" t="s">
-        <v>304</v>
+        <v>154</v>
       </c>
       <c r="O41" t="s">
         <v>196</v>
       </c>
       <c r="P41" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q41" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R41" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S41" t="s">
         <v>154</v>
       </c>
       <c r="T41" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42" t="s">
         <v>68</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42" t="s">
         <v>74</v>
       </c>
       <c r="E42" t="s">
         <v>103</v>
       </c>
       <c r="F42" t="s">
         <v>141</v>
       </c>
       <c r="G42" t="s">
         <v>154</v>
       </c>
       <c r="H42" t="s">
         <v>197</v>
       </c>
       <c r="I42" t="s">
         <v>210</v>
       </c>
       <c r="J42" t="s">
         <v>154</v>
       </c>
       <c r="K42" t="s">
         <v>210</v>
       </c>
       <c r="L42" t="s">
         <v>261</v>
       </c>
       <c r="M42" t="s">
         <v>282</v>
       </c>
       <c r="N42" t="s">
-        <v>304</v>
+        <v>154</v>
       </c>
       <c r="O42" t="s">
         <v>197</v>
       </c>
       <c r="P42" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q42" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R42" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S42" t="s">
         <v>154</v>
       </c>
       <c r="T42" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43" t="s">
         <v>69</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43" t="s">
         <v>74</v>
       </c>
       <c r="E43" t="s">
         <v>104</v>
       </c>
       <c r="F43" t="s">
         <v>142</v>
       </c>
       <c r="G43" t="s">
         <v>154</v>
       </c>
       <c r="H43" t="s">
         <v>198</v>
       </c>
       <c r="I43" t="s">
         <v>211</v>
       </c>
       <c r="J43" t="s">
         <v>154</v>
       </c>
       <c r="K43" t="s">
         <v>211</v>
       </c>
       <c r="L43" t="s">
         <v>262</v>
       </c>
       <c r="M43" t="s">
         <v>283</v>
       </c>
       <c r="N43" t="s">
-        <v>305</v>
+        <v>154</v>
       </c>
       <c r="O43" t="s">
         <v>198</v>
       </c>
       <c r="P43" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q43" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R43" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S43" t="s">
         <v>154</v>
       </c>
       <c r="T43" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
         <v>61</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44" t="s">
         <v>74</v>
       </c>
       <c r="E44" t="s">
         <v>105</v>
       </c>
       <c r="F44" t="s">
         <v>143</v>
       </c>
       <c r="G44" t="s">
         <v>166</v>
       </c>
       <c r="H44" t="s">
         <v>154</v>
       </c>
       <c r="I44" t="s">
         <v>212</v>
       </c>
       <c r="J44" t="s">
         <v>154</v>
       </c>
       <c r="K44" t="s">
         <v>212</v>
       </c>
       <c r="L44" t="s">
         <v>263</v>
       </c>
       <c r="M44" t="s">
         <v>61</v>
       </c>
       <c r="N44" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="O44" t="s">
         <v>166</v>
       </c>
       <c r="P44" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q44" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R44" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S44" t="s">
         <v>166</v>
       </c>
       <c r="T44" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>21</v>
       </c>
       <c r="B45" t="s">
         <v>70</v>
       </c>
       <c r="C45" t="s">
         <v>74</v>
       </c>
       <c r="D45" t="s">
         <v>74</v>
       </c>
       <c r="E45" t="s">
         <v>106</v>
       </c>
       <c r="F45" t="s">
@@ -4084,119 +4060,119 @@
       <c r="H45" t="s">
         <v>199</v>
       </c>
       <c r="I45" t="s">
         <v>213</v>
       </c>
       <c r="J45" t="s">
         <v>154</v>
       </c>
       <c r="K45" t="s">
         <v>213</v>
       </c>
       <c r="L45" t="s">
         <v>264</v>
       </c>
       <c r="M45" t="s">
         <v>284</v>
       </c>
       <c r="N45" t="s">
         <v>287</v>
       </c>
       <c r="O45" t="s">
         <v>199</v>
       </c>
       <c r="P45" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q45" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R45" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S45" t="s">
         <v>154</v>
       </c>
       <c r="T45" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>71</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46" t="s">
         <v>74</v>
       </c>
       <c r="E46" t="s">
         <v>107</v>
       </c>
       <c r="F46" t="s">
         <v>145</v>
       </c>
       <c r="G46" t="s">
         <v>154</v>
       </c>
       <c r="H46" t="s">
         <v>200</v>
       </c>
       <c r="I46" t="s">
         <v>214</v>
       </c>
       <c r="J46" t="s">
         <v>154</v>
       </c>
       <c r="K46" t="s">
         <v>214</v>
       </c>
       <c r="L46" t="s">
         <v>265</v>
       </c>
       <c r="M46" t="s">
         <v>285</v>
       </c>
       <c r="N46" t="s">
-        <v>294</v>
+        <v>154</v>
       </c>
       <c r="O46" t="s">
         <v>200</v>
       </c>
       <c r="P46" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q46" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R46" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S46" t="s">
         <v>154</v>
       </c>
       <c r="T46" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>22</v>
       </c>
       <c r="B47" t="s">
         <v>72</v>
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47" t="s">
         <v>74</v>
       </c>
       <c r="E47" t="s">
         <v>108</v>
       </c>
       <c r="F47" t="s">
@@ -4208,181 +4184,181 @@
       <c r="H47" t="s">
         <v>154</v>
       </c>
       <c r="I47" t="s">
         <v>214</v>
       </c>
       <c r="J47" t="s">
         <v>154</v>
       </c>
       <c r="K47" t="s">
         <v>214</v>
       </c>
       <c r="L47" t="s">
         <v>266</v>
       </c>
       <c r="M47" t="s">
         <v>72</v>
       </c>
       <c r="N47" t="s">
         <v>288</v>
       </c>
       <c r="O47" t="s">
         <v>167</v>
       </c>
       <c r="P47" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q47" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R47" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S47" t="s">
         <v>167</v>
       </c>
       <c r="T47" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>59</v>
       </c>
       <c r="C48" t="s">
         <v>74</v>
       </c>
       <c r="D48" t="s">
         <v>74</v>
       </c>
       <c r="E48" t="s">
         <v>109</v>
       </c>
       <c r="F48" t="s">
         <v>147</v>
       </c>
       <c r="G48" t="s">
         <v>168</v>
       </c>
       <c r="H48" t="s">
         <v>154</v>
       </c>
       <c r="I48" t="s">
         <v>214</v>
       </c>
       <c r="J48" t="s">
         <v>154</v>
       </c>
       <c r="K48" t="s">
         <v>214</v>
       </c>
       <c r="L48" t="s">
         <v>267</v>
       </c>
       <c r="M48" t="s">
         <v>59</v>
       </c>
       <c r="N48" t="s">
-        <v>307</v>
+        <v>154</v>
       </c>
       <c r="O48" t="s">
         <v>168</v>
       </c>
       <c r="P48" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q48" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R48" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S48" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="T48" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>47</v>
       </c>
       <c r="B49" t="s">
         <v>60</v>
       </c>
       <c r="C49" t="s">
         <v>74</v>
       </c>
       <c r="D49" t="s">
         <v>74</v>
       </c>
       <c r="E49" t="s">
         <v>110</v>
       </c>
       <c r="F49" t="s">
         <v>148</v>
       </c>
       <c r="G49" t="s">
         <v>169</v>
       </c>
       <c r="H49" t="s">
         <v>154</v>
       </c>
       <c r="I49" t="s">
         <v>214</v>
       </c>
       <c r="J49" t="s">
         <v>154</v>
       </c>
       <c r="K49" t="s">
         <v>214</v>
       </c>
       <c r="L49" t="s">
         <v>268</v>
       </c>
       <c r="M49" t="s">
         <v>60</v>
       </c>
       <c r="N49" t="s">
-        <v>307</v>
+        <v>154</v>
       </c>
       <c r="O49" t="s">
         <v>169</v>
       </c>
       <c r="P49" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q49" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R49" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S49" t="s">
         <v>169</v>
       </c>
       <c r="T49" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>22</v>
       </c>
       <c r="B50" t="s">
         <v>73</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50" t="s">
         <v>74</v>
       </c>
       <c r="E50" t="s">
         <v>111</v>
       </c>
       <c r="F50" t="s">
@@ -4394,181 +4370,181 @@
       <c r="H50" t="s">
         <v>201</v>
       </c>
       <c r="I50" t="s">
         <v>215</v>
       </c>
       <c r="J50" t="s">
         <v>154</v>
       </c>
       <c r="K50" t="s">
         <v>215</v>
       </c>
       <c r="L50" t="s">
         <v>269</v>
       </c>
       <c r="M50" t="s">
         <v>286</v>
       </c>
       <c r="N50" t="s">
         <v>288</v>
       </c>
       <c r="O50" t="s">
         <v>201</v>
       </c>
       <c r="P50" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q50" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R50" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S50" t="s">
         <v>154</v>
       </c>
       <c r="T50" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>44</v>
       </c>
       <c r="B51" t="s">
         <v>62</v>
       </c>
       <c r="C51" t="s">
         <v>74</v>
       </c>
       <c r="D51" t="s">
         <v>74</v>
       </c>
       <c r="E51" t="s">
         <v>112</v>
       </c>
       <c r="F51" t="s">
         <v>150</v>
       </c>
       <c r="G51" t="s">
         <v>170</v>
       </c>
       <c r="H51" t="s">
         <v>154</v>
       </c>
       <c r="I51" t="s">
         <v>216</v>
       </c>
       <c r="J51" t="s">
         <v>154</v>
       </c>
       <c r="K51" t="s">
         <v>216</v>
       </c>
       <c r="L51" t="s">
         <v>270</v>
       </c>
       <c r="M51" t="s">
         <v>62</v>
       </c>
       <c r="N51" t="s">
-        <v>304</v>
+        <v>154</v>
       </c>
       <c r="O51" t="s">
         <v>170</v>
       </c>
       <c r="P51" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q51" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R51" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S51" t="s">
         <v>170</v>
       </c>
       <c r="T51" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>63</v>
       </c>
       <c r="C52" t="s">
         <v>74</v>
       </c>
       <c r="D52" t="s">
         <v>74</v>
       </c>
       <c r="E52" t="s">
         <v>113</v>
       </c>
       <c r="F52" t="s">
         <v>151</v>
       </c>
       <c r="G52" t="s">
         <v>171</v>
       </c>
       <c r="H52" t="s">
         <v>154</v>
       </c>
       <c r="I52" t="s">
         <v>216</v>
       </c>
       <c r="J52" t="s">
         <v>154</v>
       </c>
       <c r="K52" t="s">
         <v>216</v>
       </c>
       <c r="L52" t="s">
         <v>271</v>
       </c>
       <c r="M52" t="s">
         <v>63</v>
       </c>
       <c r="N52" t="s">
-        <v>294</v>
+        <v>154</v>
       </c>
       <c r="O52" t="s">
         <v>171</v>
       </c>
       <c r="P52" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q52" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R52" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S52" t="s">
         <v>171</v>
       </c>
       <c r="T52" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>22</v>
       </c>
       <c r="B53" t="s">
         <v>50</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53" t="s">
         <v>74</v>
       </c>
       <c r="E53" t="s">
         <v>114</v>
       </c>
       <c r="F53" t="s">
@@ -4580,57 +4556,57 @@
       <c r="H53" t="s">
         <v>154</v>
       </c>
       <c r="I53" t="s">
         <v>217</v>
       </c>
       <c r="J53" t="s">
         <v>154</v>
       </c>
       <c r="K53" t="s">
         <v>217</v>
       </c>
       <c r="L53" t="s">
         <v>272</v>
       </c>
       <c r="M53" t="s">
         <v>50</v>
       </c>
       <c r="N53" t="s">
         <v>288</v>
       </c>
       <c r="O53" t="s">
         <v>172</v>
       </c>
       <c r="P53" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="Q53" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="R53" s="1">
-        <v>46261.65208333333</v>
+        <v>46309.41875</v>
       </c>
       <c r="S53" t="s">
         <v>172</v>
       </c>
       <c r="T53" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>