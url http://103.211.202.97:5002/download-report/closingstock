--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -349,107 +349,81 @@
     <t>Primary</t>
   </si>
   <si>
     <t>B2</t>
   </si>
   <si>
     <t>B3</t>
   </si>
   <si>
     <t>Sample-2</t>
   </si>
   <si>
     <t>Main Location</t>
   </si>
   <si>
     <t>New Godown</t>
   </si>
   <si>
     <t>Newgodown 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <fonts count="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -711,66 +685,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>46</v>
       </c>
       <c r="C2" t="s">
         <v>65</v>
       </c>
       <c r="D2" t="s">
         <v>102</v>
       </c>
       <c r="E2" t="s">
         <v>107</v>
       </c>
       <c r="F2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">