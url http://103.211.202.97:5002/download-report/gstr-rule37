--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -130,107 +130,81 @@
     <t>2019-02-01</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
     <t>2019-05-02</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>Breached 180 Days</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <fonts count="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -492,3338 +466,3338 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="1" t="s">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E2">
         <v>152814</v>
       </c>
       <c r="F2">
         <v>152814</v>
       </c>
       <c r="G2">
         <v>43241</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2">
         <v>43241</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E3">
         <v>5678</v>
       </c>
       <c r="F3">
         <v>5678</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E4">
         <v>229369</v>
       </c>
       <c r="F4">
         <v>229369</v>
       </c>
       <c r="G4">
         <v>15000</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
         <v>15000</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E5">
         <v>16660</v>
       </c>
       <c r="F5">
         <v>16660</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E6">
         <v>3510</v>
       </c>
       <c r="F6">
         <v>4000</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7">
-        <v>2649</v>
+        <v>2743</v>
       </c>
       <c r="E7">
         <v>12000</v>
       </c>
       <c r="F7">
         <v>12000</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E8">
         <v>10000</v>
       </c>
       <c r="F8">
         <v>40000</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E9">
         <v>10000</v>
       </c>
       <c r="F9">
         <v>40000</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E10">
         <v>10000</v>
       </c>
       <c r="F10">
         <v>40000</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E11">
         <v>3026</v>
       </c>
       <c r="F11">
         <v>3026</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E12">
         <v>152814</v>
       </c>
       <c r="F12">
         <v>152814</v>
       </c>
       <c r="G12">
         <v>43241</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="I12">
         <v>43241</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E13">
         <v>5678</v>
       </c>
       <c r="F13">
         <v>5678</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13" t="s">
         <v>37</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E14">
         <v>229369</v>
       </c>
       <c r="F14">
         <v>229369</v>
       </c>
       <c r="G14">
         <v>15000</v>
       </c>
       <c r="H14" t="s">
         <v>37</v>
       </c>
       <c r="I14">
         <v>15000</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E15">
         <v>16660</v>
       </c>
       <c r="F15">
         <v>16660</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15" t="s">
         <v>37</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E16">
         <v>3510</v>
       </c>
       <c r="F16">
         <v>4000</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16" t="s">
         <v>37</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>3026</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17" t="s">
         <v>37</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>3026</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18" t="s">
         <v>37</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E19">
         <v>267</v>
       </c>
       <c r="F19">
         <v>3026</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19" t="s">
         <v>37</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20">
-        <v>2559</v>
+        <v>2653</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>204</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20" t="s">
         <v>37</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E21">
         <v>5445</v>
       </c>
       <c r="F21">
         <v>3026</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22">
-        <v>2649</v>
+        <v>2743</v>
       </c>
       <c r="E22">
         <v>12000</v>
       </c>
       <c r="F22">
         <v>48000</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E23">
         <v>68600</v>
       </c>
       <c r="F23">
         <v>3026</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>21</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24">
-        <v>2649</v>
+        <v>2743</v>
       </c>
       <c r="E24">
         <v>12000</v>
       </c>
       <c r="F24">
         <v>48000</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24" t="s">
         <v>37</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25" t="s">
         <v>30</v>
       </c>
       <c r="D25">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E25">
         <v>68600</v>
       </c>
       <c r="F25">
         <v>3026</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25" t="s">
         <v>37</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>21</v>
       </c>
       <c r="C26" t="s">
         <v>31</v>
       </c>
       <c r="D26">
-        <v>2649</v>
+        <v>2743</v>
       </c>
       <c r="E26">
         <v>12000</v>
       </c>
       <c r="F26">
         <v>48000</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26" t="s">
         <v>37</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27" t="s">
         <v>30</v>
       </c>
       <c r="D27">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E27">
         <v>68600</v>
       </c>
       <c r="F27">
         <v>3026</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27" t="s">
         <v>37</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>21</v>
       </c>
       <c r="C28" t="s">
         <v>31</v>
       </c>
       <c r="D28">
-        <v>2649</v>
+        <v>2743</v>
       </c>
       <c r="E28">
         <v>12000</v>
       </c>
       <c r="F28">
         <v>48000</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28" t="s">
         <v>37</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29" t="s">
         <v>30</v>
       </c>
       <c r="D29">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E29">
         <v>68600</v>
       </c>
       <c r="F29">
         <v>3026</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
         <v>37</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30" t="s">
         <v>30</v>
       </c>
       <c r="D30">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E30">
         <v>45</v>
       </c>
       <c r="F30">
         <v>3026</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="s">
         <v>37</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31" t="s">
         <v>30</v>
       </c>
       <c r="D31">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E31">
         <v>45</v>
       </c>
       <c r="F31">
         <v>3026</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31" t="s">
         <v>37</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32" t="s">
         <v>30</v>
       </c>
       <c r="D32">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E32">
         <v>45</v>
       </c>
       <c r="F32">
         <v>3026</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
         <v>37</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33" t="s">
         <v>30</v>
       </c>
       <c r="D33">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E33">
         <v>45</v>
       </c>
       <c r="F33">
         <v>3026</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
         <v>37</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34" t="s">
         <v>30</v>
       </c>
       <c r="D34">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E34">
         <v>11800</v>
       </c>
       <c r="F34">
         <v>3026</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
         <v>37</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35" t="s">
         <v>30</v>
       </c>
       <c r="D35">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E35">
         <v>16350</v>
       </c>
       <c r="F35">
         <v>3026</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
         <v>37</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36" t="s">
         <v>30</v>
       </c>
       <c r="D36">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E36">
         <v>100000</v>
       </c>
       <c r="F36">
         <v>3026</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
         <v>37</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37" t="s">
         <v>30</v>
       </c>
       <c r="D37">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>3026</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
         <v>37</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38" t="s">
         <v>30</v>
       </c>
       <c r="D38">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>3026</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
         <v>37</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39" t="s">
         <v>30</v>
       </c>
       <c r="D39">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>3026</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
         <v>37</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40" t="s">
         <v>30</v>
       </c>
       <c r="D40">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>3026</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
         <v>37</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41" t="s">
         <v>30</v>
       </c>
       <c r="D41">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>3026</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
         <v>37</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>23</v>
       </c>
       <c r="C42" t="s">
         <v>30</v>
       </c>
       <c r="D42">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>3026</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
         <v>37</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>33</v>
       </c>
       <c r="D43">
-        <v>2559</v>
+        <v>2653</v>
       </c>
       <c r="E43">
         <v>204</v>
       </c>
       <c r="F43">
         <v>204</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
         <v>37</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>25</v>
       </c>
       <c r="C44" t="s">
         <v>33</v>
       </c>
       <c r="D44">
-        <v>2559</v>
+        <v>2653</v>
       </c>
       <c r="E44">
         <v>5488</v>
       </c>
       <c r="F44">
         <v>5488</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
         <v>37</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45" t="s">
         <v>30</v>
       </c>
       <c r="D45">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E45">
         <v>90000</v>
       </c>
       <c r="F45">
         <v>3026</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46" t="s">
         <v>30</v>
       </c>
       <c r="D46">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E46">
         <v>9543</v>
       </c>
       <c r="F46">
         <v>3026</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
         <v>37</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47" t="s">
         <v>30</v>
       </c>
       <c r="D47">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E47">
         <v>204</v>
       </c>
       <c r="F47">
         <v>3026</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
         <v>37</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48" t="s">
         <v>30</v>
       </c>
       <c r="D48">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E48">
         <v>3450000</v>
       </c>
       <c r="F48">
         <v>3026</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
         <v>37</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49" t="s">
         <v>30</v>
       </c>
       <c r="D49">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>3026</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49" t="s">
         <v>37</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50" t="s">
         <v>30</v>
       </c>
       <c r="D50">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E50">
         <v>44388000</v>
       </c>
       <c r="F50">
         <v>3026</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
         <v>37</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51" t="s">
         <v>30</v>
       </c>
       <c r="D51">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
         <v>3026</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51" t="s">
         <v>37</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52" t="s">
         <v>30</v>
       </c>
       <c r="D52">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E52">
         <v>36288</v>
       </c>
       <c r="F52">
         <v>3026</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52" t="s">
         <v>37</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53" t="s">
         <v>30</v>
       </c>
       <c r="D53">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
         <v>3026</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
         <v>37</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54" t="s">
         <v>30</v>
       </c>
       <c r="D54">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E54">
         <v>2268</v>
       </c>
       <c r="F54">
         <v>3026</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
         <v>37</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55" t="s">
         <v>30</v>
       </c>
       <c r="D55">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E55">
         <v>3402</v>
       </c>
       <c r="F55">
         <v>3026</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
         <v>37</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56" t="s">
         <v>30</v>
       </c>
       <c r="D56">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E56">
         <v>1344.42</v>
       </c>
       <c r="F56">
         <v>3026</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56" t="s">
         <v>37</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57" t="s">
         <v>30</v>
       </c>
       <c r="D57">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E57">
         <v>624</v>
       </c>
       <c r="F57">
         <v>3026</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57" t="s">
         <v>37</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58" t="s">
         <v>30</v>
       </c>
       <c r="D58">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>3026</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
         <v>37</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59" t="s">
         <v>30</v>
       </c>
       <c r="D59">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E59">
         <v>1180</v>
       </c>
       <c r="F59">
         <v>3026</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="s">
         <v>37</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60" t="s">
         <v>30</v>
       </c>
       <c r="D60">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E60">
         <v>1701</v>
       </c>
       <c r="F60">
         <v>3026</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60" t="s">
         <v>37</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>26</v>
       </c>
       <c r="C61" t="s">
         <v>34</v>
       </c>
       <c r="D61">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>7317</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61" t="s">
         <v>37</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>13</v>
       </c>
       <c r="B62" t="s">
         <v>26</v>
       </c>
       <c r="C62" t="s">
         <v>34</v>
       </c>
       <c r="D62">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>40650</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62" t="s">
         <v>37</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
         <v>26</v>
       </c>
       <c r="C63" t="s">
         <v>34</v>
       </c>
       <c r="D63">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>7317</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63" t="s">
         <v>37</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>13</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64" t="s">
         <v>34</v>
       </c>
       <c r="D64">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>40650</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64" t="s">
         <v>37</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65" t="s">
         <v>34</v>
       </c>
       <c r="D65">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>7317</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65" t="s">
         <v>37</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>13</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66" t="s">
         <v>34</v>
       </c>
       <c r="D66">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>40650</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66" t="s">
         <v>37</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67" t="s">
         <v>34</v>
       </c>
       <c r="D67">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>7317</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67" t="s">
         <v>37</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>13</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68" t="s">
         <v>34</v>
       </c>
       <c r="D68">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>40650</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68" t="s">
         <v>37</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
         <v>33</v>
       </c>
       <c r="D69">
-        <v>2559</v>
+        <v>2653</v>
       </c>
       <c r="E69">
         <v>204</v>
       </c>
       <c r="F69">
         <v>204</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69" t="s">
         <v>37</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>25</v>
       </c>
       <c r="C70" t="s">
         <v>33</v>
       </c>
       <c r="D70">
-        <v>2559</v>
+        <v>2653</v>
       </c>
       <c r="E70">
         <v>5488</v>
       </c>
       <c r="F70">
         <v>5488</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70" t="s">
         <v>37</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>20</v>
       </c>
       <c r="C71" t="s">
         <v>30</v>
       </c>
       <c r="D71">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E71">
         <v>490</v>
       </c>
       <c r="F71">
         <v>4000</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71" t="s">
         <v>37</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" t="s">
         <v>22</v>
       </c>
       <c r="C72" t="s">
         <v>32</v>
       </c>
       <c r="D72">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E72">
         <v>10000</v>
       </c>
       <c r="F72">
         <v>40000</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72" t="s">
         <v>37</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>23</v>
       </c>
       <c r="C73" t="s">
         <v>30</v>
       </c>
       <c r="D73">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E73">
         <v>7884</v>
       </c>
       <c r="F73">
         <v>3026</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73" t="s">
         <v>37</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74" t="s">
         <v>30</v>
       </c>
       <c r="D74">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>3026</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74" t="s">
         <v>37</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>23</v>
       </c>
       <c r="C75" t="s">
         <v>30</v>
       </c>
       <c r="D75">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>3026</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75" t="s">
         <v>37</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>23</v>
       </c>
       <c r="C76" t="s">
         <v>30</v>
       </c>
       <c r="D76">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>3026</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76" t="s">
         <v>37</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77" t="s">
         <v>30</v>
       </c>
       <c r="D77">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>3026</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77" t="s">
         <v>37</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>23</v>
       </c>
       <c r="C78" t="s">
         <v>30</v>
       </c>
       <c r="D78">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>3026</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78" t="s">
         <v>37</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>20</v>
       </c>
       <c r="C79" t="s">
         <v>30</v>
       </c>
       <c r="D79">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E79">
         <v>490</v>
       </c>
       <c r="F79">
         <v>4000</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79" t="s">
         <v>37</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80" t="s">
         <v>30</v>
       </c>
       <c r="D80">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E80">
         <v>900</v>
       </c>
       <c r="F80">
         <v>3026</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80" t="s">
         <v>37</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81" t="s">
         <v>30</v>
       </c>
       <c r="D81">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E81">
         <v>616.4</v>
       </c>
       <c r="F81">
         <v>3026</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81" t="s">
         <v>37</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82" t="s">
         <v>30</v>
       </c>
       <c r="D82">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>3026</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82" t="s">
         <v>37</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>23</v>
       </c>
       <c r="C83" t="s">
         <v>30</v>
       </c>
       <c r="D83">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E83">
         <v>-10000</v>
       </c>
       <c r="F83">
         <v>3026</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83" t="s">
         <v>37</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" t="s">
         <v>22</v>
       </c>
       <c r="C84" t="s">
         <v>32</v>
       </c>
       <c r="D84">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E84">
         <v>10000</v>
       </c>
       <c r="F84">
         <v>70000</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84" t="s">
         <v>37</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>23</v>
       </c>
       <c r="C85" t="s">
         <v>30</v>
       </c>
       <c r="D85">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>3026</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85" t="s">
         <v>37</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>23</v>
       </c>
       <c r="C86" t="s">
         <v>30</v>
       </c>
       <c r="D86">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>3026</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86" t="s">
         <v>37</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>23</v>
       </c>
       <c r="C87" t="s">
         <v>30</v>
       </c>
       <c r="D87">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E87">
         <v>-10000</v>
       </c>
       <c r="F87">
         <v>3026</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87" t="s">
         <v>37</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>11</v>
       </c>
       <c r="B88" t="s">
         <v>22</v>
       </c>
       <c r="C88" t="s">
         <v>32</v>
       </c>
       <c r="D88">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E88">
         <v>10000</v>
       </c>
       <c r="F88">
         <v>70000</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88" t="s">
         <v>37</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89" t="s">
         <v>30</v>
       </c>
       <c r="D89">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>3026</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89" t="s">
         <v>37</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>23</v>
       </c>
       <c r="C90" t="s">
         <v>30</v>
       </c>
       <c r="D90">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>3026</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90" t="s">
         <v>37</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>23</v>
       </c>
       <c r="C91" t="s">
         <v>30</v>
       </c>
       <c r="D91">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E91">
         <v>-10000</v>
       </c>
       <c r="F91">
         <v>3026</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91" t="s">
         <v>37</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" t="s">
         <v>22</v>
       </c>
       <c r="C92" t="s">
         <v>32</v>
       </c>
       <c r="D92">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E92">
         <v>10000</v>
       </c>
       <c r="F92">
         <v>70000</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92" t="s">
         <v>37</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>23</v>
       </c>
       <c r="C93" t="s">
         <v>30</v>
       </c>
       <c r="D93">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>3026</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93" t="s">
         <v>37</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>23</v>
       </c>
       <c r="C94" t="s">
         <v>30</v>
       </c>
       <c r="D94">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
         <v>3026</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94" t="s">
         <v>37</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>23</v>
       </c>
       <c r="C95" t="s">
         <v>30</v>
       </c>
       <c r="D95">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E95">
         <v>-10000</v>
       </c>
       <c r="F95">
         <v>3026</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95" t="s">
         <v>37</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" t="s">
         <v>22</v>
       </c>
       <c r="C96" t="s">
         <v>32</v>
       </c>
       <c r="D96">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E96">
         <v>10000</v>
       </c>
       <c r="F96">
         <v>70000</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96" t="s">
         <v>37</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>28</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97">
-        <v>1129</v>
+        <v>1223</v>
       </c>
       <c r="E97">
         <v>4795.35</v>
       </c>
       <c r="F97">
         <v>4795.35</v>
       </c>
       <c r="G97">
         <v>228.35</v>
       </c>
       <c r="H97" t="s">
         <v>37</v>
       </c>
       <c r="I97">
         <v>228.35</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>23</v>
       </c>
       <c r="C98" t="s">
         <v>30</v>
       </c>
       <c r="D98">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>3026</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98" t="s">
         <v>37</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>23</v>
       </c>
       <c r="C99" t="s">
         <v>30</v>
       </c>
       <c r="D99">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>3026</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99" t="s">
         <v>37</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>23</v>
       </c>
       <c r="C100" t="s">
         <v>30</v>
       </c>
       <c r="D100">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E100">
         <v>-10000</v>
       </c>
       <c r="F100">
         <v>3026</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100" t="s">
         <v>37</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" t="s">
         <v>22</v>
       </c>
       <c r="C101" t="s">
         <v>32</v>
       </c>
       <c r="D101">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E101">
         <v>10000</v>
       </c>
       <c r="F101">
         <v>70000</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101" t="s">
         <v>37</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>23</v>
       </c>
       <c r="C102" t="s">
         <v>30</v>
       </c>
       <c r="D102">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>3026</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102" t="s">
         <v>37</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>23</v>
       </c>
       <c r="C103" t="s">
         <v>30</v>
       </c>
       <c r="D103">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>3026</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103" t="s">
         <v>37</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>23</v>
       </c>
       <c r="C104" t="s">
         <v>30</v>
       </c>
       <c r="D104">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E104">
         <v>-10000</v>
       </c>
       <c r="F104">
         <v>3026</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104" t="s">
         <v>37</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" t="s">
         <v>22</v>
       </c>
       <c r="C105" t="s">
         <v>32</v>
       </c>
       <c r="D105">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E105">
         <v>10000</v>
       </c>
       <c r="F105">
         <v>70000</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105" t="s">
         <v>37</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>23</v>
       </c>
       <c r="C106" t="s">
         <v>30</v>
       </c>
       <c r="D106">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
         <v>3026</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106" t="s">
         <v>37</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>23</v>
       </c>
       <c r="C107" t="s">
         <v>30</v>
       </c>
       <c r="D107">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
         <v>3026</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107" t="s">
         <v>37</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>23</v>
       </c>
       <c r="C108" t="s">
         <v>30</v>
       </c>
       <c r="D108">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E108">
         <v>-10000</v>
       </c>
       <c r="F108">
         <v>3026</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108" t="s">
         <v>37</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" t="s">
         <v>22</v>
       </c>
       <c r="C109" t="s">
         <v>32</v>
       </c>
       <c r="D109">
-        <v>1372</v>
+        <v>1466</v>
       </c>
       <c r="E109">
         <v>10000</v>
       </c>
       <c r="F109">
         <v>70000</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109" t="s">
         <v>37</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>23</v>
       </c>
       <c r="C110" t="s">
         <v>30</v>
       </c>
       <c r="D110">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
         <v>3026</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110" t="s">
         <v>37</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>23</v>
       </c>
       <c r="C111" t="s">
         <v>30</v>
       </c>
       <c r="D111">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
         <v>3026</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111" t="s">
         <v>37</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>23</v>
       </c>
       <c r="C112" t="s">
         <v>30</v>
       </c>
       <c r="D112">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
         <v>3026</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112" t="s">
         <v>37</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>23</v>
       </c>
       <c r="C113" t="s">
         <v>30</v>
       </c>
       <c r="D113">
-        <v>2680</v>
+        <v>2774</v>
       </c>
       <c r="E113">
         <v>890</v>
       </c>
       <c r="F113">
         <v>3026</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113" t="s">
         <v>37</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>15</v>
       </c>
       <c r="B114" t="s">
         <v>29</v>
       </c>
       <c r="C114" t="s">
         <v>36</v>
       </c>
       <c r="D114">
-        <v>642</v>
+        <v>736</v>
       </c>
       <c r="E114">
         <v>986</v>
       </c>
       <c r="F114">
         <v>986</v>
       </c>
       <c r="G114">
         <v>-1117</v>
       </c>
       <c r="H114" t="s">
         <v>37</v>
       </c>
       <c r="I114">
         <v>-1117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>