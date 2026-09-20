--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -10,164 +10,260 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="GSTR Rule37 ITC Reversal Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="70">
   <si>
     <t>Vendor_Creditor_Name</t>
   </si>
   <si>
     <t>Invoice_Bill_Number</t>
   </si>
   <si>
     <t>Invoice_Date</t>
   </si>
   <si>
     <t>Age_of_Bill_in_Days</t>
   </si>
   <si>
     <t>Total_Invoice_Value</t>
   </si>
   <si>
     <t>Pending_Payable_Amount</t>
   </si>
   <si>
     <t>Total_ITC_Availed</t>
   </si>
   <si>
     <t>Rule_37_Risk_Category</t>
   </si>
   <si>
     <t>Proportionate_ITC_Reversal_Liability</t>
   </si>
   <si>
+    <t>David Nicholas</t>
+  </si>
+  <si>
     <t>Purchase</t>
   </si>
   <si>
     <t>SUNDRY CREDITOR</t>
   </si>
   <si>
+    <t>101 Innovations</t>
+  </si>
+  <si>
+    <t>Sales</t>
+  </si>
+  <si>
+    <t>Civil-Electrical-Interior and Plumbing</t>
+  </si>
+  <si>
+    <t>SALE@ 18% -HR</t>
+  </si>
+  <si>
+    <t>Pandey Ji Building Works</t>
+  </si>
+  <si>
+    <t>KAILA DEVI GRANITES</t>
+  </si>
+  <si>
+    <t>Jagdamba Hardware</t>
+  </si>
+  <si>
+    <t>Sachin Azorte</t>
+  </si>
+  <si>
+    <t>IQUBX PVT LTD</t>
+  </si>
+  <si>
+    <t>A.A Khambati &amp; Sons</t>
+  </si>
+  <si>
+    <t>Padmawati Hardware</t>
+  </si>
+  <si>
+    <t>Aadinath Electrical</t>
+  </si>
+  <si>
+    <t>Aalam Tile</t>
+  </si>
+  <si>
+    <t>Aaditya Traders</t>
+  </si>
+  <si>
+    <t>Aarti Plumber</t>
+  </si>
+  <si>
+    <t>A2Z Advertisement</t>
+  </si>
+  <si>
     <t>Sales_ledger</t>
   </si>
   <si>
-    <t>101 Innovations</t>
-[...7 lines deleted...]
-  <si>
     <t>FIRST LEDGER NAME</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>1a/purchase</t>
   </si>
   <si>
     <t>1a supplier</t>
   </si>
   <si>
     <t>1b purchase</t>
   </si>
   <si>
     <t>01a_supplier</t>
   </si>
   <si>
     <t>01a</t>
   </si>
   <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>01A_PURCHASE</t>
   </si>
   <si>
+    <t>1a</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>klo</t>
+  </si>
+  <si>
+    <t>oil</t>
+  </si>
+  <si>
+    <t>ssaurab</t>
+  </si>
+  <si>
+    <t>amitbill</t>
+  </si>
+  <si>
+    <t>jagdamba</t>
+  </si>
+  <si>
+    <t>assoon poass</t>
+  </si>
+  <si>
+    <t>ref</t>
+  </si>
+  <si>
+    <t>02a</t>
+  </si>
+  <si>
+    <t>2ba2</t>
+  </si>
+  <si>
+    <t>qa</t>
+  </si>
+  <si>
+    <t>234as</t>
+  </si>
+  <si>
     <t>10_insert</t>
   </si>
   <si>
-    <t>0</t>
-[...13 lines deleted...]
-  <si>
     <t>eaf</t>
   </si>
   <si>
     <t>OUS</t>
   </si>
   <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2019-01-01</t>
   </si>
   <si>
+    <t>2019-05-02</t>
+  </si>
+  <si>
     <t>2019-02-01</t>
   </si>
   <si>
+    <t>2023-07-10</t>
+  </si>
+  <si>
+    <t>2023-04-10</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>2024-07-03</t>
+  </si>
+  <si>
+    <t>2024-08-25</t>
+  </si>
+  <si>
     <t>2022-08-01</t>
   </si>
   <si>
-    <t>2019-05-02</t>
-[...7 lines deleted...]
-  <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>Breached 180 Days</t>
+  </si>
+  <si>
+    <t>High Risk (151 - 180 Days)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -459,3359 +555,5186 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I114"/>
+  <dimension ref="A1:I177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="D2">
-        <v>2774</v>
+        <v>1268</v>
       </c>
       <c r="E2">
-        <v>152814</v>
+        <v>0</v>
       </c>
       <c r="F2">
-        <v>152814</v>
+        <v>5300</v>
       </c>
       <c r="G2">
-        <v>43241</v>
+        <v>-1300</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I2">
-        <v>43241</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="D3">
-        <v>2774</v>
+        <v>173</v>
       </c>
       <c r="E3">
-        <v>5678</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>5678</v>
+        <v>4</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="D4">
-        <v>2774</v>
+        <v>1268</v>
       </c>
       <c r="E4">
-        <v>229369</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>229369</v>
+        <v>5300</v>
       </c>
       <c r="G4">
-        <v>15000</v>
+        <v>-1300</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I4">
-        <v>15000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D5">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E5">
-        <v>16660</v>
+        <v>3026</v>
       </c>
       <c r="F5">
-        <v>16660</v>
+        <v>3026</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D6">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E6">
-        <v>3510</v>
+        <v>152814</v>
       </c>
       <c r="F6">
-        <v>4000</v>
+        <v>152814</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>43241</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I6">
-        <v>0</v>
+        <v>43241</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D7">
-        <v>2743</v>
+        <v>2819</v>
       </c>
       <c r="E7">
-        <v>12000</v>
+        <v>5678</v>
       </c>
       <c r="F7">
-        <v>12000</v>
+        <v>5678</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="D8">
-        <v>1466</v>
+        <v>2819</v>
       </c>
       <c r="E8">
-        <v>10000</v>
+        <v>229369</v>
       </c>
       <c r="F8">
-        <v>40000</v>
+        <v>229369</v>
       </c>
       <c r="G8">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I8">
-        <v>0</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="D9">
-        <v>1466</v>
+        <v>2819</v>
       </c>
       <c r="E9">
-        <v>10000</v>
+        <v>16660</v>
       </c>
       <c r="F9">
-        <v>40000</v>
+        <v>16660</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="D10">
-        <v>1466</v>
+        <v>2819</v>
       </c>
       <c r="E10">
-        <v>10000</v>
+        <v>3510</v>
       </c>
       <c r="F10">
-        <v>40000</v>
+        <v>4000</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D11">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E11">
-        <v>3026</v>
+        <v>0</v>
       </c>
       <c r="F11">
         <v>3026</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D12">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E12">
-        <v>152814</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>152814</v>
+        <v>3026</v>
       </c>
       <c r="G12">
-        <v>43241</v>
+        <v>0</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I12">
-        <v>43241</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D13">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E13">
-        <v>5678</v>
+        <v>267</v>
       </c>
       <c r="F13">
-        <v>5678</v>
+        <v>3026</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D14">
-        <v>2774</v>
+        <v>2698</v>
       </c>
       <c r="E14">
-        <v>229369</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>229369</v>
+        <v>204</v>
       </c>
       <c r="G14">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="H14" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I14">
-        <v>15000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D15">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E15">
-        <v>16660</v>
+        <v>5445</v>
       </c>
       <c r="F15">
-        <v>16660</v>
+        <v>3026</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D16">
-        <v>2774</v>
+        <v>2788</v>
       </c>
       <c r="E16">
-        <v>3510</v>
+        <v>12000</v>
       </c>
       <c r="F16">
-        <v>4000</v>
+        <v>48000</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D17">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>68600</v>
       </c>
       <c r="F17">
         <v>3026</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D18">
-        <v>2774</v>
+        <v>2788</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="F18">
-        <v>3026</v>
+        <v>48000</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D19">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E19">
-        <v>267</v>
+        <v>68600</v>
       </c>
       <c r="F19">
         <v>3026</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="D20">
-        <v>2653</v>
+        <v>2788</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="F20">
-        <v>204</v>
+        <v>48000</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D21">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E21">
-        <v>5445</v>
+        <v>68600</v>
       </c>
       <c r="F21">
         <v>3026</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D22">
-        <v>2743</v>
+        <v>2788</v>
       </c>
       <c r="E22">
         <v>12000</v>
       </c>
       <c r="F22">
         <v>48000</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B23" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D23">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E23">
         <v>68600</v>
       </c>
       <c r="F23">
         <v>3026</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D24">
-        <v>2743</v>
+        <v>2819</v>
       </c>
       <c r="E24">
-        <v>12000</v>
+        <v>45</v>
       </c>
       <c r="F24">
-        <v>48000</v>
+        <v>3026</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D25">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E25">
-        <v>68600</v>
+        <v>45</v>
       </c>
       <c r="F25">
         <v>3026</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D26">
-        <v>2743</v>
+        <v>2819</v>
       </c>
       <c r="E26">
-        <v>12000</v>
+        <v>45</v>
       </c>
       <c r="F26">
-        <v>48000</v>
+        <v>3026</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D27">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E27">
-        <v>68600</v>
+        <v>45</v>
       </c>
       <c r="F27">
         <v>3026</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D28">
-        <v>2743</v>
+        <v>2819</v>
       </c>
       <c r="E28">
-        <v>12000</v>
+        <v>11800</v>
       </c>
       <c r="F28">
-        <v>48000</v>
+        <v>3026</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D29">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E29">
-        <v>68600</v>
+        <v>16350</v>
       </c>
       <c r="F29">
         <v>3026</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B30" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D30">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E30">
-        <v>45</v>
+        <v>100000</v>
       </c>
       <c r="F30">
         <v>3026</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B31" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C31" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D31">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E31">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="F31">
         <v>3026</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B32" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D32">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E32">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="F32">
         <v>3026</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B33" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C33" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D33">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E33">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="F33">
         <v>3026</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B34" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C34" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D34">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E34">
-        <v>11800</v>
+        <v>0</v>
       </c>
       <c r="F34">
         <v>3026</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B35" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D35">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E35">
-        <v>16350</v>
+        <v>0</v>
       </c>
       <c r="F35">
         <v>3026</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C36" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D36">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E36">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="F36">
         <v>3026</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D37">
-        <v>2774</v>
+        <v>2698</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="F37">
-        <v>3026</v>
+        <v>204</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B38" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D38">
-        <v>2774</v>
+        <v>2698</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>5488</v>
       </c>
       <c r="F38">
-        <v>3026</v>
+        <v>5488</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D39">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="F39">
         <v>3026</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D40">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>9543</v>
       </c>
       <c r="F40">
         <v>3026</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C41" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D41">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="F41">
         <v>3026</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B42" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D42">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>3450000</v>
       </c>
       <c r="F42">
         <v>3026</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="D43">
-        <v>2653</v>
+        <v>2819</v>
       </c>
       <c r="E43">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="F43">
-        <v>204</v>
+        <v>3026</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="D44">
-        <v>2653</v>
+        <v>2819</v>
       </c>
       <c r="E44">
-        <v>5488</v>
+        <v>44388000</v>
       </c>
       <c r="F44">
-        <v>5488</v>
+        <v>3026</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C45" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D45">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E45">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="F45">
         <v>3026</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B46" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C46" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D46">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E46">
-        <v>9543</v>
+        <v>36288</v>
       </c>
       <c r="F46">
         <v>3026</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B47" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D47">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E47">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="F47">
         <v>3026</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B48" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D48">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E48">
-        <v>3450000</v>
+        <v>2268</v>
       </c>
       <c r="F48">
         <v>3026</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B49" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C49" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D49">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>3402</v>
       </c>
       <c r="F49">
         <v>3026</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B50" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C50" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D50">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E50">
-        <v>44388000</v>
+        <v>1344.42</v>
       </c>
       <c r="F50">
         <v>3026</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B51" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C51" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D51">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>624</v>
       </c>
       <c r="F51">
         <v>3026</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D52">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E52">
-        <v>36288</v>
+        <v>0</v>
       </c>
       <c r="F52">
         <v>3026</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B53" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C53" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D53">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>1180</v>
       </c>
       <c r="F53">
         <v>3026</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B54" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C54" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D54">
-        <v>2774</v>
+        <v>2819</v>
       </c>
       <c r="E54">
-        <v>2268</v>
+        <v>1701</v>
       </c>
       <c r="F54">
         <v>3026</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B55" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C55" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="D55">
-        <v>2774</v>
+        <v>1168</v>
       </c>
       <c r="E55">
-        <v>3402</v>
+        <v>0</v>
       </c>
       <c r="F55">
-        <v>3026</v>
+        <v>7317</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B56" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="D56">
-        <v>2774</v>
+        <v>1168</v>
       </c>
       <c r="E56">
-        <v>1344.42</v>
+        <v>0</v>
       </c>
       <c r="F56">
-        <v>3026</v>
+        <v>40650</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B57" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="D57">
-        <v>2774</v>
+        <v>1168</v>
       </c>
       <c r="E57">
-        <v>624</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>3026</v>
+        <v>7317</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B58" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C58" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="D58">
-        <v>2774</v>
+        <v>1168</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>3026</v>
+        <v>40650</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B59" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C59" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="D59">
-        <v>2774</v>
+        <v>1168</v>
       </c>
       <c r="E59">
-        <v>1180</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>3026</v>
+        <v>7317</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B60" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C60" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="D60">
-        <v>2774</v>
+        <v>1168</v>
       </c>
       <c r="E60">
-        <v>1701</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>3026</v>
+        <v>40650</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="D61">
-        <v>1123</v>
+        <v>1168</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>7317</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>13</v>
       </c>
       <c r="B62" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="D62">
-        <v>1123</v>
+        <v>1168</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>40650</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B63" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="D63">
-        <v>1123</v>
+        <v>1268</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="F63">
-        <v>7317</v>
+        <v>5300</v>
       </c>
       <c r="G63">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H63" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I63">
-        <v>0</v>
+        <v>-102835.82</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D64">
-        <v>1123</v>
+        <v>173</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>40650</v>
+        <v>4</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="D65">
-        <v>1123</v>
+        <v>1268</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="F65">
-        <v>7317</v>
+        <v>5300</v>
       </c>
       <c r="G65">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H65" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I65">
-        <v>0</v>
+        <v>-30622.22</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B66" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="D66">
-        <v>1123</v>
+        <v>1268</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>40650</v>
+        <v>5300</v>
       </c>
       <c r="G66">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H66" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B67" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D67">
-        <v>1123</v>
+        <v>173</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>7317</v>
+        <v>4</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="D68">
-        <v>1123</v>
+        <v>1268</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>2360</v>
       </c>
       <c r="F68">
-        <v>40650</v>
+        <v>5300</v>
       </c>
       <c r="G68">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H68" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I68">
-        <v>0</v>
+        <v>-2919.49</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="D69">
-        <v>2653</v>
+        <v>1268</v>
       </c>
       <c r="E69">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="F69">
-        <v>204</v>
+        <v>5300</v>
       </c>
       <c r="G69">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H69" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B70" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="D70">
-        <v>2653</v>
+        <v>1259</v>
       </c>
       <c r="E70">
-        <v>5488</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>5488</v>
+        <v>46720.39</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D71">
-        <v>2774</v>
+        <v>1259</v>
       </c>
       <c r="E71">
-        <v>490</v>
+        <v>0</v>
       </c>
       <c r="F71">
-        <v>4000</v>
+        <v>46720.39</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B72" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="D72">
-        <v>1466</v>
+        <v>1259</v>
       </c>
       <c r="E72">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="F72">
-        <v>40000</v>
+        <v>519115.46</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B73" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D73">
-        <v>2774</v>
+        <v>1259</v>
       </c>
       <c r="E73">
-        <v>7884</v>
+        <v>0</v>
       </c>
       <c r="F73">
-        <v>3026</v>
+        <v>46720.39</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D74">
-        <v>2774</v>
+        <v>1259</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>3026</v>
+        <v>46720.39</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B75" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C75" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D75">
-        <v>2774</v>
+        <v>1259</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>3026</v>
+        <v>519115.46</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B76" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D76">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>1071.68</v>
       </c>
       <c r="F76">
-        <v>3026</v>
+        <v>5632.61</v>
       </c>
       <c r="G76">
-        <v>0</v>
+        <v>163.48</v>
       </c>
       <c r="H76" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I76">
-        <v>0</v>
+        <v>859.23</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B77" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C77" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D77">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>1071.68</v>
       </c>
       <c r="F77">
-        <v>3026</v>
+        <v>1089.14</v>
       </c>
       <c r="G77">
-        <v>0</v>
+        <v>166.14</v>
       </c>
       <c r="H77" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I77">
-        <v>0</v>
+        <v>168.85</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B78" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C78" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D78">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>1071.68</v>
       </c>
       <c r="F78">
-        <v>3026</v>
+        <v>4484</v>
       </c>
       <c r="G78">
-        <v>0</v>
+        <v>341.82</v>
       </c>
       <c r="H78" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I78">
-        <v>0</v>
+        <v>1430.2</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B79" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C79" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D79">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E79">
-        <v>490</v>
+        <v>1162.3</v>
       </c>
       <c r="F79">
-        <v>4000</v>
+        <v>5632.61</v>
       </c>
       <c r="G79">
-        <v>0</v>
+        <v>163.48</v>
       </c>
       <c r="H79" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I79">
-        <v>0</v>
+        <v>792.24</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B80" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C80" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D80">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E80">
-        <v>900</v>
+        <v>1162.3</v>
       </c>
       <c r="F80">
-        <v>3026</v>
+        <v>1089.14</v>
       </c>
       <c r="G80">
-        <v>0</v>
+        <v>166.14</v>
       </c>
       <c r="H80" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I80">
-        <v>0</v>
+        <v>155.68</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B81" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D81">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E81">
-        <v>616.4</v>
+        <v>1162.3</v>
       </c>
       <c r="F81">
-        <v>3026</v>
+        <v>4484</v>
       </c>
       <c r="G81">
-        <v>0</v>
+        <v>341.82</v>
       </c>
       <c r="H81" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I81">
-        <v>0</v>
+        <v>1318.7</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C82" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D82">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="F82">
-        <v>3026</v>
+        <v>221.84</v>
       </c>
       <c r="G82">
-        <v>0</v>
+        <v>178.56</v>
       </c>
       <c r="H82" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I82">
-        <v>0</v>
+        <v>4795.61</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B83" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C83" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D83">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E83">
-        <v>-10000</v>
+        <v>1162.3</v>
       </c>
       <c r="F83">
-        <v>3026</v>
+        <v>5632.61</v>
       </c>
       <c r="G83">
-        <v>0</v>
+        <v>163.48</v>
       </c>
       <c r="H83" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I83">
-        <v>0</v>
+        <v>792.24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B84" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D84">
-        <v>1466</v>
+        <v>810</v>
       </c>
       <c r="E84">
-        <v>10000</v>
+        <v>1162.3</v>
       </c>
       <c r="F84">
-        <v>70000</v>
+        <v>1089.14</v>
       </c>
       <c r="G84">
-        <v>0</v>
+        <v>166.14</v>
       </c>
       <c r="H84" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I84">
-        <v>0</v>
+        <v>155.68</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B85" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D85">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>1162.3</v>
       </c>
       <c r="F85">
-        <v>3026</v>
+        <v>4484</v>
       </c>
       <c r="G85">
-        <v>0</v>
+        <v>341.82</v>
       </c>
       <c r="H85" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I85">
-        <v>0</v>
+        <v>1318.7</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B86" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="C86" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D86">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>19749.3</v>
       </c>
       <c r="F86">
-        <v>3026</v>
+        <v>135673.23</v>
       </c>
       <c r="G86">
-        <v>0</v>
+        <v>2727.6</v>
       </c>
       <c r="H86" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I86">
-        <v>0</v>
+        <v>18738</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B87" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D87">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E87">
-        <v>-10000</v>
+        <v>1162.3</v>
       </c>
       <c r="F87">
-        <v>3026</v>
+        <v>5632.61</v>
       </c>
       <c r="G87">
-        <v>0</v>
+        <v>163.48</v>
       </c>
       <c r="H87" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I87">
-        <v>0</v>
+        <v>792.24</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B88" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D88">
-        <v>1466</v>
+        <v>810</v>
       </c>
       <c r="E88">
-        <v>10000</v>
+        <v>1162.3</v>
       </c>
       <c r="F88">
-        <v>70000</v>
+        <v>1089.14</v>
       </c>
       <c r="G88">
-        <v>0</v>
+        <v>166.14</v>
       </c>
       <c r="H88" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I88">
-        <v>0</v>
+        <v>155.68</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B89" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C89" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D89">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>1162.3</v>
       </c>
       <c r="F89">
-        <v>3026</v>
+        <v>4484</v>
       </c>
       <c r="G89">
-        <v>0</v>
+        <v>341.82</v>
       </c>
       <c r="H89" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I89">
-        <v>0</v>
+        <v>1318.7</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B90" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="C90" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D90">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E90">
-        <v>0</v>
+        <v>105457.78</v>
       </c>
       <c r="F90">
-        <v>3026</v>
+        <v>135673.23</v>
       </c>
       <c r="G90">
-        <v>0</v>
+        <v>2727.6</v>
       </c>
       <c r="H90" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I90">
-        <v>0</v>
+        <v>3509.1</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B91" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C91" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D91">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E91">
-        <v>-10000</v>
+        <v>213.58</v>
       </c>
       <c r="F91">
-        <v>3026</v>
+        <v>221.84</v>
       </c>
       <c r="G91">
-        <v>0</v>
+        <v>178.56</v>
       </c>
       <c r="H91" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I91">
-        <v>0</v>
+        <v>185.47</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D92">
-        <v>1466</v>
+        <v>810</v>
       </c>
       <c r="E92">
-        <v>10000</v>
+        <v>2.36</v>
       </c>
       <c r="F92">
-        <v>70000</v>
+        <v>135673.23</v>
       </c>
       <c r="G92">
-        <v>0</v>
+        <v>2727.6</v>
       </c>
       <c r="H92" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I92">
-        <v>0</v>
+        <v>156806060.23</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B93" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C93" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D93">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>1089.14</v>
       </c>
       <c r="F93">
-        <v>3026</v>
+        <v>5632.61</v>
       </c>
       <c r="G93">
-        <v>0</v>
+        <v>163.48</v>
       </c>
       <c r="H93" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I93">
-        <v>0</v>
+        <v>845.46</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B94" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C94" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D94">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>1089.14</v>
       </c>
       <c r="F94">
-        <v>3026</v>
+        <v>1089.14</v>
       </c>
       <c r="G94">
-        <v>0</v>
+        <v>166.14</v>
       </c>
       <c r="H94" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I94">
-        <v>0</v>
+        <v>166.14</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B95" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C95" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D95">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E95">
-        <v>-10000</v>
+        <v>1089.14</v>
       </c>
       <c r="F95">
-        <v>3026</v>
+        <v>4484</v>
       </c>
       <c r="G95">
-        <v>0</v>
+        <v>341.82</v>
       </c>
       <c r="H95" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I95">
-        <v>0</v>
+        <v>1407.28</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C96" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D96">
-        <v>1466</v>
+        <v>810</v>
       </c>
       <c r="E96">
-        <v>10000</v>
+        <v>2240.82</v>
       </c>
       <c r="F96">
-        <v>70000</v>
+        <v>5632.61</v>
       </c>
       <c r="G96">
-        <v>0</v>
+        <v>163.48</v>
       </c>
       <c r="H96" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I96">
-        <v>0</v>
+        <v>410.93</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B97" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D97">
-        <v>1223</v>
+        <v>810</v>
       </c>
       <c r="E97">
-        <v>4795.35</v>
+        <v>2240.82</v>
       </c>
       <c r="F97">
-        <v>4795.35</v>
+        <v>1089.14</v>
       </c>
       <c r="G97">
-        <v>228.35</v>
+        <v>166.14</v>
       </c>
       <c r="H97" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I97">
-        <v>228.35</v>
+        <v>80.75</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B98" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C98" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D98">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>2240.82</v>
       </c>
       <c r="F98">
-        <v>3026</v>
+        <v>4484</v>
       </c>
       <c r="G98">
-        <v>0</v>
+        <v>341.82</v>
       </c>
       <c r="H98" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I98">
-        <v>0</v>
+        <v>684</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B99" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="C99" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D99">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>63314.08</v>
       </c>
       <c r="F99">
-        <v>3026</v>
+        <v>126628.16</v>
       </c>
       <c r="G99">
-        <v>0</v>
+        <v>9658.08</v>
       </c>
       <c r="H99" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I99">
-        <v>0</v>
+        <v>19316.16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B100" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C100" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D100">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E100">
-        <v>-10000</v>
+        <v>2770.64</v>
       </c>
       <c r="F100">
-        <v>3026</v>
+        <v>2770.64</v>
       </c>
       <c r="G100">
-        <v>0</v>
+        <v>422.64</v>
       </c>
       <c r="H100" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I100">
-        <v>0</v>
+        <v>422.64</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B101" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="C101" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D101">
-        <v>1466</v>
+        <v>810</v>
       </c>
       <c r="E101">
-        <v>10000</v>
+        <v>2770.64</v>
       </c>
       <c r="F101">
-        <v>70000</v>
+        <v>19710.72</v>
       </c>
       <c r="G101">
-        <v>0</v>
+        <v>3006</v>
       </c>
       <c r="H101" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I101">
-        <v>0</v>
+        <v>21385.1</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B102" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C102" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D102">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>2770.64</v>
       </c>
       <c r="F102">
-        <v>3026</v>
+        <v>12202.38</v>
       </c>
       <c r="G102">
-        <v>0</v>
+        <v>1240.92</v>
       </c>
       <c r="H102" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I102">
-        <v>0</v>
+        <v>5465.23</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B103" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C103" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D103">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>2770.64</v>
       </c>
       <c r="F103">
-        <v>3026</v>
+        <v>114306.04</v>
       </c>
       <c r="G103">
-        <v>0</v>
+        <v>17762.04</v>
       </c>
       <c r="H103" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I103">
-        <v>0</v>
+        <v>732794.03</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B104" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C104" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D104">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E104">
-        <v>-10000</v>
+        <v>2770.64</v>
       </c>
       <c r="F104">
-        <v>3026</v>
+        <v>502.68</v>
       </c>
       <c r="G104">
-        <v>0</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H104" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I104">
-        <v>0</v>
+        <v>13.91</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B105" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="C105" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D105">
-        <v>1466</v>
+        <v>810</v>
       </c>
       <c r="E105">
-        <v>10000</v>
+        <v>19706</v>
       </c>
       <c r="F105">
-        <v>70000</v>
+        <v>2770.64</v>
       </c>
       <c r="G105">
-        <v>0</v>
+        <v>422.64</v>
       </c>
       <c r="H105" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I105">
-        <v>0</v>
+        <v>59.42</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B106" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C106" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D106">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>19706</v>
       </c>
       <c r="F106">
-        <v>3026</v>
+        <v>19710.72</v>
       </c>
       <c r="G106">
-        <v>0</v>
+        <v>3006</v>
       </c>
       <c r="H106" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I106">
-        <v>0</v>
+        <v>3006.72</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B107" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C107" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D107">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>19706</v>
       </c>
       <c r="F107">
-        <v>3026</v>
+        <v>12202.38</v>
       </c>
       <c r="G107">
-        <v>0</v>
+        <v>1240.92</v>
       </c>
       <c r="H107" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I107">
-        <v>0</v>
+        <v>768.4</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B108" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C108" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D108">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E108">
-        <v>-10000</v>
+        <v>19706</v>
       </c>
       <c r="F108">
-        <v>3026</v>
+        <v>114306.04</v>
       </c>
       <c r="G108">
-        <v>0</v>
+        <v>17762.04</v>
       </c>
       <c r="H108" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I108">
-        <v>0</v>
+        <v>103029.96</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B109" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D109">
-        <v>1466</v>
+        <v>810</v>
       </c>
       <c r="E109">
-        <v>10000</v>
+        <v>19706</v>
       </c>
       <c r="F109">
-        <v>70000</v>
+        <v>502.68</v>
       </c>
       <c r="G109">
-        <v>0</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H109" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I109">
-        <v>0</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B110" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C110" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D110">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E110">
-        <v>0</v>
+        <v>8134.92</v>
       </c>
       <c r="F110">
-        <v>3026</v>
+        <v>2770.64</v>
       </c>
       <c r="G110">
-        <v>0</v>
+        <v>422.64</v>
       </c>
       <c r="H110" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I110">
-        <v>0</v>
+        <v>143.95</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B111" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C111" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D111">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>8134.92</v>
       </c>
       <c r="F111">
-        <v>3026</v>
+        <v>19710.72</v>
       </c>
       <c r="G111">
-        <v>0</v>
+        <v>3006</v>
       </c>
       <c r="H111" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I111">
-        <v>0</v>
+        <v>7283.47</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B112" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C112" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D112">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E112">
-        <v>0</v>
+        <v>8134.92</v>
       </c>
       <c r="F112">
-        <v>3026</v>
+        <v>12202.38</v>
       </c>
       <c r="G112">
-        <v>0</v>
+        <v>1240.92</v>
       </c>
       <c r="H112" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I112">
-        <v>0</v>
+        <v>1861.38</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B113" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="C113" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D113">
-        <v>2774</v>
+        <v>810</v>
       </c>
       <c r="E113">
-        <v>890</v>
+        <v>8134.92</v>
       </c>
       <c r="F113">
-        <v>3026</v>
+        <v>114306.04</v>
       </c>
       <c r="G113">
-        <v>0</v>
+        <v>17762.04</v>
       </c>
       <c r="H113" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I113">
-        <v>0</v>
+        <v>249579.4</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B114" t="s">
+        <v>46</v>
+      </c>
+      <c r="C114" t="s">
+        <v>63</v>
+      </c>
+      <c r="D114">
+        <v>810</v>
+      </c>
+      <c r="E114">
+        <v>8134.92</v>
+      </c>
+      <c r="F114">
+        <v>502.68</v>
+      </c>
+      <c r="G114">
+        <v>76.68000000000001</v>
+      </c>
+      <c r="H114" t="s">
+        <v>68</v>
+      </c>
+      <c r="I114">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" t="s">
+        <v>18</v>
+      </c>
+      <c r="B115" t="s">
+        <v>46</v>
+      </c>
+      <c r="C115" t="s">
+        <v>63</v>
+      </c>
+      <c r="D115">
+        <v>810</v>
+      </c>
+      <c r="E115">
+        <v>502.68</v>
+      </c>
+      <c r="F115">
+        <v>2770.64</v>
+      </c>
+      <c r="G115">
+        <v>422.64</v>
+      </c>
+      <c r="H115" t="s">
+        <v>68</v>
+      </c>
+      <c r="I115">
+        <v>2329.48</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" t="s">
+        <v>19</v>
+      </c>
+      <c r="B116" t="s">
+        <v>46</v>
+      </c>
+      <c r="C116" t="s">
+        <v>63</v>
+      </c>
+      <c r="D116">
+        <v>810</v>
+      </c>
+      <c r="E116">
+        <v>502.68</v>
+      </c>
+      <c r="F116">
+        <v>19710.72</v>
+      </c>
+      <c r="G116">
+        <v>3006</v>
+      </c>
+      <c r="H116" t="s">
+        <v>68</v>
+      </c>
+      <c r="I116">
+        <v>117869.07</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" t="s">
+        <v>20</v>
+      </c>
+      <c r="B117" t="s">
+        <v>46</v>
+      </c>
+      <c r="C117" t="s">
+        <v>63</v>
+      </c>
+      <c r="D117">
+        <v>810</v>
+      </c>
+      <c r="E117">
+        <v>502.68</v>
+      </c>
+      <c r="F117">
+        <v>12202.38</v>
+      </c>
+      <c r="G117">
+        <v>1240.92</v>
+      </c>
+      <c r="H117" t="s">
+        <v>68</v>
+      </c>
+      <c r="I117">
+        <v>30122.9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" t="s">
+        <v>21</v>
+      </c>
+      <c r="B118" t="s">
+        <v>46</v>
+      </c>
+      <c r="C118" t="s">
+        <v>63</v>
+      </c>
+      <c r="D118">
+        <v>810</v>
+      </c>
+      <c r="E118">
+        <v>502.68</v>
+      </c>
+      <c r="F118">
+        <v>114306.04</v>
+      </c>
+      <c r="G118">
+        <v>17762.04</v>
+      </c>
+      <c r="H118" t="s">
+        <v>68</v>
+      </c>
+      <c r="I118">
+        <v>4038968.04</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" t="s">
+        <v>22</v>
+      </c>
+      <c r="B119" t="s">
+        <v>46</v>
+      </c>
+      <c r="C119" t="s">
+        <v>63</v>
+      </c>
+      <c r="D119">
+        <v>810</v>
+      </c>
+      <c r="E119">
+        <v>502.68</v>
+      </c>
+      <c r="F119">
+        <v>502.68</v>
+      </c>
+      <c r="G119">
+        <v>76.68000000000001</v>
+      </c>
+      <c r="H119" t="s">
+        <v>68</v>
+      </c>
+      <c r="I119">
+        <v>76.68000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" t="s">
+        <v>18</v>
+      </c>
+      <c r="B120" t="s">
+        <v>46</v>
+      </c>
+      <c r="C120" t="s">
+        <v>63</v>
+      </c>
+      <c r="D120">
+        <v>810</v>
+      </c>
+      <c r="E120">
+        <v>116440.04</v>
+      </c>
+      <c r="F120">
+        <v>2770.64</v>
+      </c>
+      <c r="G120">
+        <v>422.64</v>
+      </c>
+      <c r="H120" t="s">
+        <v>68</v>
+      </c>
+      <c r="I120">
+        <v>10.06</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" t="s">
+        <v>19</v>
+      </c>
+      <c r="B121" t="s">
+        <v>46</v>
+      </c>
+      <c r="C121" t="s">
+        <v>63</v>
+      </c>
+      <c r="D121">
+        <v>810</v>
+      </c>
+      <c r="E121">
+        <v>116440.04</v>
+      </c>
+      <c r="F121">
+        <v>19710.72</v>
+      </c>
+      <c r="G121">
+        <v>3006</v>
+      </c>
+      <c r="H121" t="s">
+        <v>68</v>
+      </c>
+      <c r="I121">
+        <v>508.85</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" t="s">
+        <v>20</v>
+      </c>
+      <c r="B122" t="s">
+        <v>46</v>
+      </c>
+      <c r="C122" t="s">
+        <v>63</v>
+      </c>
+      <c r="D122">
+        <v>810</v>
+      </c>
+      <c r="E122">
+        <v>116440.04</v>
+      </c>
+      <c r="F122">
+        <v>12202.38</v>
+      </c>
+      <c r="G122">
+        <v>1240.92</v>
+      </c>
+      <c r="H122" t="s">
+        <v>68</v>
+      </c>
+      <c r="I122">
+        <v>130.04</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" t="s">
+        <v>21</v>
+      </c>
+      <c r="B123" t="s">
+        <v>46</v>
+      </c>
+      <c r="C123" t="s">
+        <v>63</v>
+      </c>
+      <c r="D123">
+        <v>810</v>
+      </c>
+      <c r="E123">
+        <v>116440.04</v>
+      </c>
+      <c r="F123">
+        <v>114306.04</v>
+      </c>
+      <c r="G123">
+        <v>17762.04</v>
+      </c>
+      <c r="H123" t="s">
+        <v>68</v>
+      </c>
+      <c r="I123">
+        <v>17436.51</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" t="s">
+        <v>22</v>
+      </c>
+      <c r="B124" t="s">
+        <v>46</v>
+      </c>
+      <c r="C124" t="s">
+        <v>63</v>
+      </c>
+      <c r="D124">
+        <v>810</v>
+      </c>
+      <c r="E124">
+        <v>116440.04</v>
+      </c>
+      <c r="F124">
+        <v>502.68</v>
+      </c>
+      <c r="G124">
+        <v>76.68000000000001</v>
+      </c>
+      <c r="H124" t="s">
+        <v>68</v>
+      </c>
+      <c r="I124">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" t="s">
+        <v>23</v>
+      </c>
+      <c r="B125" t="s">
+        <v>47</v>
+      </c>
+      <c r="C125" t="s">
+        <v>63</v>
+      </c>
+      <c r="D125">
+        <v>810</v>
+      </c>
+      <c r="E125">
+        <v>2350</v>
+      </c>
+      <c r="F125">
+        <v>2350</v>
+      </c>
+      <c r="G125">
+        <v>0</v>
+      </c>
+      <c r="H125" t="s">
+        <v>68</v>
+      </c>
+      <c r="I125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" t="s">
+        <v>18</v>
+      </c>
+      <c r="B126" t="s">
+        <v>46</v>
+      </c>
+      <c r="C126" t="s">
+        <v>63</v>
+      </c>
+      <c r="D126">
+        <v>810</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
+        <v>2770.64</v>
+      </c>
+      <c r="G126">
+        <v>422.64</v>
+      </c>
+      <c r="H126" t="s">
+        <v>68</v>
+      </c>
+      <c r="I126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" t="s">
+        <v>19</v>
+      </c>
+      <c r="B127" t="s">
+        <v>46</v>
+      </c>
+      <c r="C127" t="s">
+        <v>63</v>
+      </c>
+      <c r="D127">
+        <v>810</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>19710.72</v>
+      </c>
+      <c r="G127">
+        <v>3006</v>
+      </c>
+      <c r="H127" t="s">
+        <v>68</v>
+      </c>
+      <c r="I127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" t="s">
+        <v>20</v>
+      </c>
+      <c r="B128" t="s">
+        <v>46</v>
+      </c>
+      <c r="C128" t="s">
+        <v>63</v>
+      </c>
+      <c r="D128">
+        <v>810</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>12202.38</v>
+      </c>
+      <c r="G128">
+        <v>1240.92</v>
+      </c>
+      <c r="H128" t="s">
+        <v>68</v>
+      </c>
+      <c r="I128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" t="s">
+        <v>21</v>
+      </c>
+      <c r="B129" t="s">
+        <v>46</v>
+      </c>
+      <c r="C129" t="s">
+        <v>63</v>
+      </c>
+      <c r="D129">
+        <v>810</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>114306.04</v>
+      </c>
+      <c r="G129">
+        <v>17762.04</v>
+      </c>
+      <c r="H129" t="s">
+        <v>68</v>
+      </c>
+      <c r="I129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" t="s">
+        <v>22</v>
+      </c>
+      <c r="B130" t="s">
+        <v>46</v>
+      </c>
+      <c r="C130" t="s">
+        <v>63</v>
+      </c>
+      <c r="D130">
+        <v>810</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>502.68</v>
+      </c>
+      <c r="G130">
+        <v>76.68000000000001</v>
+      </c>
+      <c r="H130" t="s">
+        <v>68</v>
+      </c>
+      <c r="I130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" t="s">
+        <v>24</v>
+      </c>
+      <c r="B131" t="s">
+        <v>48</v>
+      </c>
+      <c r="C131" t="s">
+        <v>63</v>
+      </c>
+      <c r="D131">
+        <v>810</v>
+      </c>
+      <c r="E131">
+        <v>17274.15</v>
+      </c>
+      <c r="F131">
+        <v>23032.2</v>
+      </c>
+      <c r="G131">
+        <v>2253.15</v>
+      </c>
+      <c r="H131" t="s">
+        <v>68</v>
+      </c>
+      <c r="I131">
+        <v>3004.2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" t="s">
+        <v>25</v>
+      </c>
+      <c r="B132" t="s">
+        <v>49</v>
+      </c>
+      <c r="C132" t="s">
+        <v>63</v>
+      </c>
+      <c r="D132">
+        <v>810</v>
+      </c>
+      <c r="E132">
+        <v>896.7</v>
+      </c>
+      <c r="F132">
+        <v>1345.05</v>
+      </c>
+      <c r="G132">
+        <v>42.7</v>
+      </c>
+      <c r="H132" t="s">
+        <v>68</v>
+      </c>
+      <c r="I132">
+        <v>64.05</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" t="s">
+        <v>25</v>
+      </c>
+      <c r="B133" t="s">
+        <v>50</v>
+      </c>
+      <c r="C133" t="s">
+        <v>63</v>
+      </c>
+      <c r="D133">
+        <v>810</v>
+      </c>
+      <c r="E133">
+        <v>1006</v>
+      </c>
+      <c r="F133">
+        <v>1008</v>
+      </c>
+      <c r="G133">
+        <v>0</v>
+      </c>
+      <c r="H133" t="s">
+        <v>68</v>
+      </c>
+      <c r="I133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" t="s">
+        <v>26</v>
+      </c>
+      <c r="B134" t="s">
+        <v>51</v>
+      </c>
+      <c r="C134" t="s">
+        <v>64</v>
+      </c>
+      <c r="D134">
+        <v>809</v>
+      </c>
+      <c r="E134">
+        <v>4708</v>
+      </c>
+      <c r="F134">
+        <v>4708</v>
+      </c>
+      <c r="G134">
+        <v>0</v>
+      </c>
+      <c r="H134" t="s">
+        <v>68</v>
+      </c>
+      <c r="I134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" t="s">
+        <v>27</v>
+      </c>
+      <c r="B135" t="s">
+        <v>52</v>
+      </c>
+      <c r="C135" t="s">
+        <v>65</v>
+      </c>
+      <c r="D135">
+        <v>756</v>
+      </c>
+      <c r="E135">
+        <v>30537</v>
+      </c>
+      <c r="F135">
+        <v>127550</v>
+      </c>
+      <c r="G135">
+        <v>0</v>
+      </c>
+      <c r="H135" t="s">
+        <v>68</v>
+      </c>
+      <c r="I135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" t="s">
+        <v>10</v>
+      </c>
+      <c r="B136" t="s">
+        <v>32</v>
+      </c>
+      <c r="C136" t="s">
+        <v>58</v>
+      </c>
+      <c r="D136">
+        <v>2819</v>
+      </c>
+      <c r="E136">
+        <v>7884</v>
+      </c>
+      <c r="F136">
+        <v>3026</v>
+      </c>
+      <c r="G136">
+        <v>0</v>
+      </c>
+      <c r="H136" t="s">
+        <v>68</v>
+      </c>
+      <c r="I136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B137" t="s">
+        <v>32</v>
+      </c>
+      <c r="C137" t="s">
+        <v>58</v>
+      </c>
+      <c r="D137">
+        <v>2819</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>3026</v>
+      </c>
+      <c r="G137">
+        <v>0</v>
+      </c>
+      <c r="H137" t="s">
+        <v>68</v>
+      </c>
+      <c r="I137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" t="s">
+        <v>10</v>
+      </c>
+      <c r="B138" t="s">
+        <v>32</v>
+      </c>
+      <c r="C138" t="s">
+        <v>58</v>
+      </c>
+      <c r="D138">
+        <v>2819</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>3026</v>
+      </c>
+      <c r="G138">
+        <v>0</v>
+      </c>
+      <c r="H138" t="s">
+        <v>68</v>
+      </c>
+      <c r="I138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" t="s">
+        <v>10</v>
+      </c>
+      <c r="B139" t="s">
+        <v>32</v>
+      </c>
+      <c r="C139" t="s">
+        <v>58</v>
+      </c>
+      <c r="D139">
+        <v>2819</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>3026</v>
+      </c>
+      <c r="G139">
+        <v>0</v>
+      </c>
+      <c r="H139" t="s">
+        <v>68</v>
+      </c>
+      <c r="I139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" t="s">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>32</v>
+      </c>
+      <c r="C140" t="s">
+        <v>58</v>
+      </c>
+      <c r="D140">
+        <v>2819</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>3026</v>
+      </c>
+      <c r="G140">
+        <v>0</v>
+      </c>
+      <c r="H140" t="s">
+        <v>68</v>
+      </c>
+      <c r="I140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" t="s">
+        <v>10</v>
+      </c>
+      <c r="B141" t="s">
+        <v>32</v>
+      </c>
+      <c r="C141" t="s">
+        <v>58</v>
+      </c>
+      <c r="D141">
+        <v>2819</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>3026</v>
+      </c>
+      <c r="G141">
+        <v>0</v>
+      </c>
+      <c r="H141" t="s">
+        <v>68</v>
+      </c>
+      <c r="I141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" t="s">
+        <v>37</v>
+      </c>
+      <c r="C142" t="s">
+        <v>58</v>
+      </c>
+      <c r="D142">
+        <v>2819</v>
+      </c>
+      <c r="E142">
+        <v>490</v>
+      </c>
+      <c r="F142">
+        <v>4000</v>
+      </c>
+      <c r="G142">
+        <v>0</v>
+      </c>
+      <c r="H142" t="s">
+        <v>68</v>
+      </c>
+      <c r="I142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>32</v>
+      </c>
+      <c r="C143" t="s">
+        <v>58</v>
+      </c>
+      <c r="D143">
+        <v>2819</v>
+      </c>
+      <c r="E143">
+        <v>900</v>
+      </c>
+      <c r="F143">
+        <v>3026</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143" t="s">
+        <v>68</v>
+      </c>
+      <c r="I143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" t="s">
+        <v>10</v>
+      </c>
+      <c r="B144" t="s">
+        <v>32</v>
+      </c>
+      <c r="C144" t="s">
+        <v>58</v>
+      </c>
+      <c r="D144">
+        <v>2819</v>
+      </c>
+      <c r="E144">
+        <v>616.4</v>
+      </c>
+      <c r="F144">
+        <v>3026</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144" t="s">
+        <v>68</v>
+      </c>
+      <c r="I144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" t="s">
+        <v>10</v>
+      </c>
+      <c r="B145" t="s">
+        <v>32</v>
+      </c>
+      <c r="C145" t="s">
+        <v>58</v>
+      </c>
+      <c r="D145">
+        <v>2819</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>3026</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145" t="s">
+        <v>68</v>
+      </c>
+      <c r="I145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" t="s">
+        <v>10</v>
+      </c>
+      <c r="B146" t="s">
+        <v>32</v>
+      </c>
+      <c r="C146" t="s">
+        <v>58</v>
+      </c>
+      <c r="D146">
+        <v>2819</v>
+      </c>
+      <c r="E146">
+        <v>-10000</v>
+      </c>
+      <c r="F146">
+        <v>3026</v>
+      </c>
+      <c r="G146">
+        <v>0</v>
+      </c>
+      <c r="H146" t="s">
+        <v>68</v>
+      </c>
+      <c r="I146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" t="s">
+        <v>28</v>
+      </c>
+      <c r="B147" t="s">
+        <v>53</v>
+      </c>
+      <c r="C147" t="s">
+        <v>66</v>
+      </c>
+      <c r="D147">
+        <v>1511</v>
+      </c>
+      <c r="E147">
+        <v>10000</v>
+      </c>
+      <c r="F147">
+        <v>70000</v>
+      </c>
+      <c r="G147">
+        <v>0</v>
+      </c>
+      <c r="H147" t="s">
+        <v>68</v>
+      </c>
+      <c r="I147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" t="s">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>32</v>
+      </c>
+      <c r="C148" t="s">
+        <v>58</v>
+      </c>
+      <c r="D148">
+        <v>2819</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>3026</v>
+      </c>
+      <c r="G148">
+        <v>0</v>
+      </c>
+      <c r="H148" t="s">
+        <v>68</v>
+      </c>
+      <c r="I148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" t="s">
+        <v>10</v>
+      </c>
+      <c r="B149" t="s">
+        <v>32</v>
+      </c>
+      <c r="C149" t="s">
+        <v>58</v>
+      </c>
+      <c r="D149">
+        <v>2819</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>3026</v>
+      </c>
+      <c r="G149">
+        <v>0</v>
+      </c>
+      <c r="H149" t="s">
+        <v>68</v>
+      </c>
+      <c r="I149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" t="s">
+        <v>10</v>
+      </c>
+      <c r="B150" t="s">
+        <v>32</v>
+      </c>
+      <c r="C150" t="s">
+        <v>58</v>
+      </c>
+      <c r="D150">
+        <v>2819</v>
+      </c>
+      <c r="E150">
+        <v>-10000</v>
+      </c>
+      <c r="F150">
+        <v>3026</v>
+      </c>
+      <c r="G150">
+        <v>0</v>
+      </c>
+      <c r="H150" t="s">
+        <v>68</v>
+      </c>
+      <c r="I150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" t="s">
+        <v>28</v>
+      </c>
+      <c r="B151" t="s">
+        <v>53</v>
+      </c>
+      <c r="C151" t="s">
+        <v>66</v>
+      </c>
+      <c r="D151">
+        <v>1511</v>
+      </c>
+      <c r="E151">
+        <v>10000</v>
+      </c>
+      <c r="F151">
+        <v>70000</v>
+      </c>
+      <c r="G151">
+        <v>0</v>
+      </c>
+      <c r="H151" t="s">
+        <v>68</v>
+      </c>
+      <c r="I151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" t="s">
+        <v>10</v>
+      </c>
+      <c r="B152" t="s">
+        <v>32</v>
+      </c>
+      <c r="C152" t="s">
+        <v>58</v>
+      </c>
+      <c r="D152">
+        <v>2819</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152">
+        <v>3026</v>
+      </c>
+      <c r="G152">
+        <v>0</v>
+      </c>
+      <c r="H152" t="s">
+        <v>68</v>
+      </c>
+      <c r="I152">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" t="s">
+        <v>10</v>
+      </c>
+      <c r="B153" t="s">
+        <v>32</v>
+      </c>
+      <c r="C153" t="s">
+        <v>58</v>
+      </c>
+      <c r="D153">
+        <v>2819</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>3026</v>
+      </c>
+      <c r="G153">
+        <v>0</v>
+      </c>
+      <c r="H153" t="s">
+        <v>68</v>
+      </c>
+      <c r="I153">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>32</v>
+      </c>
+      <c r="C154" t="s">
+        <v>58</v>
+      </c>
+      <c r="D154">
+        <v>2819</v>
+      </c>
+      <c r="E154">
+        <v>-10000</v>
+      </c>
+      <c r="F154">
+        <v>3026</v>
+      </c>
+      <c r="G154">
+        <v>0</v>
+      </c>
+      <c r="H154" t="s">
+        <v>68</v>
+      </c>
+      <c r="I154">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" t="s">
+        <v>28</v>
+      </c>
+      <c r="B155" t="s">
+        <v>53</v>
+      </c>
+      <c r="C155" t="s">
+        <v>66</v>
+      </c>
+      <c r="D155">
+        <v>1511</v>
+      </c>
+      <c r="E155">
+        <v>10000</v>
+      </c>
+      <c r="F155">
+        <v>70000</v>
+      </c>
+      <c r="G155">
+        <v>0</v>
+      </c>
+      <c r="H155" t="s">
+        <v>68</v>
+      </c>
+      <c r="I155">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" t="s">
+        <v>10</v>
+      </c>
+      <c r="B156" t="s">
+        <v>32</v>
+      </c>
+      <c r="C156" t="s">
+        <v>58</v>
+      </c>
+      <c r="D156">
+        <v>2819</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>3026</v>
+      </c>
+      <c r="G156">
+        <v>0</v>
+      </c>
+      <c r="H156" t="s">
+        <v>68</v>
+      </c>
+      <c r="I156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" t="s">
+        <v>10</v>
+      </c>
+      <c r="B157" t="s">
+        <v>32</v>
+      </c>
+      <c r="C157" t="s">
+        <v>58</v>
+      </c>
+      <c r="D157">
+        <v>2819</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>3026</v>
+      </c>
+      <c r="G157">
+        <v>0</v>
+      </c>
+      <c r="H157" t="s">
+        <v>68</v>
+      </c>
+      <c r="I157">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" t="s">
+        <v>10</v>
+      </c>
+      <c r="B158" t="s">
+        <v>32</v>
+      </c>
+      <c r="C158" t="s">
+        <v>58</v>
+      </c>
+      <c r="D158">
+        <v>2819</v>
+      </c>
+      <c r="E158">
+        <v>-10000</v>
+      </c>
+      <c r="F158">
+        <v>3026</v>
+      </c>
+      <c r="G158">
+        <v>0</v>
+      </c>
+      <c r="H158" t="s">
+        <v>68</v>
+      </c>
+      <c r="I158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" t="s">
+        <v>28</v>
+      </c>
+      <c r="B159" t="s">
+        <v>53</v>
+      </c>
+      <c r="C159" t="s">
+        <v>66</v>
+      </c>
+      <c r="D159">
+        <v>1511</v>
+      </c>
+      <c r="E159">
+        <v>10000</v>
+      </c>
+      <c r="F159">
+        <v>70000</v>
+      </c>
+      <c r="G159">
+        <v>0</v>
+      </c>
+      <c r="H159" t="s">
+        <v>68</v>
+      </c>
+      <c r="I159">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" t="s">
+        <v>23</v>
+      </c>
+      <c r="B160" t="s">
+        <v>54</v>
+      </c>
+      <c r="C160" t="s">
+        <v>56</v>
+      </c>
+      <c r="D160">
+        <v>1268</v>
+      </c>
+      <c r="E160">
+        <v>4795.35</v>
+      </c>
+      <c r="F160">
+        <v>4795.35</v>
+      </c>
+      <c r="G160">
+        <v>228.35</v>
+      </c>
+      <c r="H160" t="s">
+        <v>68</v>
+      </c>
+      <c r="I160">
+        <v>228.35</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" t="s">
+        <v>10</v>
+      </c>
+      <c r="B161" t="s">
+        <v>32</v>
+      </c>
+      <c r="C161" t="s">
+        <v>58</v>
+      </c>
+      <c r="D161">
+        <v>2819</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>3026</v>
+      </c>
+      <c r="G161">
+        <v>0</v>
+      </c>
+      <c r="H161" t="s">
+        <v>68</v>
+      </c>
+      <c r="I161">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" t="s">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>32</v>
+      </c>
+      <c r="C162" t="s">
+        <v>58</v>
+      </c>
+      <c r="D162">
+        <v>2819</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>3026</v>
+      </c>
+      <c r="G162">
+        <v>0</v>
+      </c>
+      <c r="H162" t="s">
+        <v>68</v>
+      </c>
+      <c r="I162">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" t="s">
+        <v>10</v>
+      </c>
+      <c r="B163" t="s">
+        <v>32</v>
+      </c>
+      <c r="C163" t="s">
+        <v>58</v>
+      </c>
+      <c r="D163">
+        <v>2819</v>
+      </c>
+      <c r="E163">
+        <v>-10000</v>
+      </c>
+      <c r="F163">
+        <v>3026</v>
+      </c>
+      <c r="G163">
+        <v>0</v>
+      </c>
+      <c r="H163" t="s">
+        <v>68</v>
+      </c>
+      <c r="I163">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" t="s">
+        <v>28</v>
+      </c>
+      <c r="B164" t="s">
+        <v>53</v>
+      </c>
+      <c r="C164" t="s">
+        <v>66</v>
+      </c>
+      <c r="D164">
+        <v>1511</v>
+      </c>
+      <c r="E164">
+        <v>10000</v>
+      </c>
+      <c r="F164">
+        <v>70000</v>
+      </c>
+      <c r="G164">
+        <v>0</v>
+      </c>
+      <c r="H164" t="s">
+        <v>68</v>
+      </c>
+      <c r="I164">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" t="s">
+        <v>32</v>
+      </c>
+      <c r="C165" t="s">
+        <v>58</v>
+      </c>
+      <c r="D165">
+        <v>2819</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>3026</v>
+      </c>
+      <c r="G165">
+        <v>0</v>
+      </c>
+      <c r="H165" t="s">
+        <v>68</v>
+      </c>
+      <c r="I165">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166" t="s">
+        <v>32</v>
+      </c>
+      <c r="C166" t="s">
+        <v>58</v>
+      </c>
+      <c r="D166">
+        <v>2819</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>3026</v>
+      </c>
+      <c r="G166">
+        <v>0</v>
+      </c>
+      <c r="H166" t="s">
+        <v>68</v>
+      </c>
+      <c r="I166">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" t="s">
+        <v>10</v>
+      </c>
+      <c r="B167" t="s">
+        <v>32</v>
+      </c>
+      <c r="C167" t="s">
+        <v>58</v>
+      </c>
+      <c r="D167">
+        <v>2819</v>
+      </c>
+      <c r="E167">
+        <v>-10000</v>
+      </c>
+      <c r="F167">
+        <v>3026</v>
+      </c>
+      <c r="G167">
+        <v>0</v>
+      </c>
+      <c r="H167" t="s">
+        <v>68</v>
+      </c>
+      <c r="I167">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" t="s">
+        <v>28</v>
+      </c>
+      <c r="B168" t="s">
+        <v>53</v>
+      </c>
+      <c r="C168" t="s">
+        <v>66</v>
+      </c>
+      <c r="D168">
+        <v>1511</v>
+      </c>
+      <c r="E168">
+        <v>10000</v>
+      </c>
+      <c r="F168">
+        <v>70000</v>
+      </c>
+      <c r="G168">
+        <v>0</v>
+      </c>
+      <c r="H168" t="s">
+        <v>68</v>
+      </c>
+      <c r="I168">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" t="s">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>32</v>
+      </c>
+      <c r="C169" t="s">
+        <v>58</v>
+      </c>
+      <c r="D169">
+        <v>2819</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169">
+        <v>3026</v>
+      </c>
+      <c r="G169">
+        <v>0</v>
+      </c>
+      <c r="H169" t="s">
+        <v>68</v>
+      </c>
+      <c r="I169">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" t="s">
+        <v>10</v>
+      </c>
+      <c r="B170" t="s">
+        <v>32</v>
+      </c>
+      <c r="C170" t="s">
+        <v>58</v>
+      </c>
+      <c r="D170">
+        <v>2819</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>3026</v>
+      </c>
+      <c r="G170">
+        <v>0</v>
+      </c>
+      <c r="H170" t="s">
+        <v>68</v>
+      </c>
+      <c r="I170">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" t="s">
+        <v>10</v>
+      </c>
+      <c r="B171" t="s">
+        <v>32</v>
+      </c>
+      <c r="C171" t="s">
+        <v>58</v>
+      </c>
+      <c r="D171">
+        <v>2819</v>
+      </c>
+      <c r="E171">
+        <v>-10000</v>
+      </c>
+      <c r="F171">
+        <v>3026</v>
+      </c>
+      <c r="G171">
+        <v>0</v>
+      </c>
+      <c r="H171" t="s">
+        <v>68</v>
+      </c>
+      <c r="I171">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" t="s">
+        <v>28</v>
+      </c>
+      <c r="B172" t="s">
+        <v>53</v>
+      </c>
+      <c r="C172" t="s">
+        <v>66</v>
+      </c>
+      <c r="D172">
+        <v>1511</v>
+      </c>
+      <c r="E172">
+        <v>10000</v>
+      </c>
+      <c r="F172">
+        <v>70000</v>
+      </c>
+      <c r="G172">
+        <v>0</v>
+      </c>
+      <c r="H172" t="s">
+        <v>68</v>
+      </c>
+      <c r="I172">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" t="s">
+        <v>10</v>
+      </c>
+      <c r="B173" t="s">
+        <v>32</v>
+      </c>
+      <c r="C173" t="s">
+        <v>58</v>
+      </c>
+      <c r="D173">
+        <v>2819</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173">
+        <v>3026</v>
+      </c>
+      <c r="G173">
+        <v>0</v>
+      </c>
+      <c r="H173" t="s">
+        <v>68</v>
+      </c>
+      <c r="I173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" t="s">
+        <v>10</v>
+      </c>
+      <c r="B174" t="s">
+        <v>32</v>
+      </c>
+      <c r="C174" t="s">
+        <v>58</v>
+      </c>
+      <c r="D174">
+        <v>2819</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174">
+        <v>3026</v>
+      </c>
+      <c r="G174">
+        <v>0</v>
+      </c>
+      <c r="H174" t="s">
+        <v>68</v>
+      </c>
+      <c r="I174">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" t="s">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>32</v>
+      </c>
+      <c r="C175" t="s">
+        <v>58</v>
+      </c>
+      <c r="D175">
+        <v>2819</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+      <c r="F175">
+        <v>3026</v>
+      </c>
+      <c r="G175">
+        <v>0</v>
+      </c>
+      <c r="H175" t="s">
+        <v>68</v>
+      </c>
+      <c r="I175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" t="s">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>32</v>
+      </c>
+      <c r="C176" t="s">
+        <v>58</v>
+      </c>
+      <c r="D176">
+        <v>2819</v>
+      </c>
+      <c r="E176">
+        <v>890</v>
+      </c>
+      <c r="F176">
+        <v>3026</v>
+      </c>
+      <c r="G176">
+        <v>0</v>
+      </c>
+      <c r="H176" t="s">
+        <v>68</v>
+      </c>
+      <c r="I176">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" t="s">
         <v>29</v>
       </c>
-      <c r="C114" t="s">
-[...5 lines deleted...]
-      <c r="E114">
+      <c r="B177" t="s">
+        <v>55</v>
+      </c>
+      <c r="C177" t="s">
+        <v>67</v>
+      </c>
+      <c r="D177">
+        <v>781</v>
+      </c>
+      <c r="E177">
         <v>986</v>
       </c>
-      <c r="F114">
+      <c r="F177">
         <v>986</v>
       </c>
-      <c r="G114">
+      <c r="G177">
         <v>-1117</v>
       </c>
-      <c r="H114" t="s">
-[...2 lines deleted...]
-      <c r="I114">
+      <c r="H177" t="s">
+        <v>68</v>
+      </c>
+      <c r="I177">
         <v>-1117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">