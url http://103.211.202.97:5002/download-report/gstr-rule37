--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -10,260 +10,272 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="GSTR Rule37 ITC Reversal Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="74">
   <si>
     <t>Vendor_Creditor_Name</t>
   </si>
   <si>
     <t>Invoice_Bill_Number</t>
   </si>
   <si>
     <t>Invoice_Date</t>
   </si>
   <si>
     <t>Age_of_Bill_in_Days</t>
   </si>
   <si>
     <t>Total_Invoice_Value</t>
   </si>
   <si>
     <t>Pending_Payable_Amount</t>
   </si>
   <si>
     <t>Total_ITC_Availed</t>
   </si>
   <si>
     <t>Rule_37_Risk_Category</t>
   </si>
   <si>
     <t>Proportionate_ITC_Reversal_Liability</t>
   </si>
   <si>
     <t>David Nicholas</t>
   </si>
   <si>
+    <t>101 Innovations</t>
+  </si>
+  <si>
+    <t>Civil-Electrical-Interior and Plumbing</t>
+  </si>
+  <si>
+    <t>SALE@ 18% -HR</t>
+  </si>
+  <si>
     <t>Purchase</t>
   </si>
   <si>
     <t>SUNDRY CREDITOR</t>
   </si>
   <si>
-    <t>101 Innovations</t>
-[...1 lines deleted...]
-  <si>
     <t>Sales</t>
   </si>
   <si>
-    <t>Civil-Electrical-Interior and Plumbing</t>
-[...2 lines deleted...]
-    <t>SALE@ 18% -HR</t>
+    <t>Plumbing Work</t>
   </si>
   <si>
     <t>Pandey Ji Building Works</t>
   </si>
   <si>
     <t>KAILA DEVI GRANITES</t>
   </si>
   <si>
     <t>Jagdamba Hardware</t>
   </si>
   <si>
     <t>Sachin Azorte</t>
   </si>
   <si>
     <t>IQUBX PVT LTD</t>
   </si>
   <si>
     <t>A.A Khambati &amp; Sons</t>
   </si>
   <si>
     <t>Padmawati Hardware</t>
   </si>
   <si>
     <t>Aadinath Electrical</t>
   </si>
   <si>
     <t>Aalam Tile</t>
   </si>
   <si>
     <t>Aaditya Traders</t>
   </si>
   <si>
+    <t>Sales_ledger</t>
+  </si>
+  <si>
+    <t>FIRST LEDGER NAME</t>
+  </si>
+  <si>
     <t>Aarti Plumber</t>
   </si>
   <si>
     <t>A2Z Advertisement</t>
   </si>
   <si>
-    <t>Sales_ledger</t>
-[...4 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1a/purchase</t>
   </si>
   <si>
     <t>1a supplier</t>
   </si>
   <si>
     <t>1b purchase</t>
   </si>
   <si>
     <t>01a_supplier</t>
   </si>
   <si>
     <t>01a</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>01A_PURCHASE</t>
   </si>
   <si>
     <t>1a</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>3</t>
+  </si>
+  <si>
     <t>klo</t>
   </si>
   <si>
     <t>oil</t>
   </si>
   <si>
     <t>ssaurab</t>
   </si>
   <si>
     <t>amitbill</t>
   </si>
   <si>
     <t>jagdamba</t>
   </si>
   <si>
     <t>assoon poass</t>
   </si>
   <si>
     <t>ref</t>
   </si>
   <si>
     <t>02a</t>
   </si>
   <si>
     <t>2ba2</t>
   </si>
   <si>
+    <t>10_insert</t>
+  </si>
+  <si>
+    <t>OUS</t>
+  </si>
+  <si>
     <t>qa</t>
   </si>
   <si>
+    <t>9087</t>
+  </si>
+  <si>
     <t>234as</t>
   </si>
   <si>
-    <t>10_insert</t>
-[...5 lines deleted...]
-    <t>OUS</t>
+    <t>1234567</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
+    <t>2023-04-10</t>
+  </si>
+  <si>
     <t>2019-01-01</t>
   </si>
   <si>
     <t>2019-05-02</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
-    <t>2023-04-10</t>
+    <t>2024-07-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
     <t>2024-07-03</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
-    <t>2022-08-01</t>
-[...2 lines deleted...]
-    <t>2024-07-31</t>
+    <t>2024-08-30</t>
   </si>
   <si>
     <t>Breached 180 Days</t>
-  </si>
-[...1 lines deleted...]
-    <t>High Risk (151 - 180 Days)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -555,5187 +567,5274 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I177"/>
+  <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D2">
-        <v>1268</v>
+        <v>1316</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>5300</v>
       </c>
       <c r="G2">
         <v>-1300</v>
       </c>
       <c r="H2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D3">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>4</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D4">
-        <v>1268</v>
+        <v>1316</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>5300</v>
       </c>
       <c r="G4">
         <v>-1300</v>
       </c>
       <c r="H4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D5">
-        <v>2819</v>
+        <v>1307</v>
       </c>
       <c r="E5">
-        <v>3026</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>3026</v>
+        <v>46720.39</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D6">
-        <v>2819</v>
+        <v>1307</v>
       </c>
       <c r="E6">
-        <v>152814</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>152814</v>
+        <v>46720.39</v>
       </c>
       <c r="G6">
-        <v>43241</v>
+        <v>0</v>
       </c>
       <c r="H6" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I6">
-        <v>43241</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D7">
-        <v>2819</v>
+        <v>1307</v>
       </c>
       <c r="E7">
-        <v>5678</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>5678</v>
+        <v>519115.46</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D8">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E8">
-        <v>229369</v>
+        <v>3026</v>
       </c>
       <c r="F8">
-        <v>229369</v>
+        <v>3026</v>
       </c>
       <c r="G8">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="H8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I8">
-        <v>15000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D9">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E9">
-        <v>16660</v>
+        <v>152814</v>
       </c>
       <c r="F9">
-        <v>16660</v>
+        <v>152814</v>
       </c>
       <c r="G9">
-        <v>0</v>
+        <v>43241</v>
       </c>
       <c r="H9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I9">
-        <v>0</v>
+        <v>43241</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D10">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E10">
-        <v>3510</v>
+        <v>5678</v>
       </c>
       <c r="F10">
-        <v>4000</v>
+        <v>5678</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D11">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>229369</v>
       </c>
       <c r="F11">
-        <v>3026</v>
+        <v>229369</v>
       </c>
       <c r="G11">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="H11" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I11">
-        <v>0</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D12">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>16660</v>
       </c>
       <c r="F12">
-        <v>3026</v>
+        <v>16660</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D13">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E13">
-        <v>267</v>
+        <v>3510</v>
       </c>
       <c r="F13">
-        <v>3026</v>
+        <v>4000</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D14">
-        <v>2698</v>
+        <v>2867</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>204</v>
+        <v>3026</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D15">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E15">
-        <v>5445</v>
+        <v>0</v>
       </c>
       <c r="F15">
         <v>3026</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D16">
-        <v>2788</v>
+        <v>2867</v>
       </c>
       <c r="E16">
-        <v>12000</v>
+        <v>267</v>
       </c>
       <c r="F16">
-        <v>48000</v>
+        <v>3026</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D17">
-        <v>2819</v>
+        <v>2746</v>
       </c>
       <c r="E17">
-        <v>68600</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>3026</v>
+        <v>204</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D18">
-        <v>2788</v>
+        <v>2867</v>
       </c>
       <c r="E18">
-        <v>12000</v>
+        <v>5445</v>
       </c>
       <c r="F18">
-        <v>48000</v>
+        <v>3026</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D19">
-        <v>2819</v>
+        <v>2836</v>
       </c>
       <c r="E19">
-        <v>68600</v>
+        <v>12000</v>
       </c>
       <c r="F19">
-        <v>3026</v>
+        <v>48000</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B20" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D20">
-        <v>2788</v>
+        <v>2867</v>
       </c>
       <c r="E20">
-        <v>12000</v>
+        <v>68600</v>
       </c>
       <c r="F20">
-        <v>48000</v>
+        <v>3026</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D21">
-        <v>2819</v>
+        <v>2836</v>
       </c>
       <c r="E21">
-        <v>68600</v>
+        <v>12000</v>
       </c>
       <c r="F21">
-        <v>3026</v>
+        <v>48000</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B22" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22">
-        <v>2788</v>
+        <v>2867</v>
       </c>
       <c r="E22">
-        <v>12000</v>
+        <v>68600</v>
       </c>
       <c r="F22">
-        <v>48000</v>
+        <v>3026</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D23">
-        <v>2819</v>
+        <v>2836</v>
       </c>
       <c r="E23">
-        <v>68600</v>
+        <v>12000</v>
       </c>
       <c r="F23">
-        <v>3026</v>
+        <v>48000</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D24">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E24">
-        <v>45</v>
+        <v>68600</v>
       </c>
       <c r="F24">
         <v>3026</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D25">
-        <v>2819</v>
+        <v>2836</v>
       </c>
       <c r="E25">
-        <v>45</v>
+        <v>12000</v>
       </c>
       <c r="F25">
-        <v>3026</v>
+        <v>48000</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D26">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E26">
-        <v>45</v>
+        <v>68600</v>
       </c>
       <c r="F26">
         <v>3026</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D27">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E27">
         <v>45</v>
       </c>
       <c r="F27">
         <v>3026</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C28" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D28">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E28">
-        <v>11800</v>
+        <v>45</v>
       </c>
       <c r="F28">
         <v>3026</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D29">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E29">
-        <v>16350</v>
+        <v>45</v>
       </c>
       <c r="F29">
         <v>3026</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C30" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D30">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E30">
-        <v>100000</v>
+        <v>45</v>
       </c>
       <c r="F30">
         <v>3026</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B31" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C31" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D31">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>11800</v>
       </c>
       <c r="F31">
         <v>3026</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B32" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C32" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D32">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>16350</v>
       </c>
       <c r="F32">
         <v>3026</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B33" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D33">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="F33">
         <v>3026</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D34">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>3026</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B35" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D35">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>3026</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B36" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D36">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>3026</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B37" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D37">
-        <v>2698</v>
+        <v>2867</v>
       </c>
       <c r="E37">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>204</v>
+        <v>3026</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B38" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="C38" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D38">
-        <v>2698</v>
+        <v>2867</v>
       </c>
       <c r="E38">
-        <v>5488</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>5488</v>
+        <v>3026</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B39" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C39" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D39">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E39">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="F39">
         <v>3026</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B40" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C40" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D40">
-        <v>2819</v>
+        <v>2746</v>
       </c>
       <c r="E40">
-        <v>9543</v>
+        <v>204</v>
       </c>
       <c r="F40">
-        <v>3026</v>
+        <v>204</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C41" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D41">
-        <v>2819</v>
+        <v>2746</v>
       </c>
       <c r="E41">
-        <v>204</v>
+        <v>5488</v>
       </c>
       <c r="F41">
-        <v>3026</v>
+        <v>5488</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B42" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D42">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E42">
-        <v>3450000</v>
+        <v>90000</v>
       </c>
       <c r="F42">
         <v>3026</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B43" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D43">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>9543</v>
       </c>
       <c r="F43">
         <v>3026</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B44" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C44" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D44">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E44">
-        <v>44388000</v>
+        <v>204</v>
       </c>
       <c r="F44">
         <v>3026</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B45" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C45" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D45">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>3450000</v>
       </c>
       <c r="F45">
         <v>3026</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B46" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C46" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D46">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E46">
-        <v>36288</v>
+        <v>0</v>
       </c>
       <c r="F46">
         <v>3026</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B47" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D47">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>44388000</v>
       </c>
       <c r="F47">
         <v>3026</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C48" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D48">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E48">
-        <v>2268</v>
+        <v>0</v>
       </c>
       <c r="F48">
         <v>3026</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B49" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C49" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D49">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E49">
-        <v>3402</v>
+        <v>36288</v>
       </c>
       <c r="F49">
         <v>3026</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B50" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D50">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E50">
-        <v>1344.42</v>
+        <v>0</v>
       </c>
       <c r="F50">
         <v>3026</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B51" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C51" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D51">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E51">
-        <v>624</v>
+        <v>2268</v>
       </c>
       <c r="F51">
         <v>3026</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B52" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C52" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D52">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>3402</v>
       </c>
       <c r="F52">
         <v>3026</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B53" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C53" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D53">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E53">
-        <v>1180</v>
+        <v>1344.42</v>
       </c>
       <c r="F53">
         <v>3026</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B54" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C54" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D54">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E54">
-        <v>1701</v>
+        <v>624</v>
       </c>
       <c r="F54">
         <v>3026</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B55" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55">
-        <v>1168</v>
+        <v>2867</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>7317</v>
+        <v>3026</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>13</v>
       </c>
       <c r="B56" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56">
-        <v>1168</v>
+        <v>2867</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>1180</v>
       </c>
       <c r="F56">
-        <v>40650</v>
+        <v>3026</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B57" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D57">
-        <v>1168</v>
+        <v>2867</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>1701</v>
       </c>
       <c r="F57">
-        <v>7317</v>
+        <v>3026</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C58" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D58">
-        <v>1168</v>
+        <v>1216</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>40650</v>
+        <v>7317</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B59" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C59" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D59">
-        <v>1168</v>
+        <v>1216</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>7317</v>
+        <v>40650</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B60" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C60" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D60">
-        <v>1168</v>
+        <v>1216</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>40650</v>
+        <v>7317</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B61" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C61" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D61">
-        <v>1168</v>
+        <v>1216</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>7317</v>
+        <v>40650</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B62" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C62" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D62">
-        <v>1168</v>
+        <v>1216</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>2094</v>
       </c>
       <c r="F62">
-        <v>40650</v>
+        <v>2830.5</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="C63" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D63">
-        <v>1268</v>
+        <v>1216</v>
       </c>
       <c r="E63">
-        <v>67</v>
+        <v>2094</v>
       </c>
       <c r="F63">
-        <v>5300</v>
+        <v>31450</v>
       </c>
       <c r="G63">
-        <v>-1300</v>
+        <v>0</v>
       </c>
       <c r="H63" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I63">
-        <v>-102835.82</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B64" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C64" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D64">
-        <v>173</v>
+        <v>859</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>2094</v>
       </c>
       <c r="F64">
-        <v>4</v>
+        <v>2094</v>
       </c>
       <c r="G64">
-        <v>0</v>
+        <v>-314.1</v>
       </c>
       <c r="H64" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I64">
-        <v>0</v>
+        <v>-314.1</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="C65" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D65">
-        <v>1268</v>
+        <v>1216</v>
       </c>
       <c r="E65">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="F65">
-        <v>5300</v>
+        <v>7317</v>
       </c>
       <c r="G65">
-        <v>-1300</v>
+        <v>0</v>
       </c>
       <c r="H65" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I65">
-        <v>-30622.22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="C66" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D66">
-        <v>1268</v>
+        <v>1216</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>5300</v>
+        <v>40650</v>
       </c>
       <c r="G66">
-        <v>-1300</v>
+        <v>0</v>
       </c>
       <c r="H66" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B67" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C67" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D67">
-        <v>173</v>
+        <v>1216</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>4</v>
+        <v>7317</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="C68" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D68">
-        <v>1268</v>
+        <v>1216</v>
       </c>
       <c r="E68">
-        <v>2360</v>
+        <v>0</v>
       </c>
       <c r="F68">
-        <v>5300</v>
+        <v>40650</v>
       </c>
       <c r="G68">
-        <v>-1300</v>
+        <v>0</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I68">
-        <v>-2919.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C69" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D69">
-        <v>1268</v>
+        <v>1316</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="F69">
         <v>5300</v>
       </c>
       <c r="G69">
         <v>-1300</v>
       </c>
       <c r="H69" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I69">
-        <v>0</v>
+        <v>-102835.82</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C70" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D70">
-        <v>1259</v>
+        <v>221</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>46720.39</v>
+        <v>4</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C71" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D71">
-        <v>1259</v>
+        <v>1316</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="F71">
-        <v>46720.39</v>
+        <v>5300</v>
       </c>
       <c r="G71">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H71" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I71">
-        <v>0</v>
+        <v>-30622.22</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C72" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D72">
-        <v>1259</v>
+        <v>1316</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>519115.46</v>
+        <v>5300</v>
       </c>
       <c r="G72">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H72" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C73" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D73">
-        <v>1259</v>
+        <v>221</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>46720.39</v>
+        <v>4</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C74" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D74">
-        <v>1259</v>
+        <v>1316</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>2360</v>
       </c>
       <c r="F74">
-        <v>46720.39</v>
+        <v>5300</v>
       </c>
       <c r="G74">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H74" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I74">
-        <v>0</v>
+        <v>-2919.49</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C75" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D75">
-        <v>1259</v>
+        <v>1316</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>519115.46</v>
+        <v>5300</v>
       </c>
       <c r="G75">
-        <v>0</v>
+        <v>-1300</v>
       </c>
       <c r="H75" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C76" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D76">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E76">
-        <v>1071.68</v>
+        <v>2145.71</v>
       </c>
       <c r="F76">
         <v>5632.61</v>
       </c>
       <c r="G76">
-        <v>163.48</v>
+        <v>327.31</v>
       </c>
       <c r="H76" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I76">
-        <v>859.23</v>
+        <v>859.21</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B77" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C77" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D77">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E77">
-        <v>1071.68</v>
+        <v>2145.71</v>
       </c>
       <c r="F77">
         <v>1089.14</v>
       </c>
       <c r="G77">
         <v>166.14</v>
       </c>
       <c r="H77" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I77">
-        <v>168.85</v>
+        <v>84.33</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B78" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C78" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D78">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E78">
-        <v>1071.68</v>
+        <v>2145.71</v>
       </c>
       <c r="F78">
         <v>4484</v>
       </c>
       <c r="G78">
-        <v>341.82</v>
+        <v>684</v>
       </c>
       <c r="H78" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I78">
-        <v>1430.2</v>
+        <v>1429.39</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B79" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C79" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D79">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E79">
         <v>1162.3</v>
       </c>
       <c r="F79">
         <v>5632.61</v>
       </c>
       <c r="G79">
-        <v>163.48</v>
+        <v>327.31</v>
       </c>
       <c r="H79" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I79">
-        <v>792.24</v>
+        <v>1586.17</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B80" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C80" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D80">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E80">
         <v>1162.3</v>
       </c>
       <c r="F80">
         <v>1089.14</v>
       </c>
       <c r="G80">
         <v>166.14</v>
       </c>
       <c r="H80" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I80">
         <v>155.68</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B81" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C81" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D81">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E81">
         <v>1162.3</v>
       </c>
       <c r="F81">
         <v>4484</v>
       </c>
       <c r="G81">
-        <v>341.82</v>
+        <v>684</v>
       </c>
       <c r="H81" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I81">
-        <v>1318.7</v>
+        <v>2638.78</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C82" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D82">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E82">
         <v>8.26</v>
       </c>
       <c r="F82">
         <v>221.84</v>
       </c>
       <c r="G82">
         <v>178.56</v>
       </c>
       <c r="H82" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I82">
         <v>4795.61</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B83" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C83" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D83">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E83">
         <v>1162.3</v>
       </c>
       <c r="F83">
         <v>5632.61</v>
       </c>
       <c r="G83">
-        <v>163.48</v>
+        <v>327.31</v>
       </c>
       <c r="H83" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I83">
-        <v>792.24</v>
+        <v>1586.17</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B84" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C84" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D84">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E84">
         <v>1162.3</v>
       </c>
       <c r="F84">
         <v>1089.14</v>
       </c>
       <c r="G84">
         <v>166.14</v>
       </c>
       <c r="H84" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I84">
         <v>155.68</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B85" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C85" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D85">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E85">
         <v>1162.3</v>
       </c>
       <c r="F85">
         <v>4484</v>
       </c>
       <c r="G85">
-        <v>341.82</v>
+        <v>684</v>
       </c>
       <c r="H85" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I85">
-        <v>1318.7</v>
+        <v>2638.78</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C86" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D86">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E86">
-        <v>19749.3</v>
+        <v>30215.45</v>
       </c>
       <c r="F86">
         <v>135673.23</v>
       </c>
       <c r="G86">
-        <v>2727.6</v>
+        <v>4092.75</v>
       </c>
       <c r="H86" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I86">
-        <v>18738</v>
+        <v>18377.24</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B87" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C87" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D87">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E87">
         <v>1162.3</v>
       </c>
       <c r="F87">
         <v>5632.61</v>
       </c>
       <c r="G87">
-        <v>163.48</v>
+        <v>327.31</v>
       </c>
       <c r="H87" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I87">
-        <v>792.24</v>
+        <v>1586.17</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B88" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C88" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D88">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E88">
         <v>1162.3</v>
       </c>
       <c r="F88">
         <v>1089.14</v>
       </c>
       <c r="G88">
         <v>166.14</v>
       </c>
       <c r="H88" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I88">
         <v>155.68</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B89" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C89" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D89">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E89">
         <v>1162.3</v>
       </c>
       <c r="F89">
         <v>4484</v>
       </c>
       <c r="G89">
-        <v>341.82</v>
+        <v>684</v>
       </c>
       <c r="H89" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I89">
-        <v>1318.7</v>
+        <v>2638.78</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C90" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D90">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E90">
         <v>105457.78</v>
       </c>
       <c r="F90">
         <v>135673.23</v>
       </c>
       <c r="G90">
-        <v>2727.6</v>
+        <v>4092.75</v>
       </c>
       <c r="H90" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I90">
-        <v>3509.1</v>
+        <v>5265.39</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C91" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D91">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E91">
         <v>213.58</v>
       </c>
       <c r="F91">
         <v>221.84</v>
       </c>
       <c r="G91">
         <v>178.56</v>
       </c>
       <c r="H91" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I91">
         <v>185.47</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B92" t="s">
         <v>44</v>
       </c>
       <c r="C92" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D92">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E92">
-        <v>2.36</v>
+        <v>1089.14</v>
       </c>
       <c r="F92">
-        <v>135673.23</v>
+        <v>5632.61</v>
       </c>
       <c r="G92">
-        <v>2727.6</v>
+        <v>327.31</v>
       </c>
       <c r="H92" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I92">
-        <v>156806060.23</v>
+        <v>1692.72</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B93" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C93" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D93">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E93">
         <v>1089.14</v>
       </c>
       <c r="F93">
-        <v>5632.61</v>
+        <v>1089.14</v>
       </c>
       <c r="G93">
-        <v>163.48</v>
+        <v>166.14</v>
       </c>
       <c r="H93" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I93">
-        <v>845.46</v>
+        <v>166.14</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B94" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C94" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D94">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E94">
         <v>1089.14</v>
       </c>
       <c r="F94">
-        <v>1089.14</v>
+        <v>4484</v>
       </c>
       <c r="G94">
-        <v>166.14</v>
+        <v>684</v>
       </c>
       <c r="H94" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I94">
-        <v>166.14</v>
+        <v>2816.03</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C95" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D95">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E95">
-        <v>1089.14</v>
+        <v>4484</v>
       </c>
       <c r="F95">
-        <v>4484</v>
+        <v>5632.61</v>
       </c>
       <c r="G95">
-        <v>341.82</v>
+        <v>327.31</v>
       </c>
       <c r="H95" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I95">
-        <v>1407.28</v>
+        <v>411.15</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B96" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C96" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D96">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E96">
-        <v>2240.82</v>
+        <v>4484</v>
       </c>
       <c r="F96">
-        <v>5632.61</v>
+        <v>1089.14</v>
       </c>
       <c r="G96">
-        <v>163.48</v>
+        <v>166.14</v>
       </c>
       <c r="H96" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I96">
-        <v>410.93</v>
+        <v>40.35</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B97" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C97" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D97">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E97">
-        <v>2240.82</v>
+        <v>4484</v>
       </c>
       <c r="F97">
-        <v>1089.14</v>
+        <v>4484</v>
       </c>
       <c r="G97">
-        <v>166.14</v>
+        <v>684</v>
       </c>
       <c r="H97" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I97">
-        <v>80.75</v>
+        <v>684</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>17</v>
       </c>
       <c r="B98" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C98" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D98">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E98">
-        <v>2240.82</v>
+        <v>126628.16</v>
       </c>
       <c r="F98">
-        <v>4484</v>
+        <v>126628.16</v>
       </c>
       <c r="G98">
-        <v>341.82</v>
+        <v>19316.16</v>
       </c>
       <c r="H98" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I98">
-        <v>684</v>
+        <v>19316.16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B99" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C99" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D99">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E99">
-        <v>63314.08</v>
+        <v>2770.64</v>
       </c>
       <c r="F99">
-        <v>126628.16</v>
+        <v>2770.64</v>
       </c>
       <c r="G99">
-        <v>9658.08</v>
+        <v>422.64</v>
       </c>
       <c r="H99" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I99">
-        <v>19316.16</v>
+        <v>422.64</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B100" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C100" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D100">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E100">
         <v>2770.64</v>
       </c>
       <c r="F100">
-        <v>2770.64</v>
+        <v>19710.72</v>
       </c>
       <c r="G100">
-        <v>422.64</v>
+        <v>3006.72</v>
       </c>
       <c r="H100" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I100">
-        <v>422.64</v>
+        <v>21390.23</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B101" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C101" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D101">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E101">
         <v>2770.64</v>
       </c>
       <c r="F101">
-        <v>19710.72</v>
+        <v>12202.38</v>
       </c>
       <c r="G101">
-        <v>3006</v>
+        <v>1861.38</v>
       </c>
       <c r="H101" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I101">
-        <v>21385.1</v>
+        <v>8197.84</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B102" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C102" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D102">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E102">
         <v>2770.64</v>
       </c>
       <c r="F102">
-        <v>12202.38</v>
+        <v>114306.04</v>
       </c>
       <c r="G102">
-        <v>1240.92</v>
+        <v>17762.04</v>
       </c>
       <c r="H102" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I102">
-        <v>5465.23</v>
+        <v>732794.03</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B103" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C103" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D103">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E103">
         <v>2770.64</v>
       </c>
       <c r="F103">
-        <v>114306.04</v>
+        <v>502.68</v>
       </c>
       <c r="G103">
-        <v>17762.04</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H103" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I103">
-        <v>732794.03</v>
+        <v>13.91</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B104" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C104" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D104">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E104">
+        <v>19710.72</v>
+      </c>
+      <c r="F104">
         <v>2770.64</v>
       </c>
-      <c r="F104">
-[...1 lines deleted...]
-      </c>
       <c r="G104">
-        <v>76.68000000000001</v>
+        <v>422.64</v>
       </c>
       <c r="H104" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I104">
-        <v>13.91</v>
+        <v>59.41</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B105" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C105" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D105">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E105">
-        <v>19706</v>
+        <v>19710.72</v>
       </c>
       <c r="F105">
-        <v>2770.64</v>
+        <v>19710.72</v>
       </c>
       <c r="G105">
-        <v>422.64</v>
+        <v>3006.72</v>
       </c>
       <c r="H105" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I105">
-        <v>59.42</v>
+        <v>3006.72</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B106" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C106" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D106">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E106">
-        <v>19706</v>
+        <v>19710.72</v>
       </c>
       <c r="F106">
-        <v>19710.72</v>
+        <v>12202.38</v>
       </c>
       <c r="G106">
-        <v>3006</v>
+        <v>1861.38</v>
       </c>
       <c r="H106" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I106">
-        <v>3006.72</v>
+        <v>1152.33</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B107" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C107" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D107">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E107">
-        <v>19706</v>
+        <v>19710.72</v>
       </c>
       <c r="F107">
-        <v>12202.38</v>
+        <v>114306.04</v>
       </c>
       <c r="G107">
-        <v>1240.92</v>
+        <v>17762.04</v>
       </c>
       <c r="H107" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I107">
-        <v>768.4</v>
+        <v>103005.29</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B108" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C108" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D108">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E108">
-        <v>19706</v>
+        <v>19710.72</v>
       </c>
       <c r="F108">
-        <v>114306.04</v>
+        <v>502.68</v>
       </c>
       <c r="G108">
-        <v>17762.04</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H108" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I108">
-        <v>103029.96</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B109" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C109" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D109">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E109">
-        <v>19706</v>
+        <v>12202.38</v>
       </c>
       <c r="F109">
-        <v>502.68</v>
+        <v>2770.64</v>
       </c>
       <c r="G109">
-        <v>76.68000000000001</v>
+        <v>422.64</v>
       </c>
       <c r="H109" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I109">
-        <v>1.96</v>
+        <v>95.95999999999999</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B110" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C110" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D110">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E110">
-        <v>8134.92</v>
+        <v>12202.38</v>
       </c>
       <c r="F110">
-        <v>2770.64</v>
+        <v>19710.72</v>
       </c>
       <c r="G110">
-        <v>422.64</v>
+        <v>3006.72</v>
       </c>
       <c r="H110" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I110">
-        <v>143.95</v>
+        <v>4856.81</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B111" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C111" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D111">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E111">
-        <v>8134.92</v>
+        <v>12202.38</v>
       </c>
       <c r="F111">
-        <v>19710.72</v>
+        <v>12202.38</v>
       </c>
       <c r="G111">
-        <v>3006</v>
+        <v>1861.38</v>
       </c>
       <c r="H111" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I111">
-        <v>7283.47</v>
+        <v>1861.38</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B112" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C112" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D112">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E112">
-        <v>8134.92</v>
+        <v>12202.38</v>
       </c>
       <c r="F112">
-        <v>12202.38</v>
+        <v>114306.04</v>
       </c>
       <c r="G112">
-        <v>1240.92</v>
+        <v>17762.04</v>
       </c>
       <c r="H112" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I112">
-        <v>1861.38</v>
+        <v>166386.27</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B113" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C113" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D113">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E113">
-        <v>8134.92</v>
+        <v>12202.38</v>
       </c>
       <c r="F113">
-        <v>114306.04</v>
+        <v>502.68</v>
       </c>
       <c r="G113">
-        <v>17762.04</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H113" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I113">
-        <v>249579.4</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B114" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C114" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D114">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E114">
-        <v>8134.92</v>
+        <v>116440.04</v>
       </c>
       <c r="F114">
-        <v>502.68</v>
+        <v>2770.64</v>
       </c>
       <c r="G114">
-        <v>76.68000000000001</v>
+        <v>422.64</v>
       </c>
       <c r="H114" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I114">
-        <v>4.74</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B115" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C115" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D115">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E115">
-        <v>502.68</v>
+        <v>116440.04</v>
       </c>
       <c r="F115">
-        <v>2770.64</v>
+        <v>19710.72</v>
       </c>
       <c r="G115">
-        <v>422.64</v>
+        <v>3006.72</v>
       </c>
       <c r="H115" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I115">
-        <v>2329.48</v>
+        <v>508.97</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B116" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C116" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D116">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E116">
-        <v>502.68</v>
+        <v>116440.04</v>
       </c>
       <c r="F116">
-        <v>19710.72</v>
+        <v>12202.38</v>
       </c>
       <c r="G116">
-        <v>3006</v>
+        <v>1861.38</v>
       </c>
       <c r="H116" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I116">
-        <v>117869.07</v>
+        <v>195.06</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B117" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C117" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D117">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E117">
-        <v>502.68</v>
+        <v>116440.04</v>
       </c>
       <c r="F117">
-        <v>12202.38</v>
+        <v>114306.04</v>
       </c>
       <c r="G117">
-        <v>1240.92</v>
+        <v>17762.04</v>
       </c>
       <c r="H117" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I117">
-        <v>30122.9</v>
+        <v>17436.51</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B118" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C118" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D118">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E118">
+        <v>116440.04</v>
+      </c>
+      <c r="F118">
         <v>502.68</v>
       </c>
-      <c r="F118">
-[...1 lines deleted...]
-      </c>
       <c r="G118">
-        <v>17762.04</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H118" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I118">
-        <v>4038968.04</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B119" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C119" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D119">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E119">
-        <v>502.68</v>
+        <v>2350</v>
       </c>
       <c r="F119">
-        <v>502.68</v>
+        <v>2350</v>
       </c>
       <c r="G119">
-        <v>76.68000000000001</v>
+        <v>0</v>
       </c>
       <c r="H119" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I119">
-        <v>76.68000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B120" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C120" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D120">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E120">
-        <v>116440.04</v>
+        <v>0</v>
       </c>
       <c r="F120">
         <v>2770.64</v>
       </c>
       <c r="G120">
         <v>422.64</v>
       </c>
       <c r="H120" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I120">
-        <v>10.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B121" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C121" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D121">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E121">
-        <v>116440.04</v>
+        <v>0</v>
       </c>
       <c r="F121">
         <v>19710.72</v>
       </c>
       <c r="G121">
-        <v>3006</v>
+        <v>3006.72</v>
       </c>
       <c r="H121" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I121">
-        <v>508.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B122" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C122" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D122">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E122">
-        <v>116440.04</v>
+        <v>0</v>
       </c>
       <c r="F122">
         <v>12202.38</v>
       </c>
       <c r="G122">
-        <v>1240.92</v>
+        <v>1861.38</v>
       </c>
       <c r="H122" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I122">
-        <v>130.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B123" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C123" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D123">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E123">
-        <v>116440.04</v>
+        <v>0</v>
       </c>
       <c r="F123">
         <v>114306.04</v>
       </c>
       <c r="G123">
         <v>17762.04</v>
       </c>
       <c r="H123" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I123">
-        <v>17436.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B124" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C124" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D124">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E124">
-        <v>116440.04</v>
+        <v>0</v>
       </c>
       <c r="F124">
         <v>502.68</v>
       </c>
       <c r="G124">
         <v>76.68000000000001</v>
       </c>
       <c r="H124" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I124">
-        <v>0.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B125" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C125" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D125">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E125">
-        <v>2350</v>
+        <v>23032.2</v>
       </c>
       <c r="F125">
-        <v>2350</v>
+        <v>23032.2</v>
       </c>
       <c r="G125">
-        <v>0</v>
+        <v>3004.2</v>
       </c>
       <c r="H125" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I125">
-        <v>0</v>
+        <v>3004.2</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="B126" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C126" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D126">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E126">
-        <v>0</v>
+        <v>1345.05</v>
       </c>
       <c r="F126">
-        <v>2770.64</v>
+        <v>1345.05</v>
       </c>
       <c r="G126">
-        <v>422.64</v>
+        <v>64.05</v>
       </c>
       <c r="H126" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I126">
-        <v>0</v>
+        <v>64.05</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B127" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C127" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D127">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>1008</v>
       </c>
       <c r="F127">
-        <v>19710.72</v>
+        <v>1008</v>
       </c>
       <c r="G127">
-        <v>3006</v>
+        <v>0</v>
       </c>
       <c r="H127" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B128" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C128" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D128">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>502.68</v>
       </c>
       <c r="F128">
-        <v>12202.38</v>
+        <v>2770.64</v>
       </c>
       <c r="G128">
-        <v>1240.92</v>
+        <v>422.64</v>
       </c>
       <c r="H128" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I128">
-        <v>0</v>
+        <v>2329.48</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B129" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C129" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D129">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E129">
-        <v>0</v>
+        <v>502.68</v>
       </c>
       <c r="F129">
-        <v>114306.04</v>
+        <v>19710.72</v>
       </c>
       <c r="G129">
-        <v>17762.04</v>
+        <v>3006.72</v>
       </c>
       <c r="H129" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I129">
-        <v>0</v>
+        <v>117897.3</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B130" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C130" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D130">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>502.68</v>
       </c>
       <c r="F130">
-        <v>502.68</v>
+        <v>12202.38</v>
       </c>
       <c r="G130">
-        <v>76.68000000000001</v>
+        <v>1861.38</v>
       </c>
       <c r="H130" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I130">
-        <v>0</v>
+        <v>45184.34</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B131" t="s">
         <v>48</v>
       </c>
       <c r="C131" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D131">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E131">
-        <v>17274.15</v>
+        <v>502.68</v>
       </c>
       <c r="F131">
-        <v>23032.2</v>
+        <v>114306.04</v>
       </c>
       <c r="G131">
-        <v>2253.15</v>
+        <v>17762.04</v>
       </c>
       <c r="H131" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I131">
-        <v>3004.2</v>
+        <v>4038968.04</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B132" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C132" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D132">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="E132">
-        <v>896.7</v>
+        <v>502.68</v>
       </c>
       <c r="F132">
-        <v>1345.05</v>
+        <v>502.68</v>
       </c>
       <c r="G132">
-        <v>42.7</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H132" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I132">
-        <v>64.05</v>
+        <v>76.68000000000001</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B133" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="C133" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D133">
-        <v>810</v>
+        <v>2867</v>
       </c>
       <c r="E133">
-        <v>1006</v>
+        <v>7884</v>
       </c>
       <c r="F133">
-        <v>1008</v>
+        <v>3026</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B134" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C134" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D134">
-        <v>809</v>
+        <v>2867</v>
       </c>
       <c r="E134">
-        <v>4708</v>
+        <v>0</v>
       </c>
       <c r="F134">
-        <v>4708</v>
+        <v>3026</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B135" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="C135" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D135">
-        <v>756</v>
+        <v>2867</v>
       </c>
       <c r="E135">
-        <v>30537</v>
+        <v>0</v>
       </c>
       <c r="F135">
-        <v>127550</v>
+        <v>3026</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B136" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C136" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D136">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E136">
-        <v>7884</v>
+        <v>0</v>
       </c>
       <c r="F136">
         <v>3026</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B137" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C137" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D137">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
         <v>3026</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B138" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C138" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D138">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>3026</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B139" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C139" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D139">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E139">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="F139">
-        <v>3026</v>
+        <v>4000</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B140" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C140" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D140">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="F140">
         <v>3026</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B141" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C141" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D141">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>616.4</v>
       </c>
       <c r="F141">
         <v>3026</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B142" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C142" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D142">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E142">
-        <v>490</v>
+        <v>0</v>
       </c>
       <c r="F142">
-        <v>4000</v>
+        <v>3026</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B143" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C143" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D143">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E143">
-        <v>900</v>
+        <v>-10000</v>
       </c>
       <c r="F143">
         <v>3026</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B144" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="C144" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D144">
-        <v>2819</v>
+        <v>1559</v>
       </c>
       <c r="E144">
-        <v>616.4</v>
+        <v>10000</v>
       </c>
       <c r="F144">
-        <v>3026</v>
+        <v>70000</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B145" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C145" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D145">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
         <v>3026</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B146" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C146" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D146">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E146">
-        <v>-10000</v>
+        <v>0</v>
       </c>
       <c r="F146">
         <v>3026</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="B147" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C147" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D147">
-        <v>1511</v>
+        <v>2867</v>
       </c>
       <c r="E147">
-        <v>10000</v>
+        <v>-10000</v>
       </c>
       <c r="F147">
-        <v>70000</v>
+        <v>3026</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B148" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="C148" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D148">
-        <v>2819</v>
+        <v>1559</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="F148">
-        <v>3026</v>
+        <v>70000</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B149" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C149" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D149">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
         <v>3026</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B150" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C150" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D150">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E150">
-        <v>-10000</v>
+        <v>0</v>
       </c>
       <c r="F150">
         <v>3026</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="B151" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C151" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D151">
-        <v>1511</v>
+        <v>2867</v>
       </c>
       <c r="E151">
-        <v>10000</v>
+        <v>-10000</v>
       </c>
       <c r="F151">
-        <v>70000</v>
+        <v>3026</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B152" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="C152" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D152">
-        <v>2819</v>
+        <v>1559</v>
       </c>
       <c r="E152">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="F152">
-        <v>3026</v>
+        <v>70000</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B153" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C153" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D153">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
       <c r="F153">
         <v>3026</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B154" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C154" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D154">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E154">
-        <v>-10000</v>
+        <v>0</v>
       </c>
       <c r="F154">
         <v>3026</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="B155" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C155" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D155">
-        <v>1511</v>
+        <v>2867</v>
       </c>
       <c r="E155">
-        <v>10000</v>
+        <v>-10000</v>
       </c>
       <c r="F155">
-        <v>70000</v>
+        <v>3026</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B156" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="C156" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D156">
-        <v>2819</v>
+        <v>1559</v>
       </c>
       <c r="E156">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="F156">
-        <v>3026</v>
+        <v>70000</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B157" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C157" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D157">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
         <v>3026</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B158" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C158" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D158">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E158">
-        <v>-10000</v>
+        <v>0</v>
       </c>
       <c r="F158">
         <v>3026</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="B159" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C159" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D159">
-        <v>1511</v>
+        <v>2867</v>
       </c>
       <c r="E159">
-        <v>10000</v>
+        <v>-10000</v>
       </c>
       <c r="F159">
-        <v>70000</v>
+        <v>3026</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B160" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C160" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="D160">
-        <v>1268</v>
+        <v>1559</v>
       </c>
       <c r="E160">
-        <v>4795.35</v>
+        <v>10000</v>
       </c>
       <c r="F160">
-        <v>4795.35</v>
+        <v>70000</v>
       </c>
       <c r="G160">
-        <v>228.35</v>
+        <v>0</v>
       </c>
       <c r="H160" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I160">
-        <v>228.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B161" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C161" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D161">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161">
         <v>3026</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B162" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C162" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D162">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162">
         <v>3026</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B163" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C163" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D163">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E163">
         <v>-10000</v>
       </c>
       <c r="F163">
         <v>3026</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B164" t="s">
         <v>53</v>
       </c>
       <c r="C164" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D164">
-        <v>1511</v>
+        <v>1559</v>
       </c>
       <c r="E164">
         <v>10000</v>
       </c>
       <c r="F164">
         <v>70000</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B165" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C165" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D165">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165">
         <v>3026</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B166" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C166" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D166">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166">
         <v>3026</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B167" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C167" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D167">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E167">
         <v>-10000</v>
       </c>
       <c r="F167">
         <v>3026</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B168" t="s">
         <v>53</v>
       </c>
       <c r="C168" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D168">
-        <v>1511</v>
+        <v>1559</v>
       </c>
       <c r="E168">
         <v>10000</v>
       </c>
       <c r="F168">
         <v>70000</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B169" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C169" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D169">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169">
         <v>3026</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B170" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C170" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D170">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
       <c r="F170">
         <v>3026</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B171" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C171" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D171">
-        <v>2819</v>
+        <v>2867</v>
       </c>
       <c r="E171">
-        <v>-10000</v>
+        <v>0</v>
       </c>
       <c r="F171">
         <v>3026</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="B172" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C172" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D172">
-        <v>1511</v>
+        <v>2867</v>
       </c>
       <c r="E172">
-        <v>10000</v>
+        <v>890</v>
       </c>
       <c r="F172">
-        <v>70000</v>
+        <v>3026</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B173" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="C173" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D173">
-        <v>2819</v>
+        <v>829</v>
       </c>
       <c r="E173">
-        <v>0</v>
+        <v>986</v>
       </c>
       <c r="F173">
-        <v>3026</v>
+        <v>986</v>
       </c>
       <c r="G173">
-        <v>0</v>
+        <v>-1117</v>
       </c>
       <c r="H173" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I173">
-        <v>0</v>
+        <v>-1117</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B174" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="C174" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="D174">
-        <v>2819</v>
+        <v>857</v>
       </c>
       <c r="E174">
-        <v>0</v>
+        <v>4708</v>
       </c>
       <c r="F174">
-        <v>3026</v>
+        <v>4708</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>10</v>
       </c>
       <c r="B175" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="C175" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D175">
-        <v>2819</v>
+        <v>829</v>
       </c>
       <c r="E175">
-        <v>0</v>
+        <v>908</v>
       </c>
       <c r="F175">
-        <v>3026</v>
+        <v>908</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="B176" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="C176" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="D176">
-        <v>2819</v>
+        <v>804</v>
       </c>
       <c r="E176">
-        <v>890</v>
+        <v>127550</v>
       </c>
       <c r="F176">
-        <v>3026</v>
+        <v>127550</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B177" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C177" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D177">
-        <v>781</v>
+        <v>799</v>
       </c>
       <c r="E177">
-        <v>986</v>
+        <v>18832</v>
       </c>
       <c r="F177">
-        <v>986</v>
+        <v>18832</v>
       </c>
       <c r="G177">
-        <v>-1117</v>
+        <v>0</v>
       </c>
       <c r="H177" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I177">
-        <v>-1117</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" t="s">
+        <v>10</v>
+      </c>
+      <c r="B178" t="s">
+        <v>31</v>
+      </c>
+      <c r="C178" t="s">
+        <v>61</v>
+      </c>
+      <c r="D178">
+        <v>1307</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178">
+        <v>46720.39</v>
+      </c>
+      <c r="G178">
+        <v>0</v>
+      </c>
+      <c r="H178" t="s">
+        <v>73</v>
+      </c>
+      <c r="I178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" t="s">
+        <v>11</v>
+      </c>
+      <c r="B179" t="s">
+        <v>31</v>
+      </c>
+      <c r="C179" t="s">
+        <v>61</v>
+      </c>
+      <c r="D179">
+        <v>1307</v>
+      </c>
+      <c r="E179">
+        <v>0</v>
+      </c>
+      <c r="F179">
+        <v>46720.39</v>
+      </c>
+      <c r="G179">
+        <v>0</v>
+      </c>
+      <c r="H179" t="s">
+        <v>73</v>
+      </c>
+      <c r="I179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" t="s">
+        <v>12</v>
+      </c>
+      <c r="B180" t="s">
+        <v>31</v>
+      </c>
+      <c r="C180" t="s">
+        <v>61</v>
+      </c>
+      <c r="D180">
+        <v>1307</v>
+      </c>
+      <c r="E180">
+        <v>0</v>
+      </c>
+      <c r="F180">
+        <v>519115.46</v>
+      </c>
+      <c r="G180">
+        <v>0</v>
+      </c>
+      <c r="H180" t="s">
+        <v>73</v>
+      </c>
+      <c r="I180">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GSTR Rule37 ITC Reversal Report</vt:lpstr>