--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="ProfitAndLossFlattening" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5355" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5540" uniqueCount="504">
   <si>
     <t>INDIRECT_EXPENSE</t>
   </si>
   <si>
     <t>DIRECT_EXPENSES</t>
   </si>
   <si>
     <t>DIRECT_iNCOME</t>
   </si>
   <si>
     <t>InDIRECT_iNCOME</t>
   </si>
   <si>
     <t>Total_Purchase</t>
   </si>
   <si>
     <t>Total_Sales</t>
   </si>
   <si>
     <t>Total_iNCOME</t>
   </si>
   <si>
     <t>year_document_date</t>
   </si>
   <si>
@@ -87,110 +87,119 @@
   <si>
     <t>level_4</t>
   </si>
   <si>
     <t>level_5</t>
   </si>
   <si>
     <t>LEVEL_6</t>
   </si>
   <si>
     <t>LEVEL_7</t>
   </si>
   <si>
     <t>LEVEL_8</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>NOV</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
+    <t>MAR</t>
+  </si>
+  <si>
     <t>JUL</t>
   </si>
   <si>
+    <t>AUG</t>
+  </si>
+  <si>
     <t>JUN</t>
   </si>
   <si>
-    <t>AUG</t>
-[...1 lines deleted...]
-  <si>
     <t>FEB</t>
   </si>
   <si>
     <t>SEP</t>
   </si>
   <si>
+    <t>OCT</t>
+  </si>
+  <si>
     <t>1 HDFC Bank A/C_688216</t>
   </si>
   <si>
     <t>101 Innovations</t>
   </si>
   <si>
     <t>50200047288805-Transfered</t>
   </si>
   <si>
     <t>A.A Khambati &amp; Sons</t>
   </si>
   <si>
     <t>A.K.Aluminium</t>
   </si>
   <si>
     <t>A2Z Advertisement</t>
   </si>
   <si>
     <t>Aabid Khan</t>
   </si>
   <si>
     <t>Aadinath Electrical</t>
   </si>
   <si>
     <t>AADITYA BATH</t>
   </si>
   <si>
     <t>Aaditya Traders</t>
   </si>
   <si>
     <t>Aai Mata Trading Co.</t>
   </si>
   <si>
     <t>Aakash Engineering &amp; Automation</t>
   </si>
   <si>
     <t>Aakash Senger</t>
   </si>
   <si>
     <t>Aalam Tile</t>
   </si>
   <si>
     <t>Aamir Khan Kota</t>
   </si>
   <si>
+    <t>Aarav Soni</t>
+  </si>
+  <si>
     <t>Aarti Plumber</t>
   </si>
   <si>
     <t>Aashray Agency</t>
   </si>
   <si>
     <t>Abdul Rehman Emp. Salary</t>
   </si>
   <si>
     <t>Abdul Rehman-Imperest</t>
   </si>
   <si>
     <t>Abhay Saxena Emp- Salary</t>
   </si>
   <si>
     <t>Abhishek Soni</t>
   </si>
   <si>
     <t>Abhishek Soni HDFC A/c-1180</t>
   </si>
   <si>
     <t>Abhishek Soni-Imperest A/c</t>
   </si>
   <si>
     <t>Abid Ali- Carpanter</t>
@@ -309,95 +318,101 @@
   <si>
     <t>Ashok Shiv Pujan</t>
   </si>
   <si>
     <t>Asif Plumber-Salary</t>
   </si>
   <si>
     <t>Atul Kumar Imprest</t>
   </si>
   <si>
     <t>Atul Kumar Salary</t>
   </si>
   <si>
     <t>B.F Fashions Pvt Ltd- (From 1-Apr-22)</t>
   </si>
   <si>
     <t>Badaya Traders</t>
   </si>
   <si>
     <t>Badri Corporation</t>
   </si>
   <si>
     <t>Balrma R Maurya</t>
   </si>
   <si>
+    <t>Bank Charges</t>
+  </si>
+  <si>
     <t>Bansal Sanitation</t>
   </si>
   <si>
     <t>Bath Arcade</t>
   </si>
   <si>
     <t>BATH SQUARE</t>
   </si>
   <si>
     <t>Bhawesh Mandal Painter</t>
   </si>
   <si>
     <t>Bhoor Singh Tile</t>
   </si>
   <si>
     <t>bittu corian</t>
   </si>
   <si>
     <t>Blink Ink</t>
   </si>
   <si>
     <t>Brillant Power- Firoj</t>
   </si>
   <si>
     <t>Cable House Chd</t>
   </si>
   <si>
     <t>Carpantry Purchase</t>
   </si>
   <si>
     <t>Carpentary Purchase-Delhi</t>
   </si>
   <si>
     <t>Carpentary Purchase-HR</t>
   </si>
   <si>
     <t>Carpentary Purchase-Raj</t>
   </si>
   <si>
     <t>Carpentary Purchase-UP</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
+    <t>Cash Imprest</t>
+  </si>
+  <si>
     <t>Chanchal Chaudhary Emp. - Salary</t>
   </si>
   <si>
     <t>Chandan Sharma Factory- Salary</t>
   </si>
   <si>
     <t>Chawla Plywood Traders</t>
   </si>
   <si>
     <t>Citroen Switchgears Pvt Ltd</t>
   </si>
   <si>
     <t>Civil and Plumbing Exp</t>
   </si>
   <si>
     <t>Civil Interior Work</t>
   </si>
   <si>
     <t>CIVIL PURCHASE</t>
   </si>
   <si>
     <t>Civil Works(Purchase)-HR</t>
   </si>
   <si>
     <t>Civil-Electrical-Interior and Plumbing</t>
@@ -435,50 +450,56 @@
   <si>
     <t>Detroit System Pvt Ltd-Debtors</t>
   </si>
   <si>
     <t>DHAN LAXMI METAL</t>
   </si>
   <si>
     <t>Dhananjay Plumber Salary</t>
   </si>
   <si>
     <t>Dilip Kumar Emp- Imprest</t>
   </si>
   <si>
     <t>Dilip Power Emp- Salary</t>
   </si>
   <si>
     <t>DipeshKumar A Bhanushali</t>
   </si>
   <si>
     <t>Eeshan Imperest</t>
   </si>
   <si>
     <t>Eeshan Shankar Emp- Salary</t>
   </si>
   <si>
+    <t>Electrical Labour Exp</t>
+  </si>
+  <si>
+    <t>Electricial Material Exp</t>
+  </si>
+  <si>
     <t>Electricial Material Purchase-Delhi</t>
   </si>
   <si>
     <t>Electricial Material Purchase-HR</t>
   </si>
   <si>
     <t>EMPFLY SERVICES PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Fahim Emp- Imprest</t>
   </si>
   <si>
     <t>Fahim Emp Salary</t>
   </si>
   <si>
     <t>Fahim New Empl</t>
   </si>
   <si>
     <t>Faizal Saifi- Carpenter</t>
   </si>
   <si>
     <t>Fire &amp; Safety</t>
   </si>
   <si>
     <t>Fire &amp; Safety-Delhi</t>
@@ -1095,50 +1116,53 @@
   <si>
     <t>SAPPHIRE FOODS INDIA LIMITED-Guj</t>
   </si>
   <si>
     <t>Sapphire Foods India Ltd Mp</t>
   </si>
   <si>
     <t>Sapphire Foods India Ltd-Punjab</t>
   </si>
   <si>
     <t>Sarita Devi Painter</t>
   </si>
   <si>
     <t>Satish Kumar F- Salary</t>
   </si>
   <si>
     <t>Saurav Kumar Electrican- Imprest</t>
   </si>
   <si>
     <t>Saurav Kumar Electrican- Salary</t>
   </si>
   <si>
     <t>Sawaraj ENTERPRISES</t>
   </si>
   <si>
+    <t>Security Deposit(New Factroy)</t>
+  </si>
+  <si>
     <t>Seema Marbles</t>
   </si>
   <si>
     <t>Seikh Sahaalam Ali(Sekh Mehraj)</t>
   </si>
   <si>
     <t>Sekh Mehraj</t>
   </si>
   <si>
     <t>Shahnaawaz Carpanter</t>
   </si>
   <si>
     <t>Shakir Alam &amp; Aaysha</t>
   </si>
   <si>
     <t>Shakir Ali Emp. - Imprest</t>
   </si>
   <si>
     <t>Shakir Ali Emp. - Salary</t>
   </si>
   <si>
     <t>Shameem Khan Electrician</t>
   </si>
   <si>
     <t>Shani Kant Emp- Salary</t>
@@ -1362,93 +1386,96 @@
   <si>
     <t>yamuna carpenter</t>
   </si>
   <si>
     <t>Zafir Akhtar Emp. -Imprest</t>
   </si>
   <si>
     <t>Zafir Akhtar Emp.- Salary</t>
   </si>
   <si>
     <t>Zubair Anwer Emp. -Salary</t>
   </si>
   <si>
     <t>Bank OD A/c</t>
   </si>
   <si>
     <t>Sundry Creditors</t>
   </si>
   <si>
     <t>Unsecured Loans</t>
   </si>
   <si>
     <t>Provisions</t>
   </si>
   <si>
+    <t>Loans (Liability)</t>
+  </si>
+  <si>
     <t>Current Assets</t>
   </si>
   <si>
     <t>Purchase Accounts</t>
   </si>
   <si>
     <t>Sundry Debtors</t>
   </si>
   <si>
+    <t>Indirect Expenses</t>
+  </si>
+  <si>
     <t>Cash-in-Hand</t>
   </si>
   <si>
     <t>Direct Expenses</t>
   </si>
   <si>
     <t>Sales Accounts</t>
   </si>
   <si>
-    <t>Indirect Expenses</t>
-[...1 lines deleted...]
-  <si>
     <t>Sundry debtors</t>
   </si>
   <si>
     <t>Bank Accounts</t>
   </si>
   <si>
     <t>Duties &amp; Taxes</t>
   </si>
   <si>
     <t>Indirect Incomes</t>
   </si>
   <si>
+    <t>Deposits (Asset)</t>
+  </si>
+  <si>
     <t>Suspense A/c</t>
   </si>
   <si>
     <t>Sample-1</t>
   </si>
   <si>
     <t>_x0004_ Primary</t>
-  </si>
-[...1 lines deleted...]
-    <t>Loans (Liability)</t>
   </si>
   <si>
     <t>Current Liabilities</t>
   </si>
   <si>
     <t>Imperest</t>
   </si>
   <si>
     <t>Purchase -UP</t>
   </si>
   <si>
     <t>Purchase Delhi</t>
   </si>
   <si>
     <t>Purchase-HR</t>
   </si>
   <si>
     <t>Purchase- Raj</t>
   </si>
   <si>
     <t>Interest Expenses</t>
   </si>
   <si>
     <t>SALE HR</t>
   </si>
@@ -1830,51 +1857,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V558"/>
+  <dimension ref="A1:V579"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1936,32168 +1963,33332 @@
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>2023</v>
       </c>
       <c r="I2">
         <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L2" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="M2" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="N2" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O2" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P2" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="Q2" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="R2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3">
         <v>0</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>2023</v>
       </c>
       <c r="I3">
         <v>11</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="M3" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="N3" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O3" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P3" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="Q3" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="R3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4">
         <v>0</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>2023</v>
       </c>
       <c r="I4">
         <v>12</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="M4" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="N4" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O4" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P4" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="Q4" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="R4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5">
         <v>0</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="I5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="K5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L5" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="M5" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="N5" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P5" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q5" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6">
         <v>0</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L6" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M6" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N6" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O6" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P6" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q6" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7">
         <v>0</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I7">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L7" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="M7" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="N7" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O7" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P7" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="Q7" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8">
         <v>0</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I8">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="K8" t="s">
         <v>33</v>
       </c>
       <c r="L8" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M8" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N8" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O8" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P8" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q8" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R8" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="S8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9">
         <v>0</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="K9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L9" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="M9" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="N9" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O9" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P9" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q9" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="R9" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10">
         <v>0</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I10">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L10" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M10" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N10" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O10" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P10" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q10" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R10" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11">
         <v>0</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I11">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L11" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M11" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N11" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O11" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P11" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q11" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R11" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12">
         <v>0</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I12">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L12" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M12" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N12" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O12" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P12" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q12" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R12" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13">
         <v>0</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I13">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L13" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M13" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N13" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O13" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P13" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q13" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R13" t="s">
-        <v>35</v>
+        <v>483</v>
+      </c>
+      <c r="S13" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14">
         <v>0</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I14">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="K14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L14" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M14" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N14" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O14" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P14" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q14" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R14" t="s">
-        <v>35</v>
+        <v>483</v>
+      </c>
+      <c r="S14" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15">
         <v>0</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>2024</v>
       </c>
       <c r="I15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L15" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M15" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N15" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O15" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P15" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q15" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16">
         <v>0</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I16">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J16" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="K16" t="s">
         <v>37</v>
       </c>
       <c r="L16" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M16" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N16" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O16" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P16" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q16" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R16" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="S16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17">
         <v>0</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>2024</v>
       </c>
       <c r="I17">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J17" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L17" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M17" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N17" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O17" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P17" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q17" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R17" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18">
         <v>0</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I18">
         <v>8</v>
       </c>
       <c r="J18" t="s">
         <v>27</v>
       </c>
       <c r="K18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L18" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M18" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N18" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O18" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P18" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q18" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R18" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19">
         <v>0</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J19" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="K19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L19" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M19" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N19" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O19" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P19" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q19" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R19" t="s">
-        <v>38</v>
+        <v>483</v>
+      </c>
+      <c r="S19" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20">
         <v>0</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>2024</v>
       </c>
       <c r="I20">
         <v>7</v>
       </c>
       <c r="J20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L20" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M20" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N20" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O20" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P20" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q20" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R20" t="s">
-        <v>38</v>
+        <v>483</v>
+      </c>
+      <c r="S20" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21">
         <v>0</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>2024</v>
       </c>
       <c r="I21">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K21" t="s">
         <v>39</v>
       </c>
       <c r="L21" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M21" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N21" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O21" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P21" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q21" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R21" t="s">
+        <v>483</v>
+      </c>
+      <c r="S21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22">
         <v>0</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I22">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J22" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="K22" t="s">
         <v>39</v>
       </c>
       <c r="L22" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M22" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N22" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O22" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P22" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q22" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R22" t="s">
+        <v>483</v>
+      </c>
+      <c r="S22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23">
         <v>0</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I23">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J23" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="K23" t="s">
         <v>40</v>
       </c>
       <c r="L23" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M23" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N23" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O23" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P23" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q23" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R23" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="S23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24">
         <v>0</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>2024</v>
       </c>
       <c r="I24">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>40</v>
       </c>
       <c r="L24" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M24" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N24" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O24" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P24" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q24" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R24" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="S24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25">
         <v>0</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J25" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K25" t="s">
         <v>40</v>
       </c>
       <c r="L25" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M25" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N25" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O25" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P25" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q25" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R25" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="S25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26">
         <v>0</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>2024</v>
       </c>
       <c r="I26">
         <v>7</v>
       </c>
       <c r="J26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>41</v>
       </c>
       <c r="L26" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M26" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N26" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O26" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P26" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q26" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27">
         <v>0</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I27">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J27" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="K27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="L27" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M27" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N27" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O27" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P27" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q27" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R27" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28">
         <v>0</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I28">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J28" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K28" t="s">
         <v>42</v>
       </c>
       <c r="L28" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M28" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N28" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O28" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P28" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q28" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R28" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29">
         <v>0</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J29" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="K29" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L29" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M29" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N29" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O29" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P29" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q29" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R29" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S29" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30">
         <v>0</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>2024</v>
       </c>
       <c r="I30">
         <v>7</v>
       </c>
       <c r="J30" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L30" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M30" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N30" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O30" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P30" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q30" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R30" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31">
         <v>0</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>2024</v>
       </c>
       <c r="I31">
         <v>7</v>
       </c>
       <c r="J31" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="L31" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M31" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N31" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O31" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P31" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q31" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32">
         <v>0</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I32">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J32" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K32" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="L32" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M32" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N32" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O32" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P32" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q32" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R32" t="s">
-        <v>45</v>
+        <v>484</v>
+      </c>
+      <c r="S32" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33">
         <v>0</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I33">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J33" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K33" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="L33" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M33" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N33" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O33" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P33" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q33" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R33" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S33" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34">
         <v>0</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I34">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J34" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K34" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L34" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M34" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N34" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O34" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P34" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q34" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R34" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S34" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35">
         <v>0</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I35">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J35" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K35" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L35" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M35" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N35" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O35" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P35" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q35" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R35" t="s">
-        <v>48</v>
+        <v>485</v>
+      </c>
+      <c r="S35" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36">
         <v>0</v>
       </c>
       <c r="B36">
         <v>0</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I36">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J36" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K36" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="L36" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M36" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N36" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O36" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P36" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q36" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R36" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S36" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37">
         <v>0</v>
       </c>
       <c r="B37">
         <v>0</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I37">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J37" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K37" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="L37" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M37" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N37" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O37" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P37" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q37" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R37" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S37" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38">
         <v>0</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I38">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J38" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="K38" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="L38" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M38" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N38" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O38" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P38" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q38" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R38" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39">
         <v>0</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I39">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J39" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K39" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="L39" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="M39" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="N39" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O39" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P39" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="Q39" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40">
         <v>0</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I40">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J40" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="K40" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="L40" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="M40" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="N40" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O40" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P40" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="Q40" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="R40" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41">
         <v>0</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>2023</v>
       </c>
       <c r="I41">
         <v>11</v>
       </c>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L41" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M41" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N41" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O41" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P41" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q41" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R41" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S41" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42">
         <v>0</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>2023</v>
       </c>
       <c r="I42">
         <v>12</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="L42" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M42" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N42" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O42" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P42" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q42" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R42" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S42" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43">
         <v>0</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
-        <v>-7748</v>
+        <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>2024</v>
       </c>
       <c r="I43">
         <v>7</v>
       </c>
       <c r="J43" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K43" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L43" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="M43" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="N43" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O43" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P43" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="Q43" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="R43" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44">
         <v>0</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>2023</v>
       </c>
       <c r="I44">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K44" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="L44" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M44" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N44" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O44" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P44" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q44" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R44" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S44" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45">
         <v>0</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>2023</v>
       </c>
       <c r="I45">
         <v>12</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="L45" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M45" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N45" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O45" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P45" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q45" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R45" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S45" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46">
         <v>0</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>2023</v>
       </c>
       <c r="I46">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K46" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="L46" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M46" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N46" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O46" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P46" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q46" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R46" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47">
         <v>0</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>2023</v>
       </c>
       <c r="I47">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="L47" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="M47" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="N47" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O47" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P47" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q47" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="R47" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="S47" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48">
         <v>0</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>2023</v>
       </c>
       <c r="I48">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K48" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="L48" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="M48" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="N48" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O48" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P48" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q48" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="R48" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="S48" t="s">
-        <v>59</v>
+        <v>55</v>
+      </c>
+      <c r="T48" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49">
         <v>0</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>2023</v>
       </c>
       <c r="I49">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K49" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="L49" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M49" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N49" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O49" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P49" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q49" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R49" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S49" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50">
         <v>0</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>2023</v>
       </c>
       <c r="I50">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="L50" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M50" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N50" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O50" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P50" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q50" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R50" t="s">
-        <v>60</v>
+        <v>485</v>
+      </c>
+      <c r="S50" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51">
         <v>0</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>-7748</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I51">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J51" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K51" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L51" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="M51" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="N51" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O51" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P51" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="Q51" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="R51" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52">
         <v>0</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I52">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J52" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="L52" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M52" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N52" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O52" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P52" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q52" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R52" t="s">
-        <v>61</v>
+        <v>483</v>
+      </c>
+      <c r="S52" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53">
         <v>0</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>2023</v>
       </c>
       <c r="I53">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="L53" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M53" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N53" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O53" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P53" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q53" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="S53" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54">
         <v>0</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>2023</v>
       </c>
       <c r="I54">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J54" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K54" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L54" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M54" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N54" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O54" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P54" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q54" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R54" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="S54" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55">
         <v>0</v>
       </c>
       <c r="B55">
         <v>0</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I55">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J55" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K55" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L55" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M55" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N55" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O55" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P55" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q55" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R55" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S55" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56">
         <v>0</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I56">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J56" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K56" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="L56" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M56" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N56" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O56" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P56" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q56" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R56" t="s">
-        <v>64</v>
+        <v>484</v>
+      </c>
+      <c r="S56" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57">
         <v>0</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>2023</v>
       </c>
       <c r="I57">
         <v>12</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L57" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M57" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N57" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O57" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P57" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q57" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R57" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S57" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58">
         <v>0</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>2023</v>
       </c>
       <c r="I58">
         <v>11</v>
       </c>
       <c r="J58" t="s">
         <v>23</v>
       </c>
       <c r="K58" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="L58" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M58" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N58" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O58" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P58" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q58" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R58" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59">
         <v>0</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>2023</v>
       </c>
       <c r="I59">
         <v>12</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="L59" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M59" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N59" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O59" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P59" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q59" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R59" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60">
         <v>0</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I60">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J60" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K60" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L60" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M60" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N60" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O60" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P60" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q60" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R60" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61">
         <v>0</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61">
         <v>0</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>2023</v>
       </c>
       <c r="I61">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J61" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K61" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L61" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M61" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N61" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O61" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P61" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q61" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R61" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="S61" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62">
         <v>0</v>
       </c>
       <c r="B62">
         <v>0</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>2023</v>
       </c>
       <c r="I62">
         <v>12</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="L62" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M62" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N62" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O62" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P62" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q62" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R62" t="s">
-        <v>69</v>
+        <v>487</v>
+      </c>
+      <c r="S62" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63">
         <v>0</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I63">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J63" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K63" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="L63" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M63" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N63" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O63" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P63" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q63" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R63" t="s">
-        <v>70</v>
+        <v>483</v>
+      </c>
+      <c r="S63" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64">
         <v>0</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64">
         <v>0</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I64">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J64" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K64" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="L64" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M64" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N64" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O64" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P64" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q64" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R64" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65">
         <v>0</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>2023</v>
       </c>
       <c r="I65">
         <v>12</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="L65" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="M65" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="N65" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O65" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P65" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="Q65" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="R65" t="s">
-        <v>72</v>
+        <v>483</v>
+      </c>
+      <c r="S65" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66">
         <v>0</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>2023</v>
       </c>
       <c r="I66">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J66" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K66" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="L66" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M66" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="N66" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O66" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P66" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q66" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="R66" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67">
         <v>0</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>2023</v>
       </c>
       <c r="I67">
         <v>12</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="L67" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M67" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="N67" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O67" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P67" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q67" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="R67" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>69</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68">
         <v>0</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>2023</v>
       </c>
       <c r="I68">
         <v>12</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="L68" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M68" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N68" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O68" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P68" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q68" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R68" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69">
         <v>0</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>2023</v>
       </c>
       <c r="I69">
         <v>12</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="L69" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M69" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N69" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O69" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P69" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q69" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R69" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S69" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70">
         <v>0</v>
       </c>
       <c r="B70">
         <v>0</v>
       </c>
       <c r="C70">
         <v>0</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>2023</v>
       </c>
       <c r="I70">
         <v>12</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="L70" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M70" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N70" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O70" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P70" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q70" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R70" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71">
         <v>0</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71">
         <v>0</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>2023</v>
       </c>
       <c r="I71">
         <v>11</v>
       </c>
       <c r="J71" t="s">
         <v>23</v>
       </c>
       <c r="K71" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="L71" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M71" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N71" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O71" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P71" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q71" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R71" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72">
         <v>0</v>
       </c>
       <c r="B72">
         <v>0</v>
       </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>2023</v>
       </c>
       <c r="I72">
         <v>12</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L72" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M72" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N72" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O72" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P72" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q72" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R72" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S72" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73">
         <v>0</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>2023</v>
       </c>
       <c r="I73">
         <v>12</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="L73" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="M73" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="N73" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O73" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P73" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q73" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="R73" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74">
         <v>0</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>2023</v>
       </c>
       <c r="I74">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L74" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="M74" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="N74" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O74" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P74" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q74" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R74" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="S74" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75">
         <v>0</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>2023</v>
       </c>
       <c r="I75">
         <v>12</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="L75" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="M75" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="N75" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O75" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P75" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q75" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R75" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="S75" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76">
         <v>0</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>2023</v>
       </c>
       <c r="I76">
         <v>12</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L76" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M76" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N76" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O76" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P76" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q76" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R76" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S76" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77">
         <v>0</v>
       </c>
       <c r="B77">
         <v>0</v>
       </c>
       <c r="C77">
         <v>0</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>2023</v>
       </c>
       <c r="I77">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L77" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M77" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N77" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O77" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P77" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q77" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R77" t="s">
-        <v>83</v>
+        <v>483</v>
+      </c>
+      <c r="S77" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78">
         <v>0</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
       <c r="C78">
         <v>0</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>2023</v>
       </c>
       <c r="I78">
         <v>12</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L78" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M78" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N78" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O78" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P78" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q78" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R78" t="s">
-        <v>83</v>
+        <v>483</v>
+      </c>
+      <c r="S78" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79">
         <v>0</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
       <c r="C79">
         <v>0</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>2023</v>
       </c>
       <c r="I79">
         <v>11</v>
       </c>
       <c r="J79" t="s">
         <v>23</v>
       </c>
       <c r="K79" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="L79" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M79" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N79" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O79" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P79" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q79" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R79" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S79" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80">
         <v>0</v>
       </c>
       <c r="B80">
         <v>0</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>2023</v>
       </c>
       <c r="I80">
         <v>12</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="L80" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M80" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N80" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O80" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P80" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q80" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R80" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S80" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81">
         <v>0</v>
       </c>
       <c r="B81">
         <v>0</v>
       </c>
       <c r="C81">
         <v>0</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>2023</v>
       </c>
       <c r="I81">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L81" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M81" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N81" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O81" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P81" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q81" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R81" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S81" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82">
         <v>0</v>
       </c>
       <c r="B82">
         <v>0</v>
       </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>2023</v>
       </c>
       <c r="I82">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J82" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K82" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="L82" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M82" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N82" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O82" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P82" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q82" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R82" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S82" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83">
         <v>0</v>
       </c>
       <c r="B83">
         <v>0</v>
       </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>2023</v>
       </c>
       <c r="I83">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="L83" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M83" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N83" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O83" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P83" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q83" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R83" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="S83" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84">
         <v>0</v>
       </c>
       <c r="B84">
         <v>0</v>
       </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>2023</v>
       </c>
       <c r="I84">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L84" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M84" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N84" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O84" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P84" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q84" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R84" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S84" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85">
         <v>0</v>
       </c>
       <c r="B85">
         <v>0</v>
       </c>
       <c r="C85">
         <v>0</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>2023</v>
       </c>
       <c r="I85">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J85" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K85" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L85" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M85" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N85" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O85" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P85" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q85" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R85" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86">
         <v>0</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86">
         <v>0</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>2023</v>
       </c>
       <c r="I86">
         <v>12</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="L86" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M86" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N86" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O86" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P86" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q86" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R86" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87">
         <v>0</v>
       </c>
       <c r="B87">
         <v>0</v>
       </c>
       <c r="C87">
         <v>0</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>2023</v>
       </c>
       <c r="I87">
         <v>11</v>
       </c>
       <c r="J87" t="s">
         <v>23</v>
       </c>
       <c r="K87" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="L87" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M87" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N87" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O87" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P87" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q87" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R87" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S87" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88">
         <v>0</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>2023</v>
       </c>
       <c r="I88">
         <v>12</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="L88" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M88" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N88" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O88" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P88" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q88" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R88" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S88" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89">
         <v>0</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>2023</v>
       </c>
       <c r="I89">
         <v>11</v>
       </c>
       <c r="J89" t="s">
         <v>23</v>
       </c>
       <c r="K89" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="L89" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M89" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N89" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O89" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P89" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q89" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R89" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S89" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90">
         <v>0</v>
       </c>
       <c r="B90">
         <v>0</v>
       </c>
       <c r="C90">
         <v>0</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>2023</v>
       </c>
       <c r="I90">
         <v>12</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="L90" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M90" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N90" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O90" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P90" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q90" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R90" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S90" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91">
         <v>0</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91">
         <v>0</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>2023</v>
       </c>
       <c r="I91">
         <v>11</v>
       </c>
       <c r="J91" t="s">
         <v>23</v>
       </c>
       <c r="K91" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="L91" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M91" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N91" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O91" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P91" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q91" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R91" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S91" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92">
         <v>0</v>
       </c>
       <c r="B92">
         <v>0</v>
       </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>2023</v>
       </c>
       <c r="I92">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J92" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K92" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="L92" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M92" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N92" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O92" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P92" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q92" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R92" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S92" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93">
         <v>0</v>
       </c>
       <c r="B93">
         <v>0</v>
       </c>
       <c r="C93">
         <v>0</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>2023</v>
       </c>
       <c r="I93">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="L93" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M93" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N93" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O93" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P93" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q93" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R93" t="s">
-        <v>93</v>
+        <v>484</v>
+      </c>
+      <c r="S93" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94">
         <v>0</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94">
         <v>0</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>2023</v>
       </c>
       <c r="I94">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L94" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M94" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N94" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O94" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P94" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q94" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R94" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S94" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95">
         <v>0</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95">
         <v>0</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>2023</v>
       </c>
       <c r="I95">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J95" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K95" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="L95" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M95" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N95" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O95" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P95" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q95" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R95" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S95" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96">
         <v>0</v>
       </c>
       <c r="B96">
         <v>0</v>
       </c>
       <c r="C96">
         <v>0</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>2023</v>
       </c>
       <c r="I96">
         <v>12</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="L96" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M96" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N96" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O96" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P96" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q96" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R96" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="S96" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97">
         <v>0</v>
       </c>
       <c r="B97">
         <v>0</v>
       </c>
       <c r="C97">
         <v>0</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>2023</v>
       </c>
       <c r="I97">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J97" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K97" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L97" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M97" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N97" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O97" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P97" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q97" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R97" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S97" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98">
         <v>0</v>
       </c>
       <c r="B98">
         <v>0</v>
       </c>
       <c r="C98">
         <v>0</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>2023</v>
       </c>
       <c r="I98">
         <v>12</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="L98" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M98" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N98" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O98" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P98" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q98" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R98" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S98" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99">
         <v>0</v>
       </c>
       <c r="B99">
         <v>0</v>
       </c>
       <c r="C99">
         <v>0</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>2023</v>
       </c>
       <c r="I99">
         <v>11</v>
       </c>
       <c r="J99" t="s">
         <v>23</v>
       </c>
       <c r="K99" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="L99" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M99" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N99" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O99" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P99" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q99" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R99" t="s">
-        <v>98</v>
+        <v>484</v>
+      </c>
+      <c r="S99" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100">
         <v>0</v>
       </c>
       <c r="B100">
         <v>0</v>
       </c>
       <c r="C100">
         <v>0</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>2023</v>
       </c>
       <c r="I100">
         <v>12</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="L100" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M100" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N100" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O100" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P100" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q100" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R100" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S100" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101">
         <v>0</v>
       </c>
       <c r="B101">
         <v>0</v>
       </c>
       <c r="C101">
         <v>0</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>2023</v>
       </c>
       <c r="I101">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J101" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K101" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="L101" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M101" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N101" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O101" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P101" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q101" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R101" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102">
         <v>0</v>
       </c>
       <c r="B102">
         <v>0</v>
       </c>
       <c r="C102">
         <v>0</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>2023</v>
       </c>
       <c r="I102">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J102" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K102" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="L102" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M102" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N102" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O102" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P102" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q102" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R102" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S102" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103">
         <v>0</v>
       </c>
       <c r="B103">
         <v>0</v>
       </c>
       <c r="C103">
         <v>0</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>2023</v>
       </c>
       <c r="I103">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="L103" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M103" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N103" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O103" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P103" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q103" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R103" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S103" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104">
         <v>0</v>
       </c>
       <c r="B104">
         <v>0</v>
       </c>
       <c r="C104">
         <v>0</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>2023</v>
       </c>
       <c r="I104">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="L104" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M104" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N104" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O104" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P104" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q104" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R104" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S104" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105">
         <v>0</v>
       </c>
       <c r="B105">
         <v>0</v>
       </c>
       <c r="C105">
         <v>0</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>2023</v>
       </c>
       <c r="I105">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K105" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="L105" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M105" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N105" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O105" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P105" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q105" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R105" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="S105" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106">
         <v>0</v>
       </c>
       <c r="B106">
         <v>0</v>
       </c>
       <c r="C106">
         <v>0</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>2023</v>
       </c>
       <c r="I106">
         <v>12</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="L106" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M106" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N106" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O106" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P106" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q106" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R106" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="S106" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107">
         <v>0</v>
       </c>
       <c r="B107">
         <v>0</v>
       </c>
       <c r="C107">
         <v>0</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>2023</v>
       </c>
       <c r="I107">
         <v>11</v>
       </c>
       <c r="J107" t="s">
         <v>23</v>
       </c>
       <c r="K107" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="L107" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M107" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N107" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O107" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P107" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q107" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R107" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108">
-        <v>0</v>
+        <v>-28000</v>
       </c>
       <c r="B108">
         <v>0</v>
       </c>
       <c r="C108">
         <v>0</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I108">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J108" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K108" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="L108" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="M108" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="N108" t="s">
+        <v>472</v>
+      </c>
+      <c r="O108" t="s">
+        <v>473</v>
+      </c>
+      <c r="P108" t="s">
         <v>462</v>
       </c>
-      <c r="O108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q108" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109">
-        <v>0</v>
+        <v>-1000</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
       <c r="C109">
         <v>0</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I109">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J109" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="K109" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="L109" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="M109" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="N109" t="s">
+        <v>472</v>
+      </c>
+      <c r="O109" t="s">
+        <v>473</v>
+      </c>
+      <c r="P109" t="s">
         <v>462</v>
       </c>
-      <c r="O109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q109" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110">
-        <v>0</v>
+        <v>-1000</v>
       </c>
       <c r="B110">
         <v>0</v>
       </c>
       <c r="C110">
         <v>0</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
-        <v>-1396567</v>
+        <v>0</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I110">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J110" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K110" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="L110" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="M110" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="N110" t="s">
+        <v>472</v>
+      </c>
+      <c r="O110" t="s">
+        <v>473</v>
+      </c>
+      <c r="P110" t="s">
         <v>462</v>
       </c>
-      <c r="O110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q110" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111">
         <v>0</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
       <c r="C111">
         <v>0</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111">
-        <v>-2350</v>
+        <v>0</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I111">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J111" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K111" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="L111" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M111" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N111" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O111" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P111" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q111" t="s">
-        <v>108</v>
+        <v>455</v>
+      </c>
+      <c r="R111" t="s">
+        <v>483</v>
+      </c>
+      <c r="S111" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112">
         <v>0</v>
       </c>
       <c r="B112">
         <v>0</v>
       </c>
       <c r="C112">
         <v>0</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
-        <v>-30537</v>
+        <v>0</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I112">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J112" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="K112" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="L112" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M112" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N112" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O112" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P112" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q112" t="s">
-        <v>108</v>
+        <v>455</v>
+      </c>
+      <c r="R112" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113">
         <v>0</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
       <c r="C113">
         <v>0</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113">
-        <v>-4897221</v>
+        <v>0</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>2023</v>
       </c>
       <c r="I113">
         <v>12</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L113" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M113" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N113" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O113" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P113" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q113" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="R113" t="s">
-        <v>109</v>
+        <v>483</v>
+      </c>
+      <c r="S113" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114">
         <v>0</v>
       </c>
       <c r="B114">
         <v>0</v>
       </c>
       <c r="C114">
         <v>0</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114">
-        <v>-36938.46</v>
+        <v>0</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>2023</v>
       </c>
       <c r="I114">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J114" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K114" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="L114" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M114" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N114" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O114" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P114" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q114" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="R114" t="s">
-        <v>110</v>
+        <v>485</v>
+      </c>
+      <c r="S114" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115">
         <v>0</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
       <c r="C115">
         <v>0</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
       <c r="E115">
-        <v>-2823.2</v>
+        <v>0</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I115">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J115" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K115" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="L115" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M115" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N115" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O115" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P115" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q115" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="R115" t="s">
-        <v>111</v>
+        <v>485</v>
+      </c>
+      <c r="S115" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116">
         <v>0</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
       <c r="C116">
         <v>0</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116">
-        <v>-76266</v>
+        <v>0</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>2023</v>
       </c>
       <c r="I116">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J116" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K116" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="L116" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M116" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N116" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O116" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P116" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q116" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="R116" t="s">
-        <v>112</v>
+        <v>487</v>
+      </c>
+      <c r="S116" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117">
         <v>0</v>
       </c>
       <c r="B117">
         <v>0</v>
       </c>
       <c r="C117">
         <v>0</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>2023</v>
       </c>
       <c r="I117">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J117" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K117" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="L117" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M117" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="N117" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O117" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P117" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q117" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="R117" t="s">
-        <v>113</v>
+        <v>487</v>
+      </c>
+      <c r="S117" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118">
         <v>0</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
       <c r="C118">
         <v>0</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I118">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J118" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K118" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L118" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M118" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="N118" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O118" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P118" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q118" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="R118" t="s">
-        <v>113</v>
+        <v>483</v>
+      </c>
+      <c r="S118" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119">
         <v>0</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119">
         <v>0</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>2023</v>
       </c>
       <c r="I119">
         <v>12</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="L119" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M119" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N119" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O119" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P119" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q119" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R119" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S119" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120">
         <v>0</v>
       </c>
       <c r="B120">
         <v>0</v>
       </c>
       <c r="C120">
         <v>0</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I120">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J120" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K120" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="L120" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M120" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N120" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O120" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P120" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q120" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R120" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121">
         <v>0</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
       <c r="C121">
         <v>0</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
       <c r="E121">
-        <v>0</v>
+        <v>-1396567</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>2023</v>
       </c>
       <c r="I121">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J121" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K121" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="L121" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M121" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N121" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O121" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P121" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q121" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122">
         <v>0</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
       <c r="C122">
         <v>0</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
       <c r="E122">
-        <v>0</v>
+        <v>-2350</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I122">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J122" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K122" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="L122" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M122" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N122" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O122" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P122" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q122" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123">
         <v>0</v>
       </c>
       <c r="B123">
-        <v>2134</v>
+        <v>0</v>
       </c>
       <c r="C123">
         <v>0</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
-        <v>0</v>
+        <v>-30537</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>2024</v>
       </c>
       <c r="I123">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J123" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K123" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="L123" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="M123" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="N123" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O123" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P123" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="Q123" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124">
         <v>0</v>
       </c>
       <c r="B124">
         <v>0</v>
       </c>
       <c r="C124">
         <v>0</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>-4897221</v>
       </c>
       <c r="F124">
-        <v>212472</v>
+        <v>0</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I124">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J124" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="L124" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M124" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="N124" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O124" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P124" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="Q124" t="s">
-        <v>119</v>
+        <v>477</v>
+      </c>
+      <c r="R124" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125">
         <v>0</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
       <c r="C125">
         <v>0</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125">
-        <v>0</v>
+        <v>-36938.46</v>
       </c>
       <c r="F125">
-        <v>93824</v>
+        <v>0</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I125">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J125" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="K125" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="L125" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M125" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="N125" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O125" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P125" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="Q125" t="s">
-        <v>119</v>
+        <v>478</v>
+      </c>
+      <c r="R125" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126">
         <v>0</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
       <c r="C126">
         <v>0</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126">
-        <v>-742400</v>
+        <v>-2823.2</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I126">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J126" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="K126" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="L126" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M126" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="N126" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O126" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P126" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="Q126" t="s">
-        <v>120</v>
+        <v>479</v>
+      </c>
+      <c r="R126" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127">
         <v>0</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
       <c r="C127">
         <v>0</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127">
-        <v>-16700</v>
+        <v>-76266</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I127">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J127" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K127" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="L127" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M127" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="N127" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O127" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P127" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="Q127" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="R127" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128">
         <v>0</v>
       </c>
       <c r="B128">
         <v>0</v>
       </c>
       <c r="C128">
         <v>0</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
-        <v>80139</v>
+        <v>0</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I128">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J128" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K128" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="L128" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="M128" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="N128" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O128" t="s">
+        <v>473</v>
+      </c>
+      <c r="P128" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q128" t="s">
         <v>463</v>
       </c>
-      <c r="P128" t="s">
-[...6 lines deleted...]
-    <row r="129" spans="1:20">
+      <c r="R128" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19">
       <c r="A129">
         <v>0</v>
       </c>
       <c r="B129">
         <v>0</v>
       </c>
       <c r="C129">
         <v>0</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
-        <v>5530</v>
+        <v>0</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>2024</v>
       </c>
       <c r="I129">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J129" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="K129" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="L129" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="M129" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="N129" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O129" t="s">
+        <v>473</v>
+      </c>
+      <c r="P129" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q129" t="s">
         <v>463</v>
       </c>
-      <c r="P129" t="s">
-[...6 lines deleted...]
-    <row r="130" spans="1:20">
+      <c r="R129" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19">
       <c r="A130">
         <v>0</v>
       </c>
       <c r="B130">
         <v>0</v>
       </c>
       <c r="C130">
         <v>0</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
-        <v>1704696</v>
+        <v>0</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I130">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J130" t="s">
+        <v>27</v>
+      </c>
+      <c r="K130" t="s">
+        <v>117</v>
+      </c>
+      <c r="L130" t="s">
+        <v>463</v>
+      </c>
+      <c r="M130" t="s">
+        <v>463</v>
+      </c>
+      <c r="N130" t="s">
+        <v>472</v>
+      </c>
+      <c r="O130" t="s">
+        <v>473</v>
+      </c>
+      <c r="P130" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>463</v>
+      </c>
+      <c r="R130" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19">
+      <c r="A131">
+        <v>0</v>
+      </c>
+      <c r="B131">
+        <v>0</v>
+      </c>
+      <c r="C131">
+        <v>0</v>
+      </c>
+      <c r="D131">
+        <v>0</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>0</v>
+      </c>
+      <c r="G131">
+        <v>0</v>
+      </c>
+      <c r="H131">
+        <v>2026</v>
+      </c>
+      <c r="I131">
+        <v>3</v>
+      </c>
+      <c r="J131" t="s">
         <v>25</v>
       </c>
-      <c r="K130" t="s">
-[...51 lines deleted...]
-      </c>
       <c r="K131" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="L131" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="M131" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="N131" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O131" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P131" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="Q131" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:20">
+        <v>475</v>
+      </c>
+      <c r="R131" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19">
       <c r="A132">
         <v>0</v>
       </c>
       <c r="B132">
         <v>0</v>
       </c>
       <c r="C132">
         <v>0</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>2023</v>
       </c>
       <c r="I132">
+        <v>12</v>
+      </c>
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>119</v>
+      </c>
+      <c r="L132" t="s">
+        <v>457</v>
+      </c>
+      <c r="M132" t="s">
+        <v>457</v>
+      </c>
+      <c r="N132" t="s">
+        <v>472</v>
+      </c>
+      <c r="O132" t="s">
+        <v>473</v>
+      </c>
+      <c r="P132" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>457</v>
+      </c>
+      <c r="R132" t="s">
+        <v>484</v>
+      </c>
+      <c r="S132" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19">
+      <c r="A133">
+        <v>0</v>
+      </c>
+      <c r="B133">
+        <v>0</v>
+      </c>
+      <c r="C133">
+        <v>0</v>
+      </c>
+      <c r="D133">
+        <v>0</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
+        <v>0</v>
+      </c>
+      <c r="G133">
+        <v>0</v>
+      </c>
+      <c r="H133">
+        <v>2023</v>
+      </c>
+      <c r="I133">
         <v>11</v>
       </c>
-      <c r="J132" t="s">
+      <c r="J133" t="s">
         <v>23</v>
       </c>
-      <c r="K132" t="s">
-[...55 lines deleted...]
-      <c r="I133">
+      <c r="K133" t="s">
+        <v>120</v>
+      </c>
+      <c r="L133" t="s">
+        <v>457</v>
+      </c>
+      <c r="M133" t="s">
+        <v>457</v>
+      </c>
+      <c r="N133" t="s">
+        <v>472</v>
+      </c>
+      <c r="O133" t="s">
+        <v>473</v>
+      </c>
+      <c r="P133" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>457</v>
+      </c>
+      <c r="R133" t="s">
+        <v>484</v>
+      </c>
+      <c r="S133" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134">
+        <v>0</v>
+      </c>
+      <c r="B134">
+        <v>0</v>
+      </c>
+      <c r="C134">
+        <v>0</v>
+      </c>
+      <c r="D134">
+        <v>0</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134">
+        <v>0</v>
+      </c>
+      <c r="G134">
+        <v>0</v>
+      </c>
+      <c r="H134">
+        <v>2023</v>
+      </c>
+      <c r="I134">
         <v>12</v>
       </c>
-      <c r="J133" t="s">
+      <c r="J134" t="s">
         <v>24</v>
       </c>
-      <c r="K133" t="s">
-[...51 lines deleted...]
-      </c>
       <c r="K134" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="L134" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M134" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N134" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O134" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P134" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q134" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R134" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S134" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:20">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19">
       <c r="A135">
         <v>0</v>
       </c>
       <c r="B135">
         <v>0</v>
       </c>
       <c r="C135">
         <v>0</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>2023</v>
       </c>
       <c r="I135">
         <v>12</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="L135" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M135" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N135" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O135" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P135" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>455</v>
+      </c>
+      <c r="R135" t="s">
+        <v>483</v>
+      </c>
+      <c r="S135" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19">
+      <c r="A136">
+        <v>0</v>
+      </c>
+      <c r="B136">
+        <v>2134</v>
+      </c>
+      <c r="C136">
+        <v>0</v>
+      </c>
+      <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>0</v>
+      </c>
+      <c r="G136">
+        <v>0</v>
+      </c>
+      <c r="H136">
+        <v>2024</v>
+      </c>
+      <c r="I136">
+        <v>7</v>
+      </c>
+      <c r="J136" t="s">
+        <v>26</v>
+      </c>
+      <c r="K136" t="s">
+        <v>123</v>
+      </c>
+      <c r="L136" t="s">
+        <v>464</v>
+      </c>
+      <c r="M136" t="s">
+        <v>464</v>
+      </c>
+      <c r="N136" t="s">
+        <v>472</v>
+      </c>
+      <c r="O136" t="s">
+        <v>473</v>
+      </c>
+      <c r="P136" t="s">
+        <v>464</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19">
+      <c r="A137">
+        <v>0</v>
+      </c>
+      <c r="B137">
+        <v>0</v>
+      </c>
+      <c r="C137">
+        <v>0</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>212472</v>
+      </c>
+      <c r="G137">
+        <v>0</v>
+      </c>
+      <c r="H137">
+        <v>2024</v>
+      </c>
+      <c r="I137">
+        <v>6</v>
+      </c>
+      <c r="J137" t="s">
+        <v>28</v>
+      </c>
+      <c r="K137" t="s">
+        <v>124</v>
+      </c>
+      <c r="L137" t="s">
         <v>465</v>
       </c>
-      <c r="Q135" t="s">
-[...55 lines deleted...]
-      <c r="P136" t="s">
+      <c r="M137" t="s">
         <v>465</v>
       </c>
-      <c r="Q136" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="N137" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O137" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P137" t="s">
         <v>465</v>
       </c>
       <c r="Q137" t="s">
-        <v>449</v>
-[...8 lines deleted...]
-    <row r="138" spans="1:20">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19">
       <c r="A138">
         <v>0</v>
       </c>
       <c r="B138">
         <v>0</v>
       </c>
       <c r="C138">
         <v>0</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
-        <v>0</v>
+        <v>93824</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I138">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J138" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K138" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="L138" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="M138" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="N138" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O138" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P138" t="s">
         <v>465</v>
       </c>
       <c r="Q138" t="s">
-        <v>449</v>
-[...8 lines deleted...]
-    <row r="139" spans="1:20">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19">
       <c r="A139">
         <v>0</v>
       </c>
       <c r="B139">
         <v>0</v>
       </c>
       <c r="C139">
         <v>0</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139">
-        <v>0</v>
+        <v>-742400</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>2023</v>
       </c>
       <c r="I139">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J139" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K139" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="L139" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M139" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N139" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O139" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P139" t="s">
+        <v>460</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19">
+      <c r="A140">
+        <v>0</v>
+      </c>
+      <c r="B140">
+        <v>0</v>
+      </c>
+      <c r="C140">
+        <v>0</v>
+      </c>
+      <c r="D140">
+        <v>0</v>
+      </c>
+      <c r="E140">
+        <v>-16700</v>
+      </c>
+      <c r="F140">
+        <v>0</v>
+      </c>
+      <c r="G140">
+        <v>0</v>
+      </c>
+      <c r="H140">
+        <v>2024</v>
+      </c>
+      <c r="I140">
+        <v>7</v>
+      </c>
+      <c r="J140" t="s">
+        <v>26</v>
+      </c>
+      <c r="K140" t="s">
+        <v>126</v>
+      </c>
+      <c r="L140" t="s">
+        <v>460</v>
+      </c>
+      <c r="M140" t="s">
+        <v>460</v>
+      </c>
+      <c r="N140" t="s">
+        <v>472</v>
+      </c>
+      <c r="O140" t="s">
+        <v>473</v>
+      </c>
+      <c r="P140" t="s">
+        <v>460</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>478</v>
+      </c>
+      <c r="R140" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19">
+      <c r="A141">
+        <v>0</v>
+      </c>
+      <c r="B141">
+        <v>0</v>
+      </c>
+      <c r="C141">
+        <v>0</v>
+      </c>
+      <c r="D141">
+        <v>0</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>80139</v>
+      </c>
+      <c r="G141">
+        <v>0</v>
+      </c>
+      <c r="H141">
+        <v>2024</v>
+      </c>
+      <c r="I141">
+        <v>7</v>
+      </c>
+      <c r="J141" t="s">
+        <v>26</v>
+      </c>
+      <c r="K141" t="s">
+        <v>127</v>
+      </c>
+      <c r="L141" t="s">
         <v>465</v>
       </c>
-      <c r="Q139" t="s">
-[...104 lines deleted...]
-      </c>
       <c r="M141" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="N141" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O141" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P141" t="s">
         <v>465</v>
       </c>
       <c r="Q141" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-    <row r="142" spans="1:20">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19">
       <c r="A142">
         <v>0</v>
       </c>
       <c r="B142">
         <v>0</v>
       </c>
       <c r="C142">
         <v>0</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
-        <v>0</v>
+        <v>5530</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I142">
+        <v>9</v>
+      </c>
+      <c r="J142" t="s">
+        <v>30</v>
+      </c>
+      <c r="K142" t="s">
+        <v>127</v>
+      </c>
+      <c r="L142" t="s">
+        <v>465</v>
+      </c>
+      <c r="M142" t="s">
+        <v>465</v>
+      </c>
+      <c r="N142" t="s">
+        <v>472</v>
+      </c>
+      <c r="O142" t="s">
+        <v>473</v>
+      </c>
+      <c r="P142" t="s">
+        <v>465</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143">
+        <v>0</v>
+      </c>
+      <c r="B143">
+        <v>0</v>
+      </c>
+      <c r="C143">
+        <v>0</v>
+      </c>
+      <c r="D143">
+        <v>0</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>2637</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143">
+        <v>2025</v>
+      </c>
+      <c r="I143">
         <v>4</v>
       </c>
-      <c r="J142" t="s">
+      <c r="J143" t="s">
         <v>22</v>
       </c>
-      <c r="K142" t="s">
-[...8 lines deleted...]
-      <c r="N142" t="s">
+      <c r="K143" t="s">
+        <v>127</v>
+      </c>
+      <c r="L143" t="s">
+        <v>465</v>
+      </c>
+      <c r="M143" t="s">
+        <v>465</v>
+      </c>
+      <c r="N143" t="s">
+        <v>472</v>
+      </c>
+      <c r="O143" t="s">
+        <v>473</v>
+      </c>
+      <c r="P143" t="s">
+        <v>465</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144">
+        <v>0</v>
+      </c>
+      <c r="B144">
+        <v>0</v>
+      </c>
+      <c r="C144">
+        <v>0</v>
+      </c>
+      <c r="D144">
+        <v>0</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>1704696</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144">
+        <v>2024</v>
+      </c>
+      <c r="I144">
+        <v>7</v>
+      </c>
+      <c r="J144" t="s">
+        <v>26</v>
+      </c>
+      <c r="K144" t="s">
+        <v>128</v>
+      </c>
+      <c r="L144" t="s">
+        <v>465</v>
+      </c>
+      <c r="M144" t="s">
+        <v>465</v>
+      </c>
+      <c r="N144" t="s">
+        <v>472</v>
+      </c>
+      <c r="O144" t="s">
+        <v>473</v>
+      </c>
+      <c r="P144" t="s">
+        <v>465</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20">
+      <c r="A145">
+        <v>-56001</v>
+      </c>
+      <c r="B145">
+        <v>0</v>
+      </c>
+      <c r="C145">
+        <v>0</v>
+      </c>
+      <c r="D145">
+        <v>0</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>0</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145">
+        <v>2023</v>
+      </c>
+      <c r="I145">
+        <v>4</v>
+      </c>
+      <c r="J145" t="s">
+        <v>22</v>
+      </c>
+      <c r="K145" t="s">
+        <v>129</v>
+      </c>
+      <c r="L145" t="s">
         <v>462</v>
       </c>
-      <c r="O142" t="s">
-[...52 lines deleted...]
-      <c r="N143" t="s">
+      <c r="M145" t="s">
         <v>462</v>
       </c>
-      <c r="O143" t="s">
-[...52 lines deleted...]
-      <c r="N144" t="s">
+      <c r="N145" t="s">
+        <v>472</v>
+      </c>
+      <c r="O145" t="s">
+        <v>473</v>
+      </c>
+      <c r="P145" t="s">
         <v>462</v>
       </c>
-      <c r="O144" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="Q145" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:19">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20">
       <c r="A146">
         <v>0</v>
       </c>
       <c r="B146">
         <v>0</v>
       </c>
       <c r="C146">
         <v>0</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>2023</v>
       </c>
       <c r="I146">
         <v>11</v>
       </c>
       <c r="J146" t="s">
         <v>23</v>
       </c>
       <c r="K146" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="L146" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="M146" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="N146" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O146" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P146" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q146" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="R146" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="S146" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:19">
+        <v>55</v>
+      </c>
+      <c r="T146" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20">
       <c r="A147">
-        <v>0</v>
+        <v>-2107472</v>
       </c>
       <c r="B147">
         <v>0</v>
       </c>
       <c r="C147">
         <v>0</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>2023</v>
       </c>
       <c r="I147">
         <v>12</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="L147" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="M147" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="N147" t="s">
+        <v>472</v>
+      </c>
+      <c r="O147" t="s">
+        <v>473</v>
+      </c>
+      <c r="P147" t="s">
         <v>462</v>
       </c>
-      <c r="O147" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q147" t="s">
-        <v>449</v>
-[...8 lines deleted...]
-    <row r="148" spans="1:19">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20">
       <c r="A148">
         <v>0</v>
       </c>
       <c r="B148">
         <v>0</v>
       </c>
       <c r="C148">
         <v>0</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>2023</v>
       </c>
       <c r="I148">
         <v>11</v>
       </c>
       <c r="J148" t="s">
         <v>23</v>
       </c>
       <c r="K148" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="L148" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M148" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N148" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O148" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P148" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q148" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R148" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:19">
+        <v>483</v>
+      </c>
+      <c r="S148" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20">
       <c r="A149">
         <v>0</v>
       </c>
       <c r="B149">
         <v>0</v>
       </c>
       <c r="C149">
         <v>0</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149">
         <v>2023</v>
       </c>
       <c r="I149">
         <v>12</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="L149" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M149" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N149" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O149" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P149" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q149" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R149" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:19">
+        <v>483</v>
+      </c>
+      <c r="S149" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="150" spans="1:20">
       <c r="A150">
         <v>0</v>
       </c>
       <c r="B150">
         <v>0</v>
       </c>
       <c r="C150">
         <v>0</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150">
         <v>2023</v>
       </c>
       <c r="I150">
         <v>11</v>
       </c>
       <c r="J150" t="s">
         <v>23</v>
       </c>
       <c r="K150" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="L150" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M150" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N150" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O150" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P150" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q150" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R150" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S150" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:19">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="151" spans="1:20">
       <c r="A151">
         <v>0</v>
       </c>
       <c r="B151">
         <v>0</v>
       </c>
       <c r="C151">
         <v>0</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151">
         <v>2023</v>
       </c>
       <c r="I151">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J151" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K151" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="L151" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M151" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N151" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O151" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P151" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q151" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R151" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S151" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:19">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20">
       <c r="A152">
         <v>0</v>
       </c>
       <c r="B152">
         <v>0</v>
       </c>
       <c r="C152">
         <v>0</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152">
         <v>2023</v>
       </c>
       <c r="I152">
         <v>12</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="L152" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M152" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="N152" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O152" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P152" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q152" t="s">
         <v>457</v>
       </c>
       <c r="R152" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:19">
+        <v>484</v>
+      </c>
+      <c r="S152" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="153" spans="1:20">
       <c r="A153">
         <v>0</v>
       </c>
       <c r="B153">
         <v>0</v>
       </c>
       <c r="C153">
         <v>0</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
       <c r="F153">
         <v>0</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>2023</v>
       </c>
       <c r="I153">
         <v>11</v>
       </c>
       <c r="J153" t="s">
         <v>23</v>
       </c>
       <c r="K153" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="L153" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M153" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N153" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O153" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P153" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q153" t="s">
+        <v>455</v>
+      </c>
+      <c r="R153" t="s">
+        <v>485</v>
+      </c>
+      <c r="S153" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20">
+      <c r="A154">
+        <v>0</v>
+      </c>
+      <c r="B154">
+        <v>0</v>
+      </c>
+      <c r="C154">
+        <v>0</v>
+      </c>
+      <c r="D154">
+        <v>0</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>0</v>
+      </c>
+      <c r="G154">
+        <v>0</v>
+      </c>
+      <c r="H154">
+        <v>2023</v>
+      </c>
+      <c r="I154">
+        <v>12</v>
+      </c>
+      <c r="J154" t="s">
+        <v>24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>136</v>
+      </c>
+      <c r="L154" t="s">
+        <v>461</v>
+      </c>
+      <c r="M154" t="s">
+        <v>461</v>
+      </c>
+      <c r="N154" t="s">
+        <v>472</v>
+      </c>
+      <c r="O154" t="s">
+        <v>473</v>
+      </c>
+      <c r="P154" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q154" t="s">
         <v>466</v>
       </c>
-      <c r="R153" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="R154" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="S154" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:19">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20">
       <c r="A155">
         <v>0</v>
       </c>
       <c r="B155">
         <v>0</v>
       </c>
       <c r="C155">
         <v>0</v>
       </c>
       <c r="D155">
         <v>0</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>2023</v>
       </c>
       <c r="I155">
         <v>12</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="L155" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M155" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N155" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O155" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P155" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q155" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R155" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-    <row r="156" spans="1:19">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20">
       <c r="A156">
         <v>0</v>
       </c>
       <c r="B156">
         <v>0</v>
       </c>
       <c r="C156">
         <v>0</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
       <c r="E156">
-        <v>-554800</v>
+        <v>0</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>2023</v>
       </c>
       <c r="I156">
         <v>4</v>
       </c>
       <c r="J156" t="s">
         <v>22</v>
       </c>
       <c r="K156" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="L156" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="M156" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="N156" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O156" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P156" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="Q156" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="R156" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:19">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20">
       <c r="A157">
         <v>0</v>
       </c>
       <c r="B157">
         <v>0</v>
       </c>
       <c r="C157">
         <v>0</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
       <c r="E157">
-        <v>-286416</v>
+        <v>0</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>2023</v>
       </c>
       <c r="I157">
         <v>11</v>
       </c>
       <c r="J157" t="s">
         <v>23</v>
       </c>
       <c r="K157" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="L157" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="M157" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="N157" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O157" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P157" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="Q157" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="R157" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:19">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20">
       <c r="A158">
         <v>0</v>
       </c>
       <c r="B158">
         <v>0</v>
       </c>
       <c r="C158">
         <v>0</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
       <c r="E158">
-        <v>-16785</v>
+        <v>0</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>2023</v>
       </c>
       <c r="I158">
         <v>12</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="L158" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="M158" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="N158" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O158" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P158" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="Q158" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="R158" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:19">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="159" spans="1:20">
       <c r="A159">
         <v>0</v>
       </c>
       <c r="B159">
         <v>0</v>
       </c>
       <c r="C159">
         <v>0</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
       <c r="E159">
-        <v>-72924</v>
+        <v>0</v>
       </c>
       <c r="F159">
         <v>0</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>2024</v>
       </c>
       <c r="I159">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J159" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K159" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="L159" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M159" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N159" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O159" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P159" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q159" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="R159" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:19">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="160" spans="1:20">
       <c r="A160">
         <v>0</v>
       </c>
       <c r="B160">
         <v>0</v>
       </c>
       <c r="C160">
         <v>0</v>
       </c>
       <c r="D160">
         <v>0</v>
       </c>
       <c r="E160">
-        <v>-4708</v>
+        <v>0</v>
       </c>
       <c r="F160">
         <v>0</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I160">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J160" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K160" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="L160" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="M160" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="N160" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O160" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P160" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q160" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="R160" t="s">
-        <v>142</v>
+        <v>484</v>
+      </c>
+      <c r="S160" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161">
         <v>0</v>
       </c>
       <c r="B161">
         <v>0</v>
       </c>
       <c r="C161">
         <v>0</v>
       </c>
       <c r="D161">
         <v>0</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>2023</v>
       </c>
       <c r="I161">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J161" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="L161" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M161" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N161" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O161" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P161" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q161" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R161" t="s">
-        <v>143</v>
+        <v>484</v>
+      </c>
+      <c r="S161" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162">
         <v>0</v>
       </c>
       <c r="B162">
         <v>0</v>
       </c>
       <c r="C162">
         <v>0</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162">
         <v>2023</v>
       </c>
       <c r="I162">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J162" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K162" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="L162" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M162" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N162" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O162" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P162" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q162" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R162" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163">
         <v>0</v>
       </c>
       <c r="B163">
         <v>0</v>
       </c>
       <c r="C163">
         <v>0</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
       <c r="F163">
         <v>0</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>2023</v>
       </c>
       <c r="I163">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K163" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L163" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="M163" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="N163" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O163" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P163" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q163" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="R163" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164">
         <v>0</v>
       </c>
       <c r="B164">
         <v>0</v>
       </c>
       <c r="C164">
         <v>0</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
       <c r="F164">
         <v>0</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>2023</v>
       </c>
       <c r="I164">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J164" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K164" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="L164" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M164" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N164" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O164" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P164" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q164" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R164" t="s">
-        <v>144</v>
+        <v>484</v>
+      </c>
+      <c r="S164" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165">
         <v>0</v>
       </c>
       <c r="B165">
         <v>0</v>
       </c>
       <c r="C165">
         <v>0</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165">
         <v>2023</v>
       </c>
       <c r="I165">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="L165" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M165" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N165" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O165" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P165" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q165" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R165" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S165" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166">
         <v>0</v>
       </c>
       <c r="B166">
         <v>0</v>
       </c>
       <c r="C166">
         <v>0</v>
       </c>
       <c r="D166">
         <v>0</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166">
         <v>0</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>2023</v>
       </c>
       <c r="I166">
         <v>12</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L166" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="M166" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="N166" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O166" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P166" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q166" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="R166" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167">
         <v>0</v>
       </c>
       <c r="B167">
         <v>0</v>
       </c>
       <c r="C167">
         <v>0</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>2023</v>
       </c>
       <c r="I167">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J167" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K167" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="L167" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M167" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N167" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O167" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P167" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q167" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R167" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168">
         <v>0</v>
       </c>
       <c r="B168">
         <v>0</v>
       </c>
       <c r="C168">
         <v>0</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
       <c r="F168">
         <v>0</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>2023</v>
       </c>
       <c r="I168">
         <v>11</v>
       </c>
       <c r="J168" t="s">
         <v>23</v>
       </c>
       <c r="K168" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="L168" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M168" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N168" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O168" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P168" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q168" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R168" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S168" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169">
         <v>0</v>
       </c>
       <c r="B169">
         <v>0</v>
       </c>
       <c r="C169">
         <v>0</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
       <c r="E169">
-        <v>-1006</v>
+        <v>0</v>
       </c>
       <c r="F169">
         <v>0</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I169">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J169" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="L169" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="M169" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="N169" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O169" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P169" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q169" t="s">
-        <v>148</v>
+        <v>457</v>
+      </c>
+      <c r="R169" t="s">
+        <v>484</v>
+      </c>
+      <c r="S169" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170">
         <v>0</v>
       </c>
       <c r="B170">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="C170">
         <v>0</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
       <c r="E170">
-        <v>-3677319</v>
+        <v>0</v>
       </c>
       <c r="F170">
         <v>0</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I170">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J170" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K170" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="L170" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="M170" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="N170" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O170" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P170" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="Q170" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171">
         <v>0</v>
       </c>
       <c r="B171">
-        <v>0</v>
+        <v>553.77</v>
       </c>
       <c r="C171">
         <v>0</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
       <c r="E171">
-        <v>-108723</v>
+        <v>0</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I171">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J171" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K171" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="L171" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="M171" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="N171" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O171" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P171" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="Q171" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172">
         <v>0</v>
       </c>
       <c r="B172">
         <v>0</v>
       </c>
       <c r="C172">
         <v>0</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
       <c r="E172">
-        <v>0</v>
+        <v>-554800</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>2023</v>
       </c>
       <c r="I172">
         <v>4</v>
       </c>
       <c r="J172" t="s">
         <v>22</v>
       </c>
       <c r="K172" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="L172" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M172" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N172" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O172" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P172" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q172" t="s">
-        <v>447</v>
+        <v>477</v>
       </c>
       <c r="R172" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173">
         <v>0</v>
       </c>
       <c r="B173">
         <v>0</v>
       </c>
       <c r="C173">
         <v>0</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
       <c r="E173">
-        <v>-17250</v>
+        <v>-286416</v>
       </c>
       <c r="F173">
         <v>0</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
         <v>2023</v>
       </c>
       <c r="I173">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J173" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K173" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="L173" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M173" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="N173" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O173" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P173" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="Q173" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="R173" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174">
         <v>0</v>
       </c>
       <c r="B174">
         <v>0</v>
       </c>
       <c r="C174">
         <v>0</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
       <c r="E174">
-        <v>-520320</v>
+        <v>-16785</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>2023</v>
       </c>
       <c r="I174">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J174" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K174" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="L174" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M174" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="N174" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O174" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P174" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="Q174" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="R174" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175">
         <v>0</v>
       </c>
       <c r="B175">
         <v>0</v>
       </c>
       <c r="C175">
         <v>0</v>
       </c>
       <c r="D175">
         <v>0</v>
       </c>
       <c r="E175">
-        <v>-62961.54</v>
+        <v>-72924</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I175">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J175" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K175" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="L175" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M175" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="N175" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O175" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P175" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="Q175" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="R175" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176">
         <v>0</v>
       </c>
       <c r="B176">
         <v>0</v>
       </c>
       <c r="C176">
         <v>0</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
       <c r="E176">
-        <v>-99104</v>
+        <v>-4708</v>
       </c>
       <c r="F176">
         <v>0</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>2024</v>
       </c>
       <c r="I176">
         <v>7</v>
       </c>
       <c r="J176" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K176" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="L176" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M176" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="N176" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O176" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P176" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="Q176" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="R176" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:20">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="177" spans="1:19">
       <c r="A177">
         <v>0</v>
       </c>
       <c r="B177">
         <v>0</v>
       </c>
       <c r="C177">
         <v>0</v>
       </c>
       <c r="D177">
         <v>0</v>
       </c>
       <c r="E177">
-        <v>-100980</v>
+        <v>0</v>
       </c>
       <c r="F177">
         <v>0</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>2023</v>
       </c>
       <c r="I177">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J177" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K177" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="L177" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M177" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N177" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O177" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P177" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q177" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="R177" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:20">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19">
       <c r="A178">
         <v>0</v>
       </c>
       <c r="B178">
         <v>0</v>
       </c>
       <c r="C178">
         <v>0</v>
       </c>
       <c r="D178">
         <v>0</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
       <c r="F178">
         <v>0</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178">
         <v>2023</v>
       </c>
       <c r="I178">
         <v>12</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="L178" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M178" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N178" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O178" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P178" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q178" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R178" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:20">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19">
       <c r="A179">
         <v>0</v>
       </c>
       <c r="B179">
         <v>0</v>
       </c>
       <c r="C179">
         <v>0</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>2023</v>
       </c>
       <c r="I179">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J179" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K179" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="L179" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M179" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N179" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O179" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P179" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q179" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R179" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="180" spans="1:20">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="180" spans="1:19">
       <c r="A180">
         <v>0</v>
       </c>
       <c r="B180">
         <v>0</v>
       </c>
       <c r="C180">
         <v>0</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
       <c r="F180">
         <v>0</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180">
         <v>2023</v>
       </c>
       <c r="I180">
         <v>12</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="L180" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="M180" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="N180" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O180" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P180" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q180" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="R180" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:20">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19">
       <c r="A181">
         <v>0</v>
       </c>
       <c r="B181">
         <v>0</v>
       </c>
       <c r="C181">
         <v>0</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>2023</v>
       </c>
       <c r="I181">
         <v>11</v>
       </c>
       <c r="J181" t="s">
         <v>23</v>
       </c>
       <c r="K181" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L181" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M181" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N181" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O181" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P181" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q181" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R181" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S181" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:20">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19">
       <c r="A182">
         <v>0</v>
       </c>
       <c r="B182">
         <v>0</v>
       </c>
       <c r="C182">
         <v>0</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>2023</v>
       </c>
       <c r="I182">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K182" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="L182" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M182" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N182" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O182" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P182" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q182" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R182" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S182" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:20">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="183" spans="1:19">
       <c r="A183">
         <v>0</v>
       </c>
       <c r="B183">
         <v>0</v>
       </c>
       <c r="C183">
         <v>0</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>2023</v>
       </c>
       <c r="I183">
         <v>12</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="L183" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M183" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N183" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O183" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P183" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q183" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R183" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="S183" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-    <row r="184" spans="1:20">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19">
       <c r="A184">
         <v>0</v>
       </c>
       <c r="B184">
         <v>0</v>
       </c>
       <c r="C184">
         <v>0</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
       <c r="F184">
         <v>0</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>2023</v>
       </c>
       <c r="I184">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J184" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K184" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="L184" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M184" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N184" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O184" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P184" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q184" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R184" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="S184" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:20">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19">
       <c r="A185">
         <v>0</v>
       </c>
       <c r="B185">
         <v>0</v>
       </c>
       <c r="C185">
         <v>0</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
       <c r="E185">
-        <v>0</v>
+        <v>-1006</v>
       </c>
       <c r="F185">
         <v>0</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I185">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J185" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K185" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="L185" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M185" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N185" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O185" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P185" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q185" t="s">
-        <v>447</v>
-[...8 lines deleted...]
-    <row r="186" spans="1:20">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19">
       <c r="A186">
         <v>0</v>
       </c>
       <c r="B186">
         <v>0</v>
       </c>
       <c r="C186">
         <v>0</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
       <c r="E186">
-        <v>0</v>
+        <v>-3677319</v>
       </c>
       <c r="F186">
         <v>0</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>2023</v>
       </c>
       <c r="I186">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J186" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K186" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="L186" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="M186" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="N186" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O186" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P186" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="Q186" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="R186" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:20">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19">
       <c r="A187">
         <v>0</v>
       </c>
       <c r="B187">
         <v>0</v>
       </c>
       <c r="C187">
         <v>0</v>
       </c>
       <c r="D187">
         <v>0</v>
       </c>
       <c r="E187">
-        <v>0</v>
+        <v>-108723</v>
       </c>
       <c r="F187">
         <v>0</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I187">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J187" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K187" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="L187" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="M187" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="N187" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O187" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P187" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q187" t="s">
-        <v>449</v>
+        <v>478</v>
       </c>
       <c r="R187" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-    <row r="188" spans="1:20">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19">
       <c r="A188">
         <v>0</v>
       </c>
       <c r="B188">
         <v>0</v>
       </c>
       <c r="C188">
         <v>0</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>2023</v>
       </c>
       <c r="I188">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J188" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K188" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="L188" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M188" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N188" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O188" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P188" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q188" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R188" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-    <row r="189" spans="1:20">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19">
       <c r="A189">
         <v>0</v>
       </c>
       <c r="B189">
         <v>0</v>
       </c>
       <c r="C189">
         <v>0</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
       <c r="E189">
-        <v>0</v>
+        <v>-17250</v>
       </c>
       <c r="F189">
         <v>0</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>2023</v>
       </c>
       <c r="I189">
         <v>12</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="L189" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M189" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N189" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O189" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P189" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q189" t="s">
-        <v>447</v>
+        <v>477</v>
       </c>
       <c r="R189" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="190" spans="1:20">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19">
       <c r="A190">
         <v>0</v>
       </c>
       <c r="B190">
         <v>0</v>
       </c>
       <c r="C190">
         <v>0</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
-        <v>0</v>
+        <v>-520320</v>
       </c>
       <c r="F190">
         <v>0</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>2023</v>
       </c>
       <c r="I190">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J190" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K190" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L190" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M190" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N190" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O190" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P190" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q190" t="s">
-        <v>447</v>
+        <v>478</v>
       </c>
       <c r="R190" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:20">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="191" spans="1:19">
       <c r="A191">
         <v>0</v>
       </c>
       <c r="B191">
         <v>0</v>
       </c>
       <c r="C191">
         <v>0</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
       <c r="E191">
-        <v>0</v>
+        <v>-62961.54</v>
       </c>
       <c r="F191">
         <v>0</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>2023</v>
       </c>
       <c r="I191">
         <v>12</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="L191" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M191" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N191" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O191" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P191" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q191" t="s">
-        <v>447</v>
+        <v>478</v>
       </c>
       <c r="R191" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-    <row r="192" spans="1:20">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="192" spans="1:19">
       <c r="A192">
         <v>0</v>
       </c>
       <c r="B192">
         <v>0</v>
       </c>
       <c r="C192">
         <v>0</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
-        <v>0</v>
+        <v>-99104</v>
       </c>
       <c r="F192">
         <v>0</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I192">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J192" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K192" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="L192" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M192" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N192" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O192" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P192" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q192" t="s">
-        <v>447</v>
+        <v>478</v>
       </c>
       <c r="R192" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="193" spans="1:19">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="193" spans="1:20">
       <c r="A193">
         <v>0</v>
       </c>
       <c r="B193">
         <v>0</v>
       </c>
       <c r="C193">
         <v>0</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
       <c r="E193">
-        <v>0</v>
+        <v>-100980</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>2023</v>
       </c>
       <c r="I193">
         <v>12</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="L193" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="M193" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="N193" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O193" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P193" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q193" t="s">
-        <v>447</v>
+        <v>476</v>
       </c>
       <c r="R193" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="194" spans="1:19">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="194" spans="1:20">
       <c r="A194">
         <v>0</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
       <c r="C194">
         <v>0</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>2023</v>
       </c>
       <c r="I194">
+        <v>12</v>
+      </c>
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
+        <v>162</v>
+      </c>
+      <c r="L194" t="s">
+        <v>455</v>
+      </c>
+      <c r="M194" t="s">
+        <v>455</v>
+      </c>
+      <c r="N194" t="s">
+        <v>472</v>
+      </c>
+      <c r="O194" t="s">
+        <v>473</v>
+      </c>
+      <c r="P194" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>455</v>
+      </c>
+      <c r="R194" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="195" spans="1:20">
+      <c r="A195">
+        <v>0</v>
+      </c>
+      <c r="B195">
+        <v>0</v>
+      </c>
+      <c r="C195">
+        <v>0</v>
+      </c>
+      <c r="D195">
+        <v>0</v>
+      </c>
+      <c r="E195">
+        <v>0</v>
+      </c>
+      <c r="F195">
+        <v>0</v>
+      </c>
+      <c r="G195">
+        <v>0</v>
+      </c>
+      <c r="H195">
+        <v>2023</v>
+      </c>
+      <c r="I195">
+        <v>12</v>
+      </c>
+      <c r="J195" t="s">
+        <v>24</v>
+      </c>
+      <c r="K195" t="s">
+        <v>163</v>
+      </c>
+      <c r="L195" t="s">
+        <v>455</v>
+      </c>
+      <c r="M195" t="s">
+        <v>455</v>
+      </c>
+      <c r="N195" t="s">
+        <v>472</v>
+      </c>
+      <c r="O195" t="s">
+        <v>473</v>
+      </c>
+      <c r="P195" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>455</v>
+      </c>
+      <c r="R195" t="s">
+        <v>483</v>
+      </c>
+      <c r="S195" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="196" spans="1:20">
+      <c r="A196">
+        <v>0</v>
+      </c>
+      <c r="B196">
+        <v>0</v>
+      </c>
+      <c r="C196">
+        <v>0</v>
+      </c>
+      <c r="D196">
+        <v>0</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+      <c r="F196">
+        <v>0</v>
+      </c>
+      <c r="G196">
+        <v>0</v>
+      </c>
+      <c r="H196">
+        <v>2023</v>
+      </c>
+      <c r="I196">
+        <v>12</v>
+      </c>
+      <c r="J196" t="s">
+        <v>24</v>
+      </c>
+      <c r="K196" t="s">
+        <v>164</v>
+      </c>
+      <c r="L196" t="s">
+        <v>461</v>
+      </c>
+      <c r="M196" t="s">
+        <v>461</v>
+      </c>
+      <c r="N196" t="s">
+        <v>472</v>
+      </c>
+      <c r="O196" t="s">
+        <v>473</v>
+      </c>
+      <c r="P196" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>466</v>
+      </c>
+      <c r="R196" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="197" spans="1:20">
+      <c r="A197">
+        <v>0</v>
+      </c>
+      <c r="B197">
+        <v>0</v>
+      </c>
+      <c r="C197">
+        <v>0</v>
+      </c>
+      <c r="D197">
+        <v>0</v>
+      </c>
+      <c r="E197">
+        <v>0</v>
+      </c>
+      <c r="F197">
+        <v>0</v>
+      </c>
+      <c r="G197">
+        <v>0</v>
+      </c>
+      <c r="H197">
+        <v>2023</v>
+      </c>
+      <c r="I197">
         <v>11</v>
       </c>
-      <c r="J194" t="s">
+      <c r="J197" t="s">
         <v>23</v>
       </c>
-      <c r="K194" t="s">
-[...169 lines deleted...]
-      </c>
       <c r="K197" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="L197" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="M197" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="N197" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O197" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P197" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q197" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="R197" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:19">
+        <v>484</v>
+      </c>
+      <c r="S197" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20">
       <c r="A198">
         <v>0</v>
       </c>
       <c r="B198">
         <v>0</v>
       </c>
       <c r="C198">
         <v>0</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I198">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J198" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="K198" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="L198" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="M198" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="N198" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O198" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P198" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q198" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="R198" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:19">
+        <v>483</v>
+      </c>
+      <c r="S198" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="199" spans="1:20">
       <c r="A199">
         <v>0</v>
       </c>
       <c r="B199">
         <v>0</v>
       </c>
       <c r="C199">
         <v>0</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199">
         <v>0</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>2023</v>
       </c>
       <c r="I199">
         <v>12</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="L199" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M199" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N199" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O199" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P199" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q199" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R199" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="S199" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:19">
+        <v>503</v>
+      </c>
+      <c r="T199" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20">
       <c r="A200">
         <v>0</v>
       </c>
       <c r="B200">
         <v>0</v>
       </c>
       <c r="C200">
         <v>0</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
       <c r="G200">
         <v>0</v>
       </c>
       <c r="H200">
         <v>2023</v>
       </c>
       <c r="I200">
         <v>12</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
+        <v>168</v>
+      </c>
+      <c r="L200" t="s">
+        <v>455</v>
+      </c>
+      <c r="M200" t="s">
+        <v>455</v>
+      </c>
+      <c r="N200" t="s">
+        <v>472</v>
+      </c>
+      <c r="O200" t="s">
+        <v>473</v>
+      </c>
+      <c r="P200" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>455</v>
+      </c>
+      <c r="R200" t="s">
+        <v>485</v>
+      </c>
+      <c r="S200" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20">
+      <c r="A201">
+        <v>0</v>
+      </c>
+      <c r="B201">
+        <v>0</v>
+      </c>
+      <c r="C201">
+        <v>0</v>
+      </c>
+      <c r="D201">
+        <v>0</v>
+      </c>
+      <c r="E201">
+        <v>0</v>
+      </c>
+      <c r="F201">
+        <v>0</v>
+      </c>
+      <c r="G201">
+        <v>0</v>
+      </c>
+      <c r="H201">
+        <v>2023</v>
+      </c>
+      <c r="I201">
+        <v>12</v>
+      </c>
+      <c r="J201" t="s">
+        <v>24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>169</v>
+      </c>
+      <c r="L201" t="s">
+        <v>455</v>
+      </c>
+      <c r="M201" t="s">
+        <v>455</v>
+      </c>
+      <c r="N201" t="s">
+        <v>472</v>
+      </c>
+      <c r="O201" t="s">
+        <v>473</v>
+      </c>
+      <c r="P201" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>455</v>
+      </c>
+      <c r="R201" t="s">
+        <v>483</v>
+      </c>
+      <c r="S201" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="202" spans="1:20">
+      <c r="A202">
+        <v>0</v>
+      </c>
+      <c r="B202">
+        <v>0</v>
+      </c>
+      <c r="C202">
+        <v>0</v>
+      </c>
+      <c r="D202">
+        <v>0</v>
+      </c>
+      <c r="E202">
+        <v>0</v>
+      </c>
+      <c r="F202">
+        <v>0</v>
+      </c>
+      <c r="G202">
+        <v>0</v>
+      </c>
+      <c r="H202">
+        <v>2023</v>
+      </c>
+      <c r="I202">
+        <v>12</v>
+      </c>
+      <c r="J202" t="s">
+        <v>24</v>
+      </c>
+      <c r="K202" t="s">
+        <v>170</v>
+      </c>
+      <c r="L202" t="s">
+        <v>459</v>
+      </c>
+      <c r="M202" t="s">
+        <v>459</v>
+      </c>
+      <c r="N202" t="s">
+        <v>472</v>
+      </c>
+      <c r="O202" t="s">
+        <v>473</v>
+      </c>
+      <c r="P202" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>475</v>
+      </c>
+      <c r="R202" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="203" spans="1:20">
+      <c r="A203">
+        <v>0</v>
+      </c>
+      <c r="B203">
+        <v>0</v>
+      </c>
+      <c r="C203">
+        <v>0</v>
+      </c>
+      <c r="D203">
+        <v>0</v>
+      </c>
+      <c r="E203">
+        <v>0</v>
+      </c>
+      <c r="F203">
+        <v>0</v>
+      </c>
+      <c r="G203">
+        <v>0</v>
+      </c>
+      <c r="H203">
+        <v>2023</v>
+      </c>
+      <c r="I203">
+        <v>11</v>
+      </c>
+      <c r="J203" t="s">
+        <v>23</v>
+      </c>
+      <c r="K203" t="s">
+        <v>171</v>
+      </c>
+      <c r="L203" t="s">
+        <v>457</v>
+      </c>
+      <c r="M203" t="s">
+        <v>457</v>
+      </c>
+      <c r="N203" t="s">
+        <v>472</v>
+      </c>
+      <c r="O203" t="s">
+        <v>473</v>
+      </c>
+      <c r="P203" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>457</v>
+      </c>
+      <c r="R203" t="s">
+        <v>484</v>
+      </c>
+      <c r="S203" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="204" spans="1:20">
+      <c r="A204">
+        <v>0</v>
+      </c>
+      <c r="B204">
+        <v>0</v>
+      </c>
+      <c r="C204">
+        <v>0</v>
+      </c>
+      <c r="D204">
+        <v>0</v>
+      </c>
+      <c r="E204">
+        <v>0</v>
+      </c>
+      <c r="F204">
+        <v>0</v>
+      </c>
+      <c r="G204">
+        <v>0</v>
+      </c>
+      <c r="H204">
+        <v>2023</v>
+      </c>
+      <c r="I204">
+        <v>12</v>
+      </c>
+      <c r="J204" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" t="s">
+        <v>171</v>
+      </c>
+      <c r="L204" t="s">
+        <v>457</v>
+      </c>
+      <c r="M204" t="s">
+        <v>457</v>
+      </c>
+      <c r="N204" t="s">
+        <v>472</v>
+      </c>
+      <c r="O204" t="s">
+        <v>473</v>
+      </c>
+      <c r="P204" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>457</v>
+      </c>
+      <c r="R204" t="s">
+        <v>484</v>
+      </c>
+      <c r="S204" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="205" spans="1:20">
+      <c r="A205">
+        <v>0</v>
+      </c>
+      <c r="B205">
+        <v>0</v>
+      </c>
+      <c r="C205">
+        <v>0</v>
+      </c>
+      <c r="D205">
+        <v>0</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205">
+        <v>0</v>
+      </c>
+      <c r="G205">
+        <v>0</v>
+      </c>
+      <c r="H205">
+        <v>2023</v>
+      </c>
+      <c r="I205">
+        <v>12</v>
+      </c>
+      <c r="J205" t="s">
+        <v>24</v>
+      </c>
+      <c r="K205" t="s">
+        <v>172</v>
+      </c>
+      <c r="L205" t="s">
+        <v>455</v>
+      </c>
+      <c r="M205" t="s">
+        <v>455</v>
+      </c>
+      <c r="N205" t="s">
+        <v>472</v>
+      </c>
+      <c r="O205" t="s">
+        <v>473</v>
+      </c>
+      <c r="P205" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>455</v>
+      </c>
+      <c r="R205" t="s">
+        <v>483</v>
+      </c>
+      <c r="S205" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="206" spans="1:20">
+      <c r="A206">
+        <v>0</v>
+      </c>
+      <c r="B206">
+        <v>0</v>
+      </c>
+      <c r="C206">
+        <v>0</v>
+      </c>
+      <c r="D206">
+        <v>0</v>
+      </c>
+      <c r="E206">
+        <v>0</v>
+      </c>
+      <c r="F206">
+        <v>0</v>
+      </c>
+      <c r="G206">
+        <v>0</v>
+      </c>
+      <c r="H206">
+        <v>2023</v>
+      </c>
+      <c r="I206">
+        <v>11</v>
+      </c>
+      <c r="J206" t="s">
+        <v>23</v>
+      </c>
+      <c r="K206" t="s">
         <v>173</v>
       </c>
-      <c r="L200" t="s">
-[...17 lines deleted...]
-      <c r="R200" t="s">
+      <c r="L206" t="s">
+        <v>455</v>
+      </c>
+      <c r="M206" t="s">
+        <v>455</v>
+      </c>
+      <c r="N206" t="s">
+        <v>472</v>
+      </c>
+      <c r="O206" t="s">
+        <v>473</v>
+      </c>
+      <c r="P206" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>455</v>
+      </c>
+      <c r="R206" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="201" spans="1:19">
-[...30 lines deleted...]
-      <c r="K201" t="s">
+    <row r="207" spans="1:20">
+      <c r="A207">
+        <v>0</v>
+      </c>
+      <c r="B207">
+        <v>0</v>
+      </c>
+      <c r="C207">
+        <v>0</v>
+      </c>
+      <c r="D207">
+        <v>0</v>
+      </c>
+      <c r="E207">
+        <v>0</v>
+      </c>
+      <c r="F207">
+        <v>0</v>
+      </c>
+      <c r="G207">
+        <v>0</v>
+      </c>
+      <c r="H207">
+        <v>2023</v>
+      </c>
+      <c r="I207">
+        <v>12</v>
+      </c>
+      <c r="J207" t="s">
+        <v>24</v>
+      </c>
+      <c r="K207" t="s">
         <v>174</v>
       </c>
-      <c r="L201" t="s">
-[...17 lines deleted...]
-      <c r="R201" t="s">
+      <c r="L207" t="s">
+        <v>455</v>
+      </c>
+      <c r="M207" t="s">
+        <v>455</v>
+      </c>
+      <c r="N207" t="s">
+        <v>472</v>
+      </c>
+      <c r="O207" t="s">
+        <v>473</v>
+      </c>
+      <c r="P207" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>455</v>
+      </c>
+      <c r="R207" t="s">
+        <v>485</v>
+      </c>
+      <c r="S207" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="202" spans="1:19">
-[...24 lines deleted...]
-      <c r="I202">
+    <row r="208" spans="1:20">
+      <c r="A208">
+        <v>0</v>
+      </c>
+      <c r="B208">
+        <v>0</v>
+      </c>
+      <c r="C208">
+        <v>0</v>
+      </c>
+      <c r="D208">
+        <v>0</v>
+      </c>
+      <c r="E208">
+        <v>0</v>
+      </c>
+      <c r="F208">
+        <v>0</v>
+      </c>
+      <c r="G208">
+        <v>0</v>
+      </c>
+      <c r="H208">
+        <v>2023</v>
+      </c>
+      <c r="I208">
         <v>11</v>
       </c>
-      <c r="J202" t="s">
+      <c r="J208" t="s">
         <v>23</v>
       </c>
-      <c r="K202" t="s">
-[...223 lines deleted...]
-      <c r="K206" t="s">
+      <c r="K208" t="s">
         <v>175</v>
       </c>
-      <c r="L206" t="s">
-[...17 lines deleted...]
-      <c r="R206" t="s">
+      <c r="L208" t="s">
+        <v>455</v>
+      </c>
+      <c r="M208" t="s">
+        <v>455</v>
+      </c>
+      <c r="N208" t="s">
+        <v>472</v>
+      </c>
+      <c r="O208" t="s">
+        <v>473</v>
+      </c>
+      <c r="P208" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>455</v>
+      </c>
+      <c r="R208" t="s">
+        <v>483</v>
+      </c>
+      <c r="S208" t="s">
         <v>175</v>
-      </c>
-[...110 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209">
         <v>0</v>
       </c>
       <c r="B209">
         <v>0</v>
       </c>
       <c r="C209">
         <v>0</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>2023</v>
       </c>
       <c r="I209">
         <v>12</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="L209" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M209" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N209" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O209" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P209" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q209" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R209" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S209" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210">
         <v>0</v>
       </c>
       <c r="B210">
         <v>0</v>
       </c>
       <c r="C210">
         <v>0</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210">
         <v>2023</v>
       </c>
       <c r="I210">
         <v>11</v>
       </c>
       <c r="J210" t="s">
         <v>23</v>
       </c>
       <c r="K210" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L210" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M210" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N210" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O210" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P210" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q210" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R210" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="S210" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211">
         <v>0</v>
       </c>
       <c r="B211">
         <v>0</v>
       </c>
       <c r="C211">
         <v>0</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211">
         <v>2023</v>
       </c>
       <c r="I211">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J211" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K211" t="s">
         <v>178</v>
       </c>
       <c r="L211" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="M211" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="N211" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O211" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P211" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q211" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="R211" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="S211" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212">
         <v>0</v>
       </c>
       <c r="B212">
         <v>0</v>
       </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212">
         <v>2024</v>
       </c>
       <c r="I212">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J212" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K212" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="L212" t="s">
+        <v>467</v>
+      </c>
+      <c r="M212" t="s">
+        <v>467</v>
+      </c>
+      <c r="N212" t="s">
+        <v>472</v>
+      </c>
+      <c r="O212" t="s">
+        <v>473</v>
+      </c>
+      <c r="P212" t="s">
         <v>459</v>
       </c>
-      <c r="M212" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q212" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R212" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213">
         <v>0</v>
       </c>
       <c r="B213">
         <v>0</v>
       </c>
       <c r="C213">
         <v>0</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>2024</v>
       </c>
       <c r="I213">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J213" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K213" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="L213" t="s">
+        <v>467</v>
+      </c>
+      <c r="M213" t="s">
+        <v>467</v>
+      </c>
+      <c r="N213" t="s">
+        <v>472</v>
+      </c>
+      <c r="O213" t="s">
+        <v>473</v>
+      </c>
+      <c r="P213" t="s">
         <v>459</v>
       </c>
-      <c r="M213" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q213" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R213" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214">
         <v>0</v>
       </c>
       <c r="B214">
         <v>0</v>
       </c>
       <c r="C214">
         <v>0</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I214">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J214" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="K214" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="L214" t="s">
+        <v>467</v>
+      </c>
+      <c r="M214" t="s">
+        <v>467</v>
+      </c>
+      <c r="N214" t="s">
+        <v>472</v>
+      </c>
+      <c r="O214" t="s">
+        <v>473</v>
+      </c>
+      <c r="P214" t="s">
         <v>459</v>
       </c>
-      <c r="M214" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q214" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R214" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215">
         <v>0</v>
       </c>
       <c r="B215">
         <v>0</v>
       </c>
       <c r="C215">
         <v>0</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215">
         <v>2023</v>
       </c>
       <c r="I215">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="L215" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M215" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="N215" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O215" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P215" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q215" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="R215" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="S215" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216">
         <v>0</v>
       </c>
       <c r="B216">
         <v>0</v>
       </c>
       <c r="C216">
         <v>0</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>2023</v>
       </c>
       <c r="I216">
         <v>12</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
         <v>180</v>
       </c>
       <c r="L216" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M216" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="N216" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O216" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P216" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q216" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="R216" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="S216" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217">
         <v>0</v>
       </c>
       <c r="B217">
         <v>0</v>
       </c>
       <c r="C217">
         <v>0</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>2023</v>
       </c>
       <c r="I217">
         <v>4</v>
       </c>
       <c r="J217" t="s">
         <v>22</v>
       </c>
       <c r="K217" t="s">
         <v>181</v>
       </c>
       <c r="L217" t="s">
+        <v>467</v>
+      </c>
+      <c r="M217" t="s">
+        <v>467</v>
+      </c>
+      <c r="N217" t="s">
+        <v>472</v>
+      </c>
+      <c r="O217" t="s">
+        <v>473</v>
+      </c>
+      <c r="P217" t="s">
         <v>459</v>
       </c>
-      <c r="M217" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q217" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R217" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218">
         <v>0</v>
       </c>
       <c r="B218">
         <v>0</v>
       </c>
       <c r="C218">
         <v>0</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I218">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J218" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K218" t="s">
         <v>181</v>
       </c>
       <c r="L218" t="s">
+        <v>467</v>
+      </c>
+      <c r="M218" t="s">
+        <v>467</v>
+      </c>
+      <c r="N218" t="s">
+        <v>472</v>
+      </c>
+      <c r="O218" t="s">
+        <v>473</v>
+      </c>
+      <c r="P218" t="s">
         <v>459</v>
       </c>
-      <c r="M218" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q218" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R218" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219">
         <v>0</v>
       </c>
       <c r="B219">
         <v>0</v>
       </c>
       <c r="C219">
         <v>0</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>2023</v>
       </c>
       <c r="I219">
         <v>12</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="L219" t="s">
+        <v>467</v>
+      </c>
+      <c r="M219" t="s">
+        <v>467</v>
+      </c>
+      <c r="N219" t="s">
+        <v>472</v>
+      </c>
+      <c r="O219" t="s">
+        <v>473</v>
+      </c>
+      <c r="P219" t="s">
         <v>459</v>
       </c>
-      <c r="M219" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q219" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R219" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220">
         <v>0</v>
       </c>
       <c r="B220">
         <v>0</v>
       </c>
       <c r="C220">
         <v>0</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I220">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J220" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="K220" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="L220" t="s">
+        <v>467</v>
+      </c>
+      <c r="M220" t="s">
+        <v>467</v>
+      </c>
+      <c r="N220" t="s">
+        <v>472</v>
+      </c>
+      <c r="O220" t="s">
+        <v>473</v>
+      </c>
+      <c r="P220" t="s">
         <v>459</v>
       </c>
-      <c r="M220" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q220" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R220" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221">
         <v>0</v>
       </c>
       <c r="B221">
         <v>0</v>
       </c>
       <c r="C221">
         <v>0</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I221">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J221" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="K221" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="L221" t="s">
+        <v>467</v>
+      </c>
+      <c r="M221" t="s">
+        <v>467</v>
+      </c>
+      <c r="N221" t="s">
+        <v>472</v>
+      </c>
+      <c r="O221" t="s">
+        <v>473</v>
+      </c>
+      <c r="P221" t="s">
         <v>459</v>
       </c>
-      <c r="M221" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q221" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R221" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222">
         <v>0</v>
       </c>
       <c r="B222">
         <v>0</v>
       </c>
       <c r="C222">
         <v>0</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I222">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J222" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K222" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="L222" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="M222" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="N222" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O222" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P222" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q222" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="R222" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223">
         <v>0</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223">
         <v>0</v>
       </c>
       <c r="H223">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I223">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J223" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K223" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="L223" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="M223" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="N223" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O223" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P223" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q223" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="R223" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224">
         <v>0</v>
       </c>
       <c r="B224">
         <v>0</v>
       </c>
       <c r="C224">
         <v>0</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224">
         <v>0</v>
       </c>
       <c r="H224">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I224">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J224" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="K224" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="L224" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="M224" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="N224" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O224" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P224" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q224" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="R224" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>181</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225">
         <v>0</v>
       </c>
       <c r="B225">
         <v>0</v>
       </c>
       <c r="C225">
         <v>0</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225">
         <v>0</v>
       </c>
       <c r="H225">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I225">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J225" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K225" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="L225" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="M225" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="N225" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O225" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P225" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q225" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="R225" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>181</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226">
         <v>0</v>
       </c>
       <c r="B226">
         <v>0</v>
       </c>
       <c r="C226">
         <v>0</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226">
         <v>2023</v>
       </c>
       <c r="I226">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J226" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="L226" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="M226" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="N226" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O226" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P226" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q226" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="R226" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>182</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227">
         <v>0</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
       <c r="C227">
         <v>0</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I227">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J227" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K227" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="L227" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="M227" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="N227" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O227" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P227" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q227" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="R227" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>182</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228">
         <v>0</v>
       </c>
       <c r="B228">
         <v>0</v>
       </c>
       <c r="C228">
         <v>0</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228">
         <v>2024</v>
       </c>
       <c r="I228">
         <v>7</v>
       </c>
       <c r="J228" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K228" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="L228" t="s">
+        <v>467</v>
+      </c>
+      <c r="M228" t="s">
+        <v>467</v>
+      </c>
+      <c r="N228" t="s">
+        <v>472</v>
+      </c>
+      <c r="O228" t="s">
+        <v>473</v>
+      </c>
+      <c r="P228" t="s">
         <v>459</v>
       </c>
-      <c r="M228" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q228" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R228" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>183</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229">
         <v>0</v>
       </c>
       <c r="B229">
         <v>0</v>
       </c>
       <c r="C229">
         <v>0</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229">
         <v>2023</v>
       </c>
       <c r="I229">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J229" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="L229" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M229" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="N229" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O229" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P229" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q229" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="R229" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="S229" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230">
         <v>0</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
       <c r="C230">
         <v>0</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>2023</v>
       </c>
       <c r="I230">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J230" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K230" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="L230" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M230" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="N230" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O230" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P230" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q230" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="R230" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="S230" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231">
         <v>0</v>
       </c>
       <c r="B231">
         <v>0</v>
       </c>
       <c r="C231">
         <v>0</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>2023</v>
       </c>
       <c r="I231">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J231" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="L231" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M231" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="N231" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O231" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P231" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q231" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="R231" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="S231" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232">
         <v>0</v>
       </c>
       <c r="B232">
         <v>0</v>
       </c>
       <c r="C232">
         <v>0</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I232">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J232" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K232" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="L232" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="M232" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="N232" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O232" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P232" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q232" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="R232" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233">
         <v>0</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
       <c r="C233">
         <v>0</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233">
         <v>0</v>
       </c>
       <c r="H233">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I233">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J233" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="K233" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="L233" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="M233" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="N233" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O233" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P233" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q233" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="R233" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>186</v>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234">
         <v>0</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
       <c r="C234">
         <v>0</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
       <c r="G234">
         <v>0</v>
       </c>
       <c r="H234">
         <v>2023</v>
       </c>
       <c r="I234">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J234" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K234" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="L234" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="M234" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="N234" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O234" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P234" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q234" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="R234" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="S234" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235">
-        <v>-4492336</v>
+        <v>0</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
       <c r="C235">
         <v>0</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235">
         <v>0</v>
       </c>
       <c r="H235">
         <v>2023</v>
       </c>
       <c r="I235">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J235" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K235" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="L235" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="M235" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="N235" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O235" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P235" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="Q235" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="R235" t="s">
-        <v>194</v>
+        <v>491</v>
+      </c>
+      <c r="S235" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236">
         <v>0</v>
       </c>
       <c r="B236">
         <v>0</v>
       </c>
       <c r="C236">
         <v>0</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236">
         <v>0</v>
       </c>
       <c r="H236">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I236">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J236" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K236" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="L236" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M236" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N236" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O236" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P236" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q236" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R236" t="s">
-        <v>195</v>
+        <v>491</v>
+      </c>
+      <c r="S236" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237">
         <v>0</v>
       </c>
       <c r="B237">
         <v>0</v>
       </c>
       <c r="C237">
         <v>0</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237">
         <v>0</v>
       </c>
       <c r="H237">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I237">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J237" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K237" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="L237" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M237" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N237" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O237" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P237" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q237" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R237" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238">
         <v>0</v>
       </c>
       <c r="B238">
         <v>0</v>
       </c>
       <c r="C238">
         <v>0</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238">
         <v>0</v>
       </c>
       <c r="H238">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I238">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J238" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K238" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="L238" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M238" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N238" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O238" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P238" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q238" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R238" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239">
         <v>0</v>
       </c>
       <c r="B239">
         <v>0</v>
       </c>
       <c r="C239">
         <v>0</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
         <v>0</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
         <v>0</v>
       </c>
       <c r="H239">
         <v>2023</v>
       </c>
       <c r="I239">
         <v>12</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="L239" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M239" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N239" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O239" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P239" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q239" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R239" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>189</v>
       </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240">
         <v>0</v>
       </c>
       <c r="B240">
         <v>0</v>
       </c>
       <c r="C240">
         <v>0</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240">
         <v>0</v>
       </c>
       <c r="G240">
         <v>0</v>
       </c>
       <c r="H240">
         <v>2023</v>
       </c>
       <c r="I240">
         <v>12</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="L240" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M240" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N240" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O240" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P240" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q240" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R240" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="S240" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241">
         <v>0</v>
       </c>
       <c r="B241">
         <v>0</v>
       </c>
       <c r="C241">
         <v>0</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241">
         <v>0</v>
       </c>
       <c r="H241">
         <v>2023</v>
       </c>
       <c r="I241">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J241" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K241" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="L241" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="M241" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="N241" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O241" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P241" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q241" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="R241" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>191</v>
       </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242">
         <v>0</v>
       </c>
       <c r="B242">
         <v>0</v>
       </c>
       <c r="C242">
         <v>0</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
       <c r="E242">
         <v>0</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
       <c r="G242">
         <v>0</v>
       </c>
       <c r="H242">
         <v>2023</v>
       </c>
       <c r="I242">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J242" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K242" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="L242" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M242" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N242" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O242" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P242" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q242" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R242" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S242" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243">
         <v>0</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
         <v>0</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243">
         <v>0</v>
       </c>
       <c r="H243">
         <v>2023</v>
       </c>
       <c r="I243">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J243" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K243" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="L243" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M243" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N243" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O243" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P243" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q243" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R243" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>193</v>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244">
         <v>0</v>
       </c>
       <c r="B244">
         <v>0</v>
       </c>
       <c r="C244">
         <v>0</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244">
         <v>0</v>
       </c>
       <c r="H244">
         <v>2023</v>
       </c>
       <c r="I244">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J244" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K244" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="L244" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M244" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N244" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O244" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P244" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q244" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R244" t="s">
-        <v>203</v>
+        <v>485</v>
+      </c>
+      <c r="S244" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245">
         <v>0</v>
       </c>
       <c r="B245">
         <v>0</v>
       </c>
       <c r="C245">
         <v>0</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>2023</v>
       </c>
       <c r="I245">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J245" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K245" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="L245" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="M245" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="N245" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O245" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P245" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q245" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="R245" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="S245" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246">
         <v>0</v>
       </c>
       <c r="B246">
         <v>0</v>
       </c>
       <c r="C246">
         <v>0</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246">
         <v>0</v>
       </c>
       <c r="G246">
         <v>0</v>
       </c>
       <c r="H246">
         <v>2023</v>
       </c>
       <c r="I246">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J246" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K246" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="L246" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="M246" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="N246" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O246" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P246" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q246" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="R246" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="S246" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247">
         <v>0</v>
       </c>
       <c r="B247">
         <v>0</v>
       </c>
       <c r="C247">
         <v>0</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
         <v>0</v>
       </c>
       <c r="H247">
         <v>2023</v>
       </c>
       <c r="I247">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J247" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K247" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="L247" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M247" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N247" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O247" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P247" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q247" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R247" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="S247" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248">
         <v>0</v>
       </c>
       <c r="B248">
         <v>0</v>
       </c>
       <c r="C248">
         <v>0</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
       <c r="G248">
         <v>0</v>
       </c>
       <c r="H248">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I248">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J248" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K248" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="L248" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="M248" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="N248" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O248" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P248" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q248" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="R248" t="s">
-        <v>206</v>
+        <v>494</v>
+      </c>
+      <c r="S248" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="249" spans="1:19">
       <c r="A249">
         <v>0</v>
       </c>
       <c r="B249">
         <v>0</v>
       </c>
       <c r="C249">
         <v>0</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249">
         <v>0</v>
       </c>
       <c r="G249">
         <v>0</v>
       </c>
       <c r="H249">
         <v>2023</v>
       </c>
       <c r="I249">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J249" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K249" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="L249" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="M249" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="N249" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O249" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P249" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q249" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="R249" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="S249" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
     </row>
     <row r="250" spans="1:19">
       <c r="A250">
         <v>0</v>
       </c>
       <c r="B250">
         <v>0</v>
       </c>
       <c r="C250">
         <v>0</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250">
         <v>0</v>
       </c>
       <c r="H250">
         <v>2023</v>
       </c>
       <c r="I250">
         <v>12</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="L250" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="M250" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="N250" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O250" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P250" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q250" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="R250" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="S250" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
     </row>
     <row r="251" spans="1:19">
       <c r="A251">
         <v>0</v>
       </c>
       <c r="B251">
         <v>0</v>
       </c>
       <c r="C251">
         <v>0</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251">
         <v>0</v>
       </c>
       <c r="H251">
         <v>2023</v>
       </c>
       <c r="I251">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J251" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K251" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="L251" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="M251" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="N251" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O251" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P251" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q251" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="R251" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="S251" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
     </row>
     <row r="252" spans="1:19">
       <c r="A252">
         <v>0</v>
       </c>
       <c r="B252">
         <v>0</v>
       </c>
       <c r="C252">
         <v>0</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
       <c r="E252">
         <v>0</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>2023</v>
       </c>
       <c r="I252">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J252" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K252" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="L252" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M252" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N252" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O252" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P252" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q252" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R252" t="s">
-        <v>209</v>
+        <v>495</v>
+      </c>
+      <c r="S252" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="253" spans="1:19">
       <c r="A253">
         <v>0</v>
       </c>
       <c r="B253">
         <v>0</v>
       </c>
       <c r="C253">
         <v>0</v>
       </c>
       <c r="D253">
         <v>0</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253">
         <v>0</v>
       </c>
       <c r="G253">
         <v>0</v>
       </c>
       <c r="H253">
         <v>2023</v>
       </c>
       <c r="I253">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J253" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K253" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="L253" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M253" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N253" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O253" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P253" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q253" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R253" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="S253" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:19">
       <c r="A254">
         <v>0</v>
       </c>
       <c r="B254">
         <v>0</v>
       </c>
       <c r="C254">
         <v>0</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
       <c r="E254">
         <v>0</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
       <c r="G254">
         <v>0</v>
       </c>
       <c r="H254">
         <v>2023</v>
       </c>
       <c r="I254">
         <v>11</v>
       </c>
       <c r="J254" t="s">
         <v>23</v>
       </c>
       <c r="K254" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="L254" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M254" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N254" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O254" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P254" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q254" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R254" t="s">
-        <v>211</v>
+        <v>493</v>
+      </c>
+      <c r="S254" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255">
-        <v>0</v>
+        <v>-4492336</v>
       </c>
       <c r="B255">
         <v>0</v>
       </c>
       <c r="C255">
         <v>0</v>
       </c>
       <c r="D255">
         <v>0</v>
       </c>
       <c r="E255">
         <v>0</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255">
         <v>0</v>
       </c>
       <c r="H255">
         <v>2023</v>
       </c>
       <c r="I255">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J255" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K255" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="L255" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="M255" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="N255" t="s">
+        <v>472</v>
+      </c>
+      <c r="O255" t="s">
+        <v>473</v>
+      </c>
+      <c r="P255" t="s">
         <v>462</v>
       </c>
-      <c r="O255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q255" t="s">
-        <v>447</v>
+        <v>480</v>
       </c>
       <c r="R255" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>201</v>
       </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256">
         <v>0</v>
       </c>
       <c r="B256">
         <v>0</v>
       </c>
       <c r="C256">
         <v>0</v>
       </c>
       <c r="D256">
         <v>0</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256">
         <v>0</v>
       </c>
       <c r="H256">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I256">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J256" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K256" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="L256" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M256" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N256" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O256" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P256" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q256" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R256" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>202</v>
       </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257">
         <v>0</v>
       </c>
       <c r="B257">
         <v>0</v>
       </c>
       <c r="C257">
         <v>0</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257">
         <v>0</v>
       </c>
       <c r="G257">
         <v>0</v>
       </c>
       <c r="H257">
         <v>2024</v>
       </c>
       <c r="I257">
         <v>7</v>
       </c>
       <c r="J257" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K257" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="L257" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M257" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N257" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O257" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P257" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q257" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R257" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258">
         <v>0</v>
       </c>
       <c r="B258">
         <v>0</v>
       </c>
       <c r="C258">
         <v>0</v>
       </c>
       <c r="D258">
         <v>0</v>
       </c>
       <c r="E258">
         <v>0</v>
       </c>
       <c r="F258">
         <v>0</v>
       </c>
       <c r="G258">
         <v>0</v>
       </c>
       <c r="H258">
         <v>2023</v>
       </c>
       <c r="I258">
         <v>12</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="L258" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M258" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N258" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O258" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P258" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q258" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R258" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>204</v>
       </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259">
         <v>0</v>
       </c>
       <c r="B259">
         <v>0</v>
       </c>
       <c r="C259">
         <v>0</v>
       </c>
       <c r="D259">
         <v>0</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259">
         <v>0</v>
       </c>
       <c r="H259">
         <v>2023</v>
       </c>
       <c r="I259">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J259" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K259" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="L259" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M259" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N259" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O259" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P259" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q259" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R259" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S259" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260">
         <v>0</v>
       </c>
       <c r="B260">
         <v>0</v>
       </c>
       <c r="C260">
         <v>0</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
       <c r="E260">
         <v>0</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
       <c r="G260">
         <v>0</v>
       </c>
       <c r="H260">
         <v>2023</v>
       </c>
       <c r="I260">
         <v>12</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="L260" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M260" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N260" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O260" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P260" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q260" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R260" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S260" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
     </row>
     <row r="261" spans="1:19">
       <c r="A261">
         <v>0</v>
       </c>
       <c r="B261">
         <v>0</v>
       </c>
       <c r="C261">
         <v>0</v>
       </c>
       <c r="D261">
         <v>0</v>
       </c>
       <c r="E261">
         <v>0</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
       <c r="G261">
         <v>0</v>
       </c>
       <c r="H261">
         <v>2023</v>
       </c>
       <c r="I261">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J261" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K261" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="L261" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="M261" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="N261" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O261" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P261" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q261" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R261" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
       <c r="S261" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
     </row>
     <row r="262" spans="1:19">
       <c r="A262">
         <v>0</v>
       </c>
       <c r="B262">
         <v>0</v>
       </c>
       <c r="C262">
         <v>0</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
       <c r="E262">
         <v>0</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
       <c r="G262">
         <v>0</v>
       </c>
       <c r="H262">
         <v>2023</v>
       </c>
       <c r="I262">
         <v>12</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="L262" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M262" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N262" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O262" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P262" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q262" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R262" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S262" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
     </row>
     <row r="263" spans="1:19">
       <c r="A263">
         <v>0</v>
       </c>
       <c r="B263">
         <v>0</v>
       </c>
       <c r="C263">
         <v>0</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
       <c r="E263">
         <v>0</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
       <c r="G263">
         <v>0</v>
       </c>
       <c r="H263">
         <v>2023</v>
       </c>
       <c r="I263">
         <v>11</v>
       </c>
       <c r="J263" t="s">
         <v>23</v>
       </c>
       <c r="K263" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="L263" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M263" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N263" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O263" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P263" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q263" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R263" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S263" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
     </row>
     <row r="264" spans="1:19">
       <c r="A264">
         <v>0</v>
       </c>
       <c r="B264">
         <v>0</v>
       </c>
       <c r="C264">
         <v>0</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
       <c r="E264">
         <v>0</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
       <c r="G264">
         <v>0</v>
       </c>
       <c r="H264">
         <v>2023</v>
       </c>
       <c r="I264">
         <v>12</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="L264" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M264" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N264" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O264" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P264" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q264" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R264" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>210</v>
       </c>
     </row>
     <row r="265" spans="1:19">
       <c r="A265">
         <v>0</v>
       </c>
       <c r="B265">
         <v>0</v>
       </c>
       <c r="C265">
         <v>0</v>
       </c>
       <c r="D265">
         <v>0</v>
       </c>
       <c r="E265">
         <v>0</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
       <c r="G265">
         <v>0</v>
       </c>
       <c r="H265">
         <v>2023</v>
       </c>
       <c r="I265">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J265" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K265" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="L265" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M265" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N265" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O265" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P265" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q265" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R265" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S265" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
     </row>
     <row r="266" spans="1:19">
       <c r="A266">
         <v>0</v>
       </c>
       <c r="B266">
         <v>0</v>
       </c>
       <c r="C266">
         <v>0</v>
       </c>
       <c r="D266">
         <v>0</v>
       </c>
       <c r="E266">
         <v>0</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266">
         <v>0</v>
       </c>
       <c r="H266">
         <v>2023</v>
       </c>
       <c r="I266">
         <v>12</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="L266" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M266" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N266" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O266" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P266" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q266" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R266" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S266" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267">
         <v>0</v>
       </c>
       <c r="B267">
         <v>0</v>
       </c>
       <c r="C267">
         <v>0</v>
       </c>
       <c r="D267">
         <v>0</v>
       </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="F267">
         <v>0</v>
       </c>
       <c r="G267">
         <v>0</v>
       </c>
       <c r="H267">
         <v>2023</v>
       </c>
       <c r="I267">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J267" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="L267" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M267" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N267" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O267" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P267" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q267" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R267" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S267" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
     </row>
     <row r="268" spans="1:19">
       <c r="A268">
         <v>0</v>
       </c>
       <c r="B268">
         <v>0</v>
       </c>
       <c r="C268">
         <v>0</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
       <c r="E268">
         <v>0</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268">
         <v>0</v>
       </c>
       <c r="H268">
         <v>2023</v>
       </c>
       <c r="I268">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J268" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="L268" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M268" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N268" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O268" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P268" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q268" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R268" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="269" spans="1:19">
       <c r="A269">
         <v>0</v>
       </c>
       <c r="B269">
         <v>0</v>
       </c>
       <c r="C269">
         <v>0</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
       <c r="E269">
         <v>0</v>
       </c>
       <c r="F269">
         <v>0</v>
       </c>
       <c r="G269">
         <v>0</v>
       </c>
       <c r="H269">
         <v>2023</v>
       </c>
       <c r="I269">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J269" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K269" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="L269" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M269" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N269" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O269" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P269" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q269" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R269" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S269" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
     </row>
     <row r="270" spans="1:19">
       <c r="A270">
         <v>0</v>
       </c>
       <c r="B270">
         <v>0</v>
       </c>
       <c r="C270">
         <v>0</v>
       </c>
       <c r="D270">
         <v>0</v>
       </c>
       <c r="E270">
         <v>0</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270">
         <v>0</v>
       </c>
       <c r="H270">
         <v>2023</v>
       </c>
       <c r="I270">
         <v>12</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="L270" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M270" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N270" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O270" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P270" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q270" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R270" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S270" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
     </row>
     <row r="271" spans="1:19">
       <c r="A271">
         <v>0</v>
       </c>
       <c r="B271">
         <v>0</v>
       </c>
       <c r="C271">
         <v>0</v>
       </c>
       <c r="D271">
         <v>0</v>
       </c>
       <c r="E271">
         <v>0</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
       <c r="G271">
         <v>0</v>
       </c>
       <c r="H271">
         <v>2023</v>
       </c>
       <c r="I271">
         <v>11</v>
       </c>
       <c r="J271" t="s">
         <v>23</v>
       </c>
       <c r="K271" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="L271" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M271" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N271" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O271" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P271" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q271" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R271" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S271" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272">
         <v>0</v>
       </c>
       <c r="B272">
         <v>0</v>
       </c>
       <c r="C272">
         <v>0</v>
       </c>
       <c r="D272">
         <v>0</v>
       </c>
       <c r="E272">
         <v>0</v>
       </c>
       <c r="F272">
         <v>0</v>
       </c>
       <c r="G272">
         <v>0</v>
       </c>
       <c r="H272">
         <v>2023</v>
       </c>
       <c r="I272">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J272" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K272" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="L272" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M272" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N272" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O272" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P272" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q272" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R272" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>216</v>
       </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273">
         <v>0</v>
       </c>
       <c r="B273">
         <v>0</v>
       </c>
       <c r="C273">
         <v>0</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
       <c r="E273">
         <v>0</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
       <c r="G273">
         <v>0</v>
       </c>
       <c r="H273">
         <v>2023</v>
       </c>
       <c r="I273">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J273" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="L273" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M273" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N273" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O273" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P273" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q273" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R273" t="s">
-        <v>224</v>
+        <v>483</v>
+      </c>
+      <c r="S273" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="274" spans="1:19">
       <c r="A274">
         <v>0</v>
       </c>
       <c r="B274">
         <v>0</v>
       </c>
       <c r="C274">
         <v>0</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
       <c r="E274">
         <v>0</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
       <c r="G274">
         <v>0</v>
       </c>
       <c r="H274">
         <v>2023</v>
       </c>
       <c r="I274">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J274" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K274" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="L274" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M274" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N274" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O274" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P274" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q274" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R274" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="275" spans="1:19">
       <c r="A275">
         <v>0</v>
       </c>
       <c r="B275">
         <v>0</v>
       </c>
       <c r="C275">
         <v>0</v>
       </c>
       <c r="D275">
         <v>0</v>
       </c>
       <c r="E275">
         <v>0</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275">
         <v>0</v>
       </c>
       <c r="H275">
         <v>2023</v>
       </c>
       <c r="I275">
         <v>11</v>
       </c>
       <c r="J275" t="s">
         <v>23</v>
       </c>
       <c r="K275" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="L275" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M275" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N275" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O275" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P275" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q275" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R275" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S275" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="276" spans="1:19">
       <c r="A276">
         <v>0</v>
       </c>
       <c r="B276">
         <v>0</v>
       </c>
       <c r="C276">
         <v>0</v>
       </c>
       <c r="D276">
         <v>0</v>
       </c>
       <c r="E276">
         <v>0</v>
       </c>
       <c r="F276">
         <v>0</v>
       </c>
       <c r="G276">
         <v>0</v>
       </c>
       <c r="H276">
         <v>2023</v>
       </c>
       <c r="I276">
         <v>12</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="L276" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M276" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N276" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O276" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P276" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q276" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R276" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S276" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="277" spans="1:19">
       <c r="A277">
-        <v>-934</v>
+        <v>0</v>
       </c>
       <c r="B277">
         <v>0</v>
       </c>
       <c r="C277">
         <v>0</v>
       </c>
       <c r="D277">
         <v>0</v>
       </c>
       <c r="E277">
         <v>0</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277">
         <v>0</v>
       </c>
       <c r="H277">
         <v>2024</v>
       </c>
       <c r="I277">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J277" t="s">
         <v>26</v>
       </c>
       <c r="K277" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="L277" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="M277" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="N277" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O277" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P277" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="Q277" t="s">
-        <v>226</v>
+        <v>455</v>
+      </c>
+      <c r="R277" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="278" spans="1:19">
       <c r="A278">
         <v>0</v>
       </c>
       <c r="B278">
-        <v>-19758</v>
+        <v>0</v>
       </c>
       <c r="C278">
         <v>0</v>
       </c>
       <c r="D278">
         <v>0</v>
       </c>
       <c r="E278">
         <v>0</v>
       </c>
       <c r="F278">
         <v>0</v>
       </c>
       <c r="G278">
         <v>0</v>
       </c>
       <c r="H278">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I278">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J278" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="L278" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M278" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="N278" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O278" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P278" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="Q278" t="s">
-        <v>227</v>
+        <v>455</v>
+      </c>
+      <c r="R278" t="s">
+        <v>483</v>
+      </c>
+      <c r="S278" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="279" spans="1:19">
       <c r="A279">
         <v>0</v>
       </c>
       <c r="B279">
-        <v>-991</v>
+        <v>0</v>
       </c>
       <c r="C279">
         <v>0</v>
       </c>
       <c r="D279">
         <v>0</v>
       </c>
       <c r="E279">
         <v>0</v>
       </c>
       <c r="F279">
         <v>0</v>
       </c>
       <c r="G279">
         <v>0</v>
       </c>
       <c r="H279">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I279">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J279" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K279" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="L279" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="M279" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="N279" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O279" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P279" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="Q279" t="s">
-        <v>227</v>
+        <v>457</v>
+      </c>
+      <c r="R279" t="s">
+        <v>484</v>
+      </c>
+      <c r="S279" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="280" spans="1:19">
       <c r="A280">
         <v>0</v>
       </c>
       <c r="B280">
-        <v>-3453</v>
+        <v>0</v>
       </c>
       <c r="C280">
         <v>0</v>
       </c>
       <c r="D280">
         <v>0</v>
       </c>
       <c r="E280">
         <v>0</v>
       </c>
       <c r="F280">
         <v>0</v>
       </c>
       <c r="G280">
         <v>0</v>
       </c>
       <c r="H280">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I280">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J280" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="L280" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="M280" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="N280" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O280" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P280" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="Q280" t="s">
-        <v>227</v>
+        <v>457</v>
+      </c>
+      <c r="R280" t="s">
+        <v>484</v>
+      </c>
+      <c r="S280" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="281" spans="1:19">
       <c r="A281">
         <v>0</v>
       </c>
       <c r="B281">
         <v>0</v>
       </c>
       <c r="C281">
         <v>0</v>
       </c>
       <c r="D281">
         <v>0</v>
       </c>
       <c r="E281">
         <v>0</v>
       </c>
       <c r="F281">
         <v>0</v>
       </c>
       <c r="G281">
         <v>0</v>
       </c>
       <c r="H281">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I281">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J281" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K281" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="L281" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M281" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N281" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O281" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P281" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q281" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R281" t="s">
-        <v>228</v>
+        <v>483</v>
+      </c>
+      <c r="S281" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="282" spans="1:19">
       <c r="A282">
         <v>0</v>
       </c>
       <c r="B282">
         <v>0</v>
       </c>
       <c r="C282">
         <v>0</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
       <c r="E282">
         <v>0</v>
       </c>
       <c r="F282">
         <v>0</v>
       </c>
       <c r="G282">
         <v>0</v>
       </c>
       <c r="H282">
         <v>2023</v>
       </c>
       <c r="I282">
         <v>12</v>
       </c>
       <c r="J282" t="s">
         <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="L282" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M282" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N282" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O282" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P282" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q282" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R282" t="s">
-        <v>229</v>
+        <v>483</v>
+      </c>
+      <c r="S282" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="283" spans="1:19">
       <c r="A283">
         <v>0</v>
       </c>
       <c r="B283">
         <v>0</v>
       </c>
       <c r="C283">
         <v>0</v>
       </c>
       <c r="D283">
         <v>0</v>
       </c>
       <c r="E283">
         <v>0</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
       <c r="G283">
         <v>0</v>
       </c>
       <c r="H283">
         <v>2023</v>
       </c>
       <c r="I283">
         <v>11</v>
       </c>
       <c r="J283" t="s">
         <v>23</v>
       </c>
       <c r="K283" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="L283" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M283" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N283" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O283" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P283" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q283" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R283" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S283" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
     </row>
     <row r="284" spans="1:19">
       <c r="A284">
         <v>0</v>
       </c>
       <c r="B284">
         <v>0</v>
       </c>
       <c r="C284">
         <v>0</v>
       </c>
       <c r="D284">
         <v>0</v>
       </c>
       <c r="E284">
         <v>0</v>
       </c>
       <c r="F284">
         <v>0</v>
       </c>
       <c r="G284">
         <v>0</v>
       </c>
       <c r="H284">
         <v>2023</v>
       </c>
       <c r="I284">
         <v>12</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="L284" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M284" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N284" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O284" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P284" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q284" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R284" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S284" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
     </row>
     <row r="285" spans="1:19">
       <c r="A285">
         <v>0</v>
       </c>
       <c r="B285">
         <v>0</v>
       </c>
       <c r="C285">
         <v>0</v>
       </c>
       <c r="D285">
         <v>0</v>
       </c>
       <c r="E285">
         <v>0</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
       <c r="G285">
         <v>0</v>
       </c>
       <c r="H285">
         <v>2023</v>
       </c>
       <c r="I285">
         <v>12</v>
       </c>
       <c r="J285" t="s">
         <v>24</v>
       </c>
       <c r="K285" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="L285" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M285" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N285" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O285" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P285" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q285" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R285" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S285" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
     </row>
     <row r="286" spans="1:19">
       <c r="A286">
         <v>0</v>
       </c>
       <c r="B286">
         <v>0</v>
       </c>
       <c r="C286">
         <v>0</v>
       </c>
       <c r="D286">
         <v>0</v>
       </c>
       <c r="E286">
         <v>0</v>
       </c>
       <c r="F286">
         <v>0</v>
       </c>
       <c r="G286">
         <v>0</v>
       </c>
       <c r="H286">
         <v>2023</v>
       </c>
       <c r="I286">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J286" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K286" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="L286" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M286" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N286" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O286" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P286" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q286" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R286" t="s">
-        <v>233</v>
+        <v>483</v>
+      </c>
+      <c r="S286" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="287" spans="1:19">
       <c r="A287">
         <v>0</v>
       </c>
       <c r="B287">
         <v>0</v>
       </c>
       <c r="C287">
         <v>0</v>
       </c>
       <c r="D287">
         <v>0</v>
       </c>
       <c r="E287">
-        <v>-141039.9</v>
+        <v>0</v>
       </c>
       <c r="F287">
         <v>0</v>
       </c>
       <c r="G287">
         <v>0</v>
       </c>
       <c r="H287">
         <v>2023</v>
       </c>
       <c r="I287">
         <v>11</v>
       </c>
       <c r="J287" t="s">
         <v>23</v>
       </c>
       <c r="K287" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="L287" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M287" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N287" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O287" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P287" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q287" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="R287" t="s">
-        <v>234</v>
+        <v>483</v>
+      </c>
+      <c r="S287" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="288" spans="1:19">
       <c r="A288">
         <v>0</v>
       </c>
       <c r="B288">
         <v>0</v>
       </c>
       <c r="C288">
         <v>0</v>
       </c>
       <c r="D288">
         <v>0</v>
       </c>
       <c r="E288">
         <v>0</v>
       </c>
       <c r="F288">
         <v>0</v>
       </c>
       <c r="G288">
         <v>0</v>
       </c>
       <c r="H288">
         <v>2023</v>
       </c>
       <c r="I288">
         <v>11</v>
       </c>
       <c r="J288" t="s">
         <v>23</v>
       </c>
       <c r="K288" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="L288" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M288" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N288" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O288" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P288" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q288" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R288" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S288" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
     </row>
     <row r="289" spans="1:19">
       <c r="A289">
         <v>0</v>
       </c>
       <c r="B289">
         <v>0</v>
       </c>
       <c r="C289">
         <v>0</v>
       </c>
       <c r="D289">
         <v>0</v>
       </c>
       <c r="E289">
         <v>0</v>
       </c>
       <c r="F289">
         <v>0</v>
       </c>
       <c r="G289">
         <v>0</v>
       </c>
       <c r="H289">
         <v>2023</v>
       </c>
       <c r="I289">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J289" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="L289" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M289" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N289" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O289" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P289" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q289" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R289" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S289" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
     </row>
     <row r="290" spans="1:19">
       <c r="A290">
         <v>0</v>
       </c>
       <c r="B290">
         <v>0</v>
       </c>
       <c r="C290">
         <v>0</v>
       </c>
       <c r="D290">
         <v>0</v>
       </c>
       <c r="E290">
         <v>0</v>
       </c>
       <c r="F290">
         <v>0</v>
       </c>
       <c r="G290">
         <v>0</v>
       </c>
       <c r="H290">
         <v>2023</v>
       </c>
       <c r="I290">
         <v>12</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="L290" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M290" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N290" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O290" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P290" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q290" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R290" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S290" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
     </row>
     <row r="291" spans="1:19">
       <c r="A291">
         <v>0</v>
       </c>
       <c r="B291">
         <v>0</v>
       </c>
       <c r="C291">
         <v>0</v>
       </c>
       <c r="D291">
         <v>0</v>
       </c>
       <c r="E291">
         <v>0</v>
       </c>
       <c r="F291">
         <v>0</v>
       </c>
       <c r="G291">
         <v>0</v>
       </c>
       <c r="H291">
         <v>2023</v>
       </c>
       <c r="I291">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J291" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K291" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="L291" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M291" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N291" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O291" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P291" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q291" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R291" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S291" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="292" spans="1:19">
       <c r="A292">
         <v>0</v>
       </c>
       <c r="B292">
         <v>0</v>
       </c>
       <c r="C292">
         <v>0</v>
       </c>
       <c r="D292">
         <v>0</v>
       </c>
       <c r="E292">
         <v>0</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
       <c r="G292">
         <v>0</v>
       </c>
       <c r="H292">
         <v>2023</v>
       </c>
       <c r="I292">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J292" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="L292" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M292" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N292" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O292" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P292" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q292" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R292" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S292" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="293" spans="1:19">
       <c r="A293">
         <v>0</v>
       </c>
       <c r="B293">
         <v>0</v>
       </c>
       <c r="C293">
         <v>0</v>
       </c>
       <c r="D293">
         <v>0</v>
       </c>
       <c r="E293">
         <v>0</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
       <c r="G293">
         <v>0</v>
       </c>
       <c r="H293">
         <v>2023</v>
       </c>
       <c r="I293">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J293" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K293" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="L293" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M293" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N293" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O293" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P293" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q293" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R293" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
     </row>
     <row r="294" spans="1:19">
       <c r="A294">
         <v>0</v>
       </c>
       <c r="B294">
         <v>0</v>
       </c>
       <c r="C294">
         <v>0</v>
       </c>
       <c r="D294">
         <v>0</v>
       </c>
       <c r="E294">
         <v>0</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
       <c r="G294">
         <v>0</v>
       </c>
       <c r="H294">
         <v>2023</v>
       </c>
       <c r="I294">
         <v>12</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="L294" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M294" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N294" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O294" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P294" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q294" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R294" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>231</v>
       </c>
     </row>
     <row r="295" spans="1:19">
       <c r="A295">
         <v>0</v>
       </c>
       <c r="B295">
         <v>0</v>
       </c>
       <c r="C295">
         <v>0</v>
       </c>
       <c r="D295">
         <v>0</v>
       </c>
       <c r="E295">
         <v>0</v>
       </c>
       <c r="F295">
         <v>0</v>
       </c>
       <c r="G295">
         <v>0</v>
       </c>
       <c r="H295">
         <v>2023</v>
       </c>
       <c r="I295">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J295" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K295" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="L295" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M295" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N295" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O295" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P295" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q295" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R295" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S295" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
     </row>
     <row r="296" spans="1:19">
       <c r="A296">
         <v>0</v>
       </c>
       <c r="B296">
         <v>0</v>
       </c>
       <c r="C296">
         <v>0</v>
       </c>
       <c r="D296">
         <v>0</v>
       </c>
       <c r="E296">
         <v>0</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
       <c r="G296">
         <v>0</v>
       </c>
       <c r="H296">
         <v>2023</v>
       </c>
       <c r="I296">
         <v>12</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="L296" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M296" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N296" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O296" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P296" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q296" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R296" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S296" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
     </row>
     <row r="297" spans="1:19">
       <c r="A297">
-        <v>0</v>
+        <v>-934</v>
       </c>
       <c r="B297">
         <v>0</v>
       </c>
       <c r="C297">
         <v>0</v>
       </c>
       <c r="D297">
         <v>0</v>
       </c>
       <c r="E297">
         <v>0</v>
       </c>
       <c r="F297">
         <v>0</v>
       </c>
       <c r="G297">
         <v>0</v>
       </c>
       <c r="H297">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I297">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J297" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="K297" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="L297" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="M297" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="N297" t="s">
+        <v>472</v>
+      </c>
+      <c r="O297" t="s">
+        <v>473</v>
+      </c>
+      <c r="P297" t="s">
         <v>462</v>
       </c>
-      <c r="O297" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q297" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>233</v>
       </c>
     </row>
     <row r="298" spans="1:19">
       <c r="A298">
         <v>0</v>
       </c>
       <c r="B298">
-        <v>0</v>
+        <v>-19758</v>
       </c>
       <c r="C298">
         <v>0</v>
       </c>
       <c r="D298">
         <v>0</v>
       </c>
       <c r="E298">
         <v>0</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
       <c r="G298">
         <v>0</v>
       </c>
       <c r="H298">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I298">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J298" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="K298" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="L298" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="M298" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="N298" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O298" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P298" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="Q298" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>234</v>
       </c>
     </row>
     <row r="299" spans="1:19">
       <c r="A299">
         <v>0</v>
       </c>
       <c r="B299">
-        <v>0</v>
+        <v>-991</v>
       </c>
       <c r="C299">
         <v>0</v>
       </c>
       <c r="D299">
         <v>0</v>
       </c>
       <c r="E299">
         <v>0</v>
       </c>
       <c r="F299">
         <v>0</v>
       </c>
       <c r="G299">
         <v>0</v>
       </c>
       <c r="H299">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I299">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J299" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K299" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="L299" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="M299" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="N299" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O299" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P299" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="Q299" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>234</v>
       </c>
     </row>
     <row r="300" spans="1:19">
       <c r="A300">
         <v>0</v>
       </c>
       <c r="B300">
-        <v>0</v>
+        <v>-3453</v>
       </c>
       <c r="C300">
         <v>0</v>
       </c>
       <c r="D300">
         <v>0</v>
       </c>
       <c r="E300">
         <v>0</v>
       </c>
       <c r="F300">
         <v>0</v>
       </c>
       <c r="G300">
         <v>0</v>
       </c>
       <c r="H300">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I300">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J300" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K300" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="L300" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="M300" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="N300" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O300" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P300" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="Q300" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>234</v>
       </c>
     </row>
     <row r="301" spans="1:19">
       <c r="A301">
         <v>0</v>
       </c>
       <c r="B301">
         <v>0</v>
       </c>
       <c r="C301">
         <v>0</v>
       </c>
       <c r="D301">
         <v>0</v>
       </c>
       <c r="E301">
         <v>0</v>
       </c>
       <c r="F301">
         <v>0</v>
       </c>
       <c r="G301">
         <v>0</v>
       </c>
       <c r="H301">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I301">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J301" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K301" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="L301" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M301" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N301" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O301" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P301" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q301" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R301" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
     </row>
     <row r="302" spans="1:19">
       <c r="A302">
         <v>0</v>
       </c>
       <c r="B302">
         <v>0</v>
       </c>
       <c r="C302">
         <v>0</v>
       </c>
       <c r="D302">
         <v>0</v>
       </c>
       <c r="E302">
         <v>0</v>
       </c>
       <c r="F302">
         <v>0</v>
       </c>
       <c r="G302">
         <v>0</v>
       </c>
       <c r="H302">
         <v>2023</v>
       </c>
       <c r="I302">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J302" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K302" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="L302" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M302" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N302" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O302" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P302" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q302" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R302" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>236</v>
       </c>
     </row>
     <row r="303" spans="1:19">
       <c r="A303">
         <v>0</v>
       </c>
       <c r="B303">
         <v>0</v>
       </c>
       <c r="C303">
         <v>0</v>
       </c>
       <c r="D303">
         <v>0</v>
       </c>
       <c r="E303">
         <v>0</v>
       </c>
       <c r="F303">
         <v>0</v>
       </c>
       <c r="G303">
         <v>0</v>
       </c>
       <c r="H303">
         <v>2023</v>
       </c>
       <c r="I303">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J303" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K303" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="L303" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M303" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N303" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O303" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P303" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q303" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R303" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S303" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
     </row>
     <row r="304" spans="1:19">
       <c r="A304">
         <v>0</v>
       </c>
       <c r="B304">
         <v>0</v>
       </c>
       <c r="C304">
         <v>0</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
       <c r="E304">
         <v>0</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
       <c r="G304">
         <v>0</v>
       </c>
       <c r="H304">
         <v>2023</v>
       </c>
       <c r="I304">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J304" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K304" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="L304" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M304" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N304" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O304" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P304" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q304" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R304" t="s">
-        <v>248</v>
+        <v>483</v>
+      </c>
+      <c r="S304" t="s">
+        <v>238</v>
       </c>
     </row>
     <row r="305" spans="1:19">
       <c r="A305">
         <v>0</v>
       </c>
       <c r="B305">
         <v>0</v>
       </c>
       <c r="C305">
         <v>0</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
       <c r="E305">
         <v>0</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
       <c r="G305">
         <v>0</v>
       </c>
       <c r="H305">
         <v>2023</v>
       </c>
       <c r="I305">
         <v>12</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="L305" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="M305" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="N305" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O305" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P305" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="Q305" t="s">
-        <v>249</v>
+        <v>455</v>
+      </c>
+      <c r="R305" t="s">
+        <v>483</v>
+      </c>
+      <c r="S305" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="306" spans="1:19">
       <c r="A306">
         <v>0</v>
       </c>
       <c r="B306">
         <v>0</v>
       </c>
       <c r="C306">
         <v>0</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
       <c r="E306">
         <v>0</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
       <c r="G306">
         <v>0</v>
       </c>
       <c r="H306">
         <v>2023</v>
       </c>
       <c r="I306">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J306" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K306" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="L306" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M306" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N306" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O306" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P306" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q306" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R306" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="307" spans="1:19">
       <c r="A307">
         <v>0</v>
       </c>
       <c r="B307">
         <v>0</v>
       </c>
       <c r="C307">
         <v>0</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
       <c r="E307">
-        <v>0</v>
+        <v>-141039.9</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
       <c r="G307">
         <v>0</v>
       </c>
       <c r="H307">
         <v>2023</v>
       </c>
       <c r="I307">
         <v>11</v>
       </c>
       <c r="J307" t="s">
         <v>23</v>
       </c>
       <c r="K307" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="L307" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="M307" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="N307" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O307" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P307" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q307" t="s">
-        <v>449</v>
+        <v>478</v>
       </c>
       <c r="R307" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>241</v>
       </c>
     </row>
     <row r="308" spans="1:19">
       <c r="A308">
         <v>0</v>
       </c>
       <c r="B308">
         <v>0</v>
       </c>
       <c r="C308">
         <v>0</v>
       </c>
       <c r="D308">
         <v>0</v>
       </c>
       <c r="E308">
         <v>0</v>
       </c>
       <c r="F308">
         <v>0</v>
       </c>
       <c r="G308">
         <v>0</v>
       </c>
       <c r="H308">
         <v>2023</v>
       </c>
       <c r="I308">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J308" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K308" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="L308" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M308" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N308" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O308" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P308" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q308" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R308" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S308" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
     </row>
     <row r="309" spans="1:19">
       <c r="A309">
         <v>0</v>
       </c>
       <c r="B309">
         <v>0</v>
       </c>
       <c r="C309">
         <v>0</v>
       </c>
       <c r="D309">
         <v>0</v>
       </c>
       <c r="E309">
         <v>0</v>
       </c>
       <c r="F309">
         <v>0</v>
       </c>
       <c r="G309">
         <v>0</v>
       </c>
       <c r="H309">
         <v>2023</v>
       </c>
       <c r="I309">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J309" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K309" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="L309" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M309" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N309" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O309" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P309" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q309" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R309" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S309" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
     </row>
     <row r="310" spans="1:19">
       <c r="A310">
         <v>0</v>
       </c>
       <c r="B310">
         <v>0</v>
       </c>
       <c r="C310">
         <v>0</v>
       </c>
       <c r="D310">
         <v>0</v>
       </c>
       <c r="E310">
         <v>0</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
       <c r="G310">
         <v>0</v>
       </c>
       <c r="H310">
         <v>2023</v>
       </c>
       <c r="I310">
         <v>12</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="L310" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M310" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N310" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O310" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P310" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q310" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R310" t="s">
-        <v>253</v>
+        <v>483</v>
+      </c>
+      <c r="S310" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="311" spans="1:19">
       <c r="A311">
         <v>0</v>
       </c>
       <c r="B311">
         <v>0</v>
       </c>
       <c r="C311">
         <v>0</v>
       </c>
       <c r="D311">
         <v>0</v>
       </c>
       <c r="E311">
         <v>0</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
       <c r="G311">
         <v>0</v>
       </c>
       <c r="H311">
         <v>2023</v>
       </c>
       <c r="I311">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J311" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K311" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="L311" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M311" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N311" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O311" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P311" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q311" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R311" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S311" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
     </row>
     <row r="312" spans="1:19">
       <c r="A312">
         <v>0</v>
       </c>
       <c r="B312">
         <v>0</v>
       </c>
       <c r="C312">
         <v>0</v>
       </c>
       <c r="D312">
         <v>0</v>
       </c>
       <c r="E312">
         <v>0</v>
       </c>
       <c r="F312">
         <v>0</v>
       </c>
       <c r="G312">
         <v>0</v>
       </c>
       <c r="H312">
         <v>2023</v>
       </c>
       <c r="I312">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J312" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K312" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="L312" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M312" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N312" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O312" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P312" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q312" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R312" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S312" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
     </row>
     <row r="313" spans="1:19">
       <c r="A313">
         <v>0</v>
       </c>
       <c r="B313">
         <v>0</v>
       </c>
       <c r="C313">
         <v>0</v>
       </c>
       <c r="D313">
         <v>0</v>
       </c>
       <c r="E313">
         <v>0</v>
       </c>
       <c r="F313">
         <v>0</v>
       </c>
       <c r="G313">
         <v>0</v>
       </c>
       <c r="H313">
         <v>2023</v>
       </c>
       <c r="I313">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J313" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K313" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="L313" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M313" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N313" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O313" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P313" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q313" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R313" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
     </row>
     <row r="314" spans="1:19">
       <c r="A314">
         <v>0</v>
       </c>
       <c r="B314">
         <v>0</v>
       </c>
       <c r="C314">
         <v>0</v>
       </c>
       <c r="D314">
         <v>0</v>
       </c>
       <c r="E314">
         <v>0</v>
       </c>
       <c r="F314">
         <v>0</v>
       </c>
       <c r="G314">
         <v>0</v>
       </c>
       <c r="H314">
         <v>2023</v>
       </c>
       <c r="I314">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J314" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K314" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="L314" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M314" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N314" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O314" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P314" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q314" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R314" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S314" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
     </row>
     <row r="315" spans="1:19">
       <c r="A315">
         <v>0</v>
       </c>
       <c r="B315">
         <v>0</v>
       </c>
       <c r="C315">
         <v>0</v>
       </c>
       <c r="D315">
         <v>0</v>
       </c>
       <c r="E315">
         <v>0</v>
       </c>
       <c r="F315">
         <v>0</v>
       </c>
       <c r="G315">
         <v>0</v>
       </c>
       <c r="H315">
         <v>2023</v>
       </c>
       <c r="I315">
         <v>12</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="L315" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M315" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N315" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O315" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P315" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q315" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R315" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S315" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
     </row>
     <row r="316" spans="1:19">
       <c r="A316">
         <v>0</v>
       </c>
       <c r="B316">
         <v>0</v>
       </c>
       <c r="C316">
         <v>0</v>
       </c>
       <c r="D316">
         <v>0</v>
       </c>
       <c r="E316">
         <v>0</v>
       </c>
       <c r="F316">
         <v>0</v>
       </c>
       <c r="G316">
         <v>0</v>
       </c>
       <c r="H316">
         <v>2023</v>
       </c>
       <c r="I316">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J316" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K316" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="L316" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M316" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N316" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O316" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P316" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q316" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R316" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S316" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
     </row>
     <row r="317" spans="1:19">
       <c r="A317">
         <v>0</v>
       </c>
       <c r="B317">
         <v>0</v>
       </c>
       <c r="C317">
         <v>0</v>
       </c>
       <c r="D317">
         <v>0</v>
       </c>
       <c r="E317">
         <v>0</v>
       </c>
       <c r="F317">
         <v>0</v>
       </c>
       <c r="G317">
         <v>0</v>
       </c>
       <c r="H317">
         <v>2023</v>
       </c>
       <c r="I317">
         <v>12</v>
       </c>
       <c r="J317" t="s">
         <v>24</v>
       </c>
       <c r="K317" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="L317" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M317" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N317" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O317" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P317" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q317" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R317" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S317" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
     </row>
     <row r="318" spans="1:19">
       <c r="A318">
         <v>0</v>
       </c>
       <c r="B318">
         <v>0</v>
       </c>
       <c r="C318">
         <v>0</v>
       </c>
       <c r="D318">
         <v>0</v>
       </c>
       <c r="E318">
         <v>0</v>
       </c>
       <c r="F318">
         <v>0</v>
       </c>
       <c r="G318">
         <v>0</v>
       </c>
       <c r="H318">
         <v>2023</v>
       </c>
       <c r="I318">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J318" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K318" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="L318" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M318" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N318" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O318" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P318" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q318" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R318" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="319" spans="1:19">
       <c r="A319">
         <v>0</v>
       </c>
       <c r="B319">
         <v>0</v>
       </c>
       <c r="C319">
         <v>0</v>
       </c>
       <c r="D319">
         <v>0</v>
       </c>
       <c r="E319">
         <v>0</v>
       </c>
       <c r="F319">
         <v>0</v>
       </c>
       <c r="G319">
         <v>0</v>
       </c>
       <c r="H319">
         <v>2023</v>
       </c>
       <c r="I319">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J319" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K319" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="L319" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M319" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N319" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O319" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P319" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q319" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R319" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S319" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="320" spans="1:19">
       <c r="A320">
         <v>0</v>
       </c>
       <c r="B320">
         <v>0</v>
       </c>
       <c r="C320">
         <v>0</v>
       </c>
       <c r="D320">
         <v>0</v>
       </c>
       <c r="E320">
         <v>0</v>
       </c>
       <c r="F320">
         <v>0</v>
       </c>
       <c r="G320">
         <v>0</v>
       </c>
       <c r="H320">
         <v>2023</v>
       </c>
       <c r="I320">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J320" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K320" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="L320" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M320" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N320" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O320" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P320" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q320" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R320" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="S320" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
     </row>
     <row r="321" spans="1:19">
       <c r="A321">
         <v>0</v>
       </c>
       <c r="B321">
         <v>0</v>
       </c>
       <c r="C321">
         <v>0</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
       <c r="E321">
         <v>0</v>
       </c>
       <c r="F321">
         <v>0</v>
       </c>
       <c r="G321">
         <v>0</v>
       </c>
       <c r="H321">
         <v>2023</v>
       </c>
       <c r="I321">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J321" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K321" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="L321" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M321" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N321" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O321" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P321" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q321" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R321" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>253</v>
       </c>
     </row>
     <row r="322" spans="1:19">
       <c r="A322">
         <v>0</v>
       </c>
       <c r="B322">
         <v>0</v>
       </c>
       <c r="C322">
         <v>0</v>
       </c>
       <c r="D322">
         <v>0</v>
       </c>
       <c r="E322">
         <v>0</v>
       </c>
       <c r="F322">
         <v>0</v>
       </c>
       <c r="G322">
         <v>0</v>
       </c>
       <c r="H322">
         <v>2023</v>
       </c>
       <c r="I322">
         <v>11</v>
       </c>
       <c r="J322" t="s">
         <v>23</v>
       </c>
       <c r="K322" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="L322" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M322" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N322" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O322" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P322" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q322" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R322" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S322" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
     <row r="323" spans="1:19">
       <c r="A323">
         <v>0</v>
       </c>
       <c r="B323">
         <v>0</v>
       </c>
       <c r="C323">
         <v>0</v>
       </c>
       <c r="D323">
         <v>0</v>
       </c>
       <c r="E323">
         <v>0</v>
       </c>
       <c r="F323">
         <v>0</v>
       </c>
       <c r="G323">
         <v>0</v>
       </c>
       <c r="H323">
         <v>2023</v>
       </c>
       <c r="I323">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J323" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K323" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="L323" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M323" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N323" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O323" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P323" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q323" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R323" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="S323" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
     </row>
     <row r="324" spans="1:19">
       <c r="A324">
         <v>0</v>
       </c>
       <c r="B324">
         <v>0</v>
       </c>
       <c r="C324">
         <v>0</v>
       </c>
       <c r="D324">
         <v>0</v>
       </c>
       <c r="E324">
         <v>0</v>
       </c>
       <c r="F324">
         <v>0</v>
       </c>
       <c r="G324">
         <v>0</v>
       </c>
       <c r="H324">
         <v>2023</v>
       </c>
       <c r="I324">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J324" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K324" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="L324" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M324" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N324" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O324" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P324" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q324" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R324" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>255</v>
       </c>
     </row>
     <row r="325" spans="1:19">
       <c r="A325">
         <v>0</v>
       </c>
       <c r="B325">
         <v>0</v>
       </c>
       <c r="C325">
         <v>0</v>
       </c>
       <c r="D325">
         <v>0</v>
       </c>
       <c r="E325">
         <v>0</v>
       </c>
       <c r="F325">
         <v>0</v>
       </c>
       <c r="G325">
         <v>0</v>
       </c>
       <c r="H325">
         <v>2023</v>
       </c>
       <c r="I325">
         <v>12</v>
       </c>
       <c r="J325" t="s">
         <v>24</v>
       </c>
       <c r="K325" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="L325" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="M325" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="N325" t="s">
+        <v>472</v>
+      </c>
+      <c r="O325" t="s">
+        <v>473</v>
+      </c>
+      <c r="P325" t="s">
         <v>462</v>
       </c>
-      <c r="O325" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q325" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>256</v>
       </c>
     </row>
     <row r="326" spans="1:19">
       <c r="A326">
         <v>0</v>
       </c>
       <c r="B326">
         <v>0</v>
       </c>
       <c r="C326">
         <v>0</v>
       </c>
       <c r="D326">
         <v>0</v>
       </c>
       <c r="E326">
         <v>0</v>
       </c>
       <c r="F326">
         <v>0</v>
       </c>
       <c r="G326">
         <v>0</v>
       </c>
       <c r="H326">
         <v>2023</v>
       </c>
       <c r="I326">
         <v>12</v>
       </c>
       <c r="J326" t="s">
         <v>24</v>
       </c>
       <c r="K326" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="L326" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M326" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="N326" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O326" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P326" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q326" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="R326" t="s">
-        <v>265</v>
+        <v>483</v>
+      </c>
+      <c r="S326" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="327" spans="1:19">
       <c r="A327">
         <v>0</v>
       </c>
       <c r="B327">
         <v>0</v>
       </c>
       <c r="C327">
         <v>0</v>
       </c>
       <c r="D327">
         <v>0</v>
       </c>
       <c r="E327">
         <v>0</v>
       </c>
       <c r="F327">
         <v>0</v>
       </c>
       <c r="G327">
         <v>0</v>
       </c>
       <c r="H327">
         <v>2023</v>
       </c>
       <c r="I327">
         <v>11</v>
       </c>
       <c r="J327" t="s">
         <v>23</v>
       </c>
       <c r="K327" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="L327" t="s">
         <v>457</v>
       </c>
       <c r="M327" t="s">
         <v>457</v>
       </c>
       <c r="N327" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O327" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P327" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q327" t="s">
         <v>457</v>
       </c>
       <c r="R327" t="s">
-        <v>266</v>
+        <v>484</v>
+      </c>
+      <c r="S327" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="328" spans="1:19">
       <c r="A328">
         <v>0</v>
       </c>
       <c r="B328">
         <v>0</v>
       </c>
       <c r="C328">
         <v>0</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
       <c r="E328">
         <v>0</v>
       </c>
       <c r="F328">
         <v>0</v>
       </c>
       <c r="G328">
         <v>0</v>
       </c>
       <c r="H328">
         <v>2023</v>
       </c>
       <c r="I328">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J328" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K328" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="L328" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M328" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N328" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O328" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P328" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q328" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R328" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S328" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
     </row>
     <row r="329" spans="1:19">
       <c r="A329">
         <v>0</v>
       </c>
       <c r="B329">
         <v>0</v>
       </c>
       <c r="C329">
         <v>0</v>
       </c>
       <c r="D329">
         <v>0</v>
       </c>
       <c r="E329">
         <v>0</v>
       </c>
       <c r="F329">
         <v>0</v>
       </c>
       <c r="G329">
         <v>0</v>
       </c>
       <c r="H329">
         <v>2023</v>
       </c>
       <c r="I329">
         <v>12</v>
       </c>
       <c r="J329" t="s">
         <v>24</v>
       </c>
       <c r="K329" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="L329" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M329" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N329" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O329" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P329" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q329" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R329" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S329" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
     <row r="330" spans="1:19">
       <c r="A330">
         <v>0</v>
       </c>
       <c r="B330">
         <v>0</v>
       </c>
       <c r="C330">
         <v>0</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
       <c r="E330">
         <v>0</v>
       </c>
       <c r="F330">
         <v>0</v>
       </c>
       <c r="G330">
         <v>0</v>
       </c>
       <c r="H330">
         <v>2023</v>
       </c>
       <c r="I330">
         <v>12</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="L330" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="M330" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="N330" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O330" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P330" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q330" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="R330" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
     </row>
     <row r="331" spans="1:19">
       <c r="A331">
         <v>0</v>
       </c>
       <c r="B331">
         <v>0</v>
       </c>
       <c r="C331">
         <v>0</v>
       </c>
       <c r="D331">
         <v>0</v>
       </c>
       <c r="E331">
         <v>0</v>
       </c>
       <c r="F331">
         <v>0</v>
       </c>
       <c r="G331">
         <v>0</v>
       </c>
       <c r="H331">
         <v>2023</v>
       </c>
       <c r="I331">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J331" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K331" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="L331" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M331" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N331" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O331" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P331" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q331" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R331" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S331" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="332" spans="1:19">
       <c r="A332">
         <v>0</v>
       </c>
       <c r="B332">
         <v>0</v>
       </c>
       <c r="C332">
         <v>0</v>
       </c>
       <c r="D332">
         <v>0</v>
       </c>
       <c r="E332">
         <v>0</v>
       </c>
       <c r="F332">
         <v>0</v>
       </c>
       <c r="G332">
         <v>0</v>
       </c>
       <c r="H332">
         <v>2023</v>
       </c>
       <c r="I332">
         <v>12</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="L332" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M332" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N332" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O332" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P332" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q332" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R332" t="s">
-        <v>270</v>
+        <v>484</v>
+      </c>
+      <c r="S332" t="s">
+        <v>261</v>
       </c>
     </row>
     <row r="333" spans="1:19">
       <c r="A333">
         <v>0</v>
       </c>
       <c r="B333">
         <v>0</v>
       </c>
       <c r="C333">
         <v>0</v>
       </c>
       <c r="D333">
         <v>0</v>
       </c>
       <c r="E333">
         <v>0</v>
       </c>
       <c r="F333">
         <v>0</v>
       </c>
       <c r="G333">
         <v>0</v>
       </c>
       <c r="H333">
         <v>2023</v>
       </c>
       <c r="I333">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J333" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K333" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="L333" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M333" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N333" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O333" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P333" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q333" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R333" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>262</v>
       </c>
     </row>
     <row r="334" spans="1:19">
       <c r="A334">
         <v>0</v>
       </c>
       <c r="B334">
         <v>0</v>
       </c>
       <c r="C334">
         <v>0</v>
       </c>
       <c r="D334">
         <v>0</v>
       </c>
       <c r="E334">
         <v>0</v>
       </c>
       <c r="F334">
         <v>0</v>
       </c>
       <c r="G334">
         <v>0</v>
       </c>
       <c r="H334">
         <v>2023</v>
       </c>
       <c r="I334">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J334" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K334" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="L334" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M334" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N334" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O334" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P334" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q334" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R334" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S334" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
     </row>
     <row r="335" spans="1:19">
       <c r="A335">
         <v>0</v>
       </c>
       <c r="B335">
         <v>0</v>
       </c>
       <c r="C335">
         <v>0</v>
       </c>
       <c r="D335">
         <v>0</v>
       </c>
       <c r="E335">
         <v>0</v>
       </c>
       <c r="F335">
         <v>0</v>
       </c>
       <c r="G335">
         <v>0</v>
       </c>
       <c r="H335">
         <v>2023</v>
       </c>
       <c r="I335">
         <v>12</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="L335" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M335" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N335" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O335" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P335" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q335" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R335" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S335" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
     </row>
     <row r="336" spans="1:19">
       <c r="A336">
         <v>0</v>
       </c>
       <c r="B336">
         <v>0</v>
       </c>
       <c r="C336">
         <v>0</v>
       </c>
       <c r="D336">
         <v>0</v>
       </c>
       <c r="E336">
         <v>0</v>
       </c>
       <c r="F336">
         <v>0</v>
       </c>
       <c r="G336">
         <v>0</v>
       </c>
       <c r="H336">
         <v>2023</v>
       </c>
       <c r="I336">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J336" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K336" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="L336" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M336" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N336" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O336" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P336" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q336" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R336" t="s">
-        <v>274</v>
+        <v>485</v>
+      </c>
+      <c r="S336" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="337" spans="1:19">
       <c r="A337">
         <v>0</v>
       </c>
       <c r="B337">
         <v>0</v>
       </c>
       <c r="C337">
         <v>0</v>
       </c>
       <c r="D337">
         <v>0</v>
       </c>
       <c r="E337">
         <v>0</v>
       </c>
       <c r="F337">
         <v>0</v>
       </c>
       <c r="G337">
         <v>0</v>
       </c>
       <c r="H337">
         <v>2023</v>
       </c>
       <c r="I337">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J337" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K337" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="L337" t="s">
         <v>457</v>
       </c>
       <c r="M337" t="s">
         <v>457</v>
       </c>
       <c r="N337" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O337" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P337" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q337" t="s">
         <v>457</v>
       </c>
       <c r="R337" t="s">
-        <v>275</v>
+        <v>484</v>
+      </c>
+      <c r="S337" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="338" spans="1:19">
       <c r="A338">
         <v>0</v>
       </c>
       <c r="B338">
         <v>0</v>
       </c>
       <c r="C338">
         <v>0</v>
       </c>
       <c r="D338">
         <v>0</v>
       </c>
       <c r="E338">
         <v>0</v>
       </c>
       <c r="F338">
         <v>0</v>
       </c>
       <c r="G338">
         <v>0</v>
       </c>
       <c r="H338">
         <v>2023</v>
       </c>
       <c r="I338">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J338" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K338" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="L338" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M338" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N338" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O338" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P338" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q338" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R338" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S338" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="339" spans="1:19">
       <c r="A339">
         <v>0</v>
       </c>
       <c r="B339">
         <v>0</v>
       </c>
       <c r="C339">
         <v>0</v>
       </c>
       <c r="D339">
         <v>0</v>
       </c>
       <c r="E339">
         <v>0</v>
       </c>
       <c r="F339">
         <v>0</v>
       </c>
       <c r="G339">
         <v>0</v>
       </c>
       <c r="H339">
         <v>2023</v>
       </c>
       <c r="I339">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J339" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K339" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="L339" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M339" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N339" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O339" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P339" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q339" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R339" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S339" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
     </row>
     <row r="340" spans="1:19">
       <c r="A340">
         <v>0</v>
       </c>
       <c r="B340">
         <v>0</v>
       </c>
       <c r="C340">
         <v>0</v>
       </c>
       <c r="D340">
         <v>0</v>
       </c>
       <c r="E340">
         <v>0</v>
       </c>
       <c r="F340">
         <v>0</v>
       </c>
       <c r="G340">
         <v>0</v>
       </c>
       <c r="H340">
         <v>2023</v>
       </c>
       <c r="I340">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J340" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K340" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="L340" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M340" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N340" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O340" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P340" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q340" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R340" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="S340" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
     </row>
     <row r="341" spans="1:19">
       <c r="A341">
         <v>0</v>
       </c>
       <c r="B341">
         <v>0</v>
       </c>
       <c r="C341">
         <v>0</v>
       </c>
       <c r="D341">
         <v>0</v>
       </c>
       <c r="E341">
         <v>0</v>
       </c>
       <c r="F341">
         <v>0</v>
       </c>
       <c r="G341">
         <v>0</v>
       </c>
       <c r="H341">
         <v>2023</v>
       </c>
       <c r="I341">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J341" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K341" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="L341" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M341" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N341" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O341" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P341" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q341" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R341" t="s">
-        <v>278</v>
+        <v>484</v>
+      </c>
+      <c r="S341" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="342" spans="1:19">
       <c r="A342">
         <v>0</v>
       </c>
       <c r="B342">
         <v>0</v>
       </c>
       <c r="C342">
         <v>0</v>
       </c>
       <c r="D342">
         <v>0</v>
       </c>
       <c r="E342">
         <v>0</v>
       </c>
       <c r="F342">
         <v>0</v>
       </c>
       <c r="G342">
         <v>0</v>
       </c>
       <c r="H342">
         <v>2023</v>
       </c>
       <c r="I342">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J342" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K342" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="L342" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M342" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N342" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O342" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P342" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q342" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R342" t="s">
-        <v>279</v>
+        <v>485</v>
+      </c>
+      <c r="S342" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="343" spans="1:19">
       <c r="A343">
         <v>0</v>
       </c>
       <c r="B343">
         <v>0</v>
       </c>
       <c r="C343">
         <v>0</v>
       </c>
       <c r="D343">
         <v>0</v>
       </c>
       <c r="E343">
         <v>0</v>
       </c>
       <c r="F343">
         <v>0</v>
       </c>
       <c r="G343">
         <v>0</v>
       </c>
       <c r="H343">
         <v>2023</v>
       </c>
       <c r="I343">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J343" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K343" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="L343" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M343" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N343" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O343" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P343" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q343" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R343" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="S343" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="344" spans="1:19">
       <c r="A344">
         <v>0</v>
       </c>
       <c r="B344">
         <v>0</v>
       </c>
       <c r="C344">
         <v>0</v>
       </c>
       <c r="D344">
         <v>0</v>
       </c>
       <c r="E344">
         <v>0</v>
       </c>
       <c r="F344">
         <v>0</v>
       </c>
       <c r="G344">
         <v>0</v>
       </c>
       <c r="H344">
         <v>2023</v>
       </c>
       <c r="I344">
         <v>12</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="L344" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M344" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N344" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O344" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P344" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q344" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R344" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="S344" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
     </row>
     <row r="345" spans="1:19">
       <c r="A345">
         <v>0</v>
       </c>
       <c r="B345">
         <v>0</v>
       </c>
       <c r="C345">
         <v>0</v>
       </c>
       <c r="D345">
         <v>0</v>
       </c>
       <c r="E345">
         <v>0</v>
       </c>
       <c r="F345">
         <v>0</v>
       </c>
       <c r="G345">
         <v>0</v>
       </c>
       <c r="H345">
         <v>2023</v>
       </c>
       <c r="I345">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J345" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="L345" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M345" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N345" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O345" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P345" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q345" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R345" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>271</v>
       </c>
     </row>
     <row r="346" spans="1:19">
       <c r="A346">
         <v>0</v>
       </c>
       <c r="B346">
         <v>0</v>
       </c>
       <c r="C346">
         <v>0</v>
       </c>
       <c r="D346">
         <v>0</v>
       </c>
       <c r="E346">
         <v>0</v>
       </c>
       <c r="F346">
         <v>0</v>
       </c>
       <c r="G346">
         <v>0</v>
       </c>
       <c r="H346">
         <v>2023</v>
       </c>
       <c r="I346">
         <v>12</v>
       </c>
       <c r="J346" t="s">
         <v>24</v>
       </c>
       <c r="K346" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="L346" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="M346" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="N346" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O346" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P346" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q346" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R346" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="347" spans="1:19">
       <c r="A347">
         <v>0</v>
       </c>
       <c r="B347">
         <v>0</v>
       </c>
       <c r="C347">
         <v>0</v>
       </c>
       <c r="D347">
         <v>0</v>
       </c>
       <c r="E347">
         <v>0</v>
       </c>
       <c r="F347">
         <v>0</v>
       </c>
       <c r="G347">
         <v>0</v>
       </c>
       <c r="H347">
         <v>2023</v>
       </c>
       <c r="I347">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J347" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K347" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="L347" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="M347" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="N347" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O347" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P347" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q347" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="R347" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
     </row>
     <row r="348" spans="1:19">
       <c r="A348">
         <v>0</v>
       </c>
       <c r="B348">
         <v>0</v>
       </c>
       <c r="C348">
         <v>0</v>
       </c>
       <c r="D348">
         <v>0</v>
       </c>
       <c r="E348">
         <v>0</v>
       </c>
       <c r="F348">
         <v>0</v>
       </c>
       <c r="G348">
         <v>0</v>
       </c>
       <c r="H348">
         <v>2023</v>
       </c>
       <c r="I348">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J348" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K348" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="L348" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="M348" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="N348" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O348" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P348" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q348" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="R348" t="s">
         <v>484</v>
       </c>
       <c r="S348" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
     </row>
     <row r="349" spans="1:19">
       <c r="A349">
         <v>0</v>
       </c>
       <c r="B349">
         <v>0</v>
       </c>
       <c r="C349">
         <v>0</v>
       </c>
       <c r="D349">
         <v>0</v>
       </c>
       <c r="E349">
         <v>0</v>
       </c>
       <c r="F349">
         <v>0</v>
       </c>
       <c r="G349">
         <v>0</v>
       </c>
       <c r="H349">
         <v>2023</v>
       </c>
       <c r="I349">
         <v>12</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="L349" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="M349" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="N349" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O349" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P349" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q349" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="R349" t="s">
         <v>484</v>
       </c>
       <c r="S349" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
     </row>
     <row r="350" spans="1:19">
       <c r="A350">
         <v>0</v>
       </c>
       <c r="B350">
         <v>0</v>
       </c>
       <c r="C350">
         <v>0</v>
       </c>
       <c r="D350">
         <v>0</v>
       </c>
       <c r="E350">
         <v>0</v>
       </c>
       <c r="F350">
         <v>0</v>
       </c>
       <c r="G350">
         <v>0</v>
       </c>
       <c r="H350">
         <v>2023</v>
       </c>
       <c r="I350">
         <v>12</v>
       </c>
       <c r="J350" t="s">
         <v>24</v>
       </c>
       <c r="K350" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="L350" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="M350" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="N350" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O350" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P350" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="Q350" t="s">
-        <v>448</v>
+        <v>475</v>
       </c>
       <c r="R350" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
     </row>
     <row r="351" spans="1:19">
       <c r="A351">
         <v>0</v>
       </c>
       <c r="B351">
         <v>0</v>
       </c>
       <c r="C351">
         <v>0</v>
       </c>
       <c r="D351">
         <v>0</v>
       </c>
       <c r="E351">
         <v>0</v>
       </c>
       <c r="F351">
         <v>0</v>
       </c>
       <c r="G351">
         <v>0</v>
       </c>
       <c r="H351">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I351">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J351" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K351" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="L351" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M351" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N351" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O351" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P351" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q351" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R351" t="s">
-        <v>286</v>
+        <v>483</v>
+      </c>
+      <c r="S351" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="352" spans="1:19">
       <c r="A352">
         <v>0</v>
       </c>
       <c r="B352">
         <v>0</v>
       </c>
       <c r="C352">
         <v>0</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
       <c r="E352">
-        <v>-370945.98</v>
+        <v>0</v>
       </c>
       <c r="F352">
         <v>0</v>
       </c>
       <c r="G352">
         <v>0</v>
       </c>
       <c r="H352">
         <v>2023</v>
       </c>
       <c r="I352">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J352" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K352" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="L352" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M352" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N352" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O352" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P352" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q352" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="R352" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
     </row>
     <row r="353" spans="1:19">
       <c r="A353">
         <v>0</v>
       </c>
       <c r="B353">
         <v>0</v>
       </c>
       <c r="C353">
         <v>0</v>
       </c>
       <c r="D353">
         <v>0</v>
       </c>
       <c r="E353">
         <v>0</v>
       </c>
       <c r="F353">
         <v>0</v>
       </c>
       <c r="G353">
         <v>0</v>
       </c>
       <c r="H353">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I353">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J353" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K353" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="L353" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M353" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N353" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O353" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P353" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q353" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R353" t="s">
-        <v>288</v>
+        <v>483</v>
+      </c>
+      <c r="S353" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="354" spans="1:19">
       <c r="A354">
         <v>0</v>
       </c>
       <c r="B354">
         <v>0</v>
       </c>
       <c r="C354">
         <v>0</v>
       </c>
       <c r="D354">
         <v>0</v>
       </c>
       <c r="E354">
         <v>0</v>
       </c>
       <c r="F354">
         <v>0</v>
       </c>
       <c r="G354">
         <v>0</v>
       </c>
       <c r="H354">
         <v>2023</v>
       </c>
       <c r="I354">
         <v>12</v>
       </c>
       <c r="J354" t="s">
         <v>24</v>
       </c>
       <c r="K354" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="L354" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M354" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N354" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O354" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P354" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q354" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R354" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S354" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
     </row>
     <row r="355" spans="1:19">
       <c r="A355">
         <v>0</v>
       </c>
       <c r="B355">
         <v>0</v>
       </c>
       <c r="C355">
         <v>0</v>
       </c>
       <c r="D355">
         <v>0</v>
       </c>
       <c r="E355">
         <v>0</v>
       </c>
       <c r="F355">
         <v>0</v>
       </c>
       <c r="G355">
         <v>0</v>
       </c>
       <c r="H355">
         <v>2023</v>
       </c>
       <c r="I355">
         <v>12</v>
       </c>
       <c r="J355" t="s">
         <v>24</v>
       </c>
       <c r="K355" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="L355" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M355" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N355" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O355" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P355" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q355" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R355" t="s">
-        <v>290</v>
+        <v>483</v>
+      </c>
+      <c r="S355" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="356" spans="1:19">
       <c r="A356">
         <v>0</v>
       </c>
       <c r="B356">
         <v>0</v>
       </c>
       <c r="C356">
         <v>0</v>
       </c>
       <c r="D356">
         <v>0</v>
       </c>
       <c r="E356">
         <v>0</v>
       </c>
       <c r="F356">
         <v>0</v>
       </c>
       <c r="G356">
         <v>0</v>
       </c>
       <c r="H356">
         <v>2023</v>
       </c>
       <c r="I356">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J356" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K356" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="L356" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M356" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N356" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O356" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P356" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q356" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R356" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>281</v>
       </c>
     </row>
     <row r="357" spans="1:19">
       <c r="A357">
         <v>0</v>
       </c>
       <c r="B357">
         <v>0</v>
       </c>
       <c r="C357">
         <v>0</v>
       </c>
       <c r="D357">
         <v>0</v>
       </c>
       <c r="E357">
         <v>0</v>
       </c>
       <c r="F357">
         <v>0</v>
       </c>
       <c r="G357">
         <v>0</v>
       </c>
       <c r="H357">
         <v>2023</v>
       </c>
       <c r="I357">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J357" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K357" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="L357" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="M357" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="N357" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O357" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P357" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q357" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R357" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>282</v>
       </c>
     </row>
     <row r="358" spans="1:19">
       <c r="A358">
         <v>0</v>
       </c>
       <c r="B358">
         <v>0</v>
       </c>
       <c r="C358">
         <v>0</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
       <c r="E358">
         <v>0</v>
       </c>
       <c r="F358">
         <v>0</v>
       </c>
       <c r="G358">
         <v>0</v>
       </c>
       <c r="H358">
         <v>2023</v>
       </c>
       <c r="I358">
         <v>12</v>
       </c>
       <c r="J358" t="s">
         <v>24</v>
       </c>
       <c r="K358" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="L358" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M358" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N358" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O358" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P358" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q358" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R358" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S358" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
     </row>
     <row r="359" spans="1:19">
       <c r="A359">
         <v>0</v>
       </c>
       <c r="B359">
         <v>0</v>
       </c>
       <c r="C359">
         <v>0</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
       <c r="E359">
         <v>0</v>
       </c>
       <c r="F359">
         <v>0</v>
       </c>
       <c r="G359">
         <v>0</v>
       </c>
       <c r="H359">
         <v>2023</v>
       </c>
       <c r="I359">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J359" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K359" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="L359" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M359" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N359" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O359" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P359" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q359" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R359" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S359" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
     </row>
     <row r="360" spans="1:19">
       <c r="A360">
         <v>0</v>
       </c>
       <c r="B360">
         <v>0</v>
       </c>
       <c r="C360">
         <v>0</v>
       </c>
       <c r="D360">
         <v>0</v>
       </c>
       <c r="E360">
         <v>0</v>
       </c>
       <c r="F360">
         <v>0</v>
       </c>
       <c r="G360">
         <v>0</v>
       </c>
       <c r="H360">
         <v>2023</v>
       </c>
       <c r="I360">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J360" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K360" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="L360" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M360" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N360" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O360" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P360" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q360" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R360" t="s">
-        <v>295</v>
+        <v>484</v>
+      </c>
+      <c r="S360" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="361" spans="1:19">
       <c r="A361">
         <v>0</v>
       </c>
       <c r="B361">
         <v>0</v>
       </c>
       <c r="C361">
         <v>0</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
       <c r="E361">
         <v>0</v>
       </c>
       <c r="F361">
         <v>0</v>
       </c>
       <c r="G361">
         <v>0</v>
       </c>
       <c r="H361">
         <v>2023</v>
       </c>
       <c r="I361">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J361" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K361" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="L361" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M361" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N361" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O361" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P361" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q361" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R361" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>285</v>
       </c>
     </row>
     <row r="362" spans="1:19">
       <c r="A362">
         <v>0</v>
       </c>
       <c r="B362">
         <v>0</v>
       </c>
       <c r="C362">
         <v>0</v>
       </c>
       <c r="D362">
         <v>0</v>
       </c>
       <c r="E362">
         <v>0</v>
       </c>
       <c r="F362">
         <v>0</v>
       </c>
       <c r="G362">
         <v>0</v>
       </c>
       <c r="H362">
         <v>2023</v>
       </c>
       <c r="I362">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J362" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K362" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="L362" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M362" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N362" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O362" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P362" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q362" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R362" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>286</v>
       </c>
     </row>
     <row r="363" spans="1:19">
       <c r="A363">
         <v>0</v>
       </c>
       <c r="B363">
         <v>0</v>
       </c>
       <c r="C363">
         <v>0</v>
       </c>
       <c r="D363">
         <v>0</v>
       </c>
       <c r="E363">
-        <v>-215520</v>
+        <v>0</v>
       </c>
       <c r="F363">
         <v>0</v>
       </c>
       <c r="G363">
         <v>0</v>
       </c>
       <c r="H363">
         <v>2023</v>
       </c>
       <c r="I363">
         <v>12</v>
       </c>
       <c r="J363" t="s">
         <v>24</v>
       </c>
       <c r="K363" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="L363" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="M363" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="N363" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O363" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P363" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q363" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="R363" t="s">
-        <v>297</v>
+        <v>484</v>
+      </c>
+      <c r="S363" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="364" spans="1:19">
       <c r="A364">
         <v>0</v>
       </c>
       <c r="B364">
         <v>0</v>
       </c>
       <c r="C364">
         <v>0</v>
       </c>
       <c r="D364">
         <v>0</v>
       </c>
       <c r="E364">
         <v>0</v>
       </c>
       <c r="F364">
-        <v>2582</v>
+        <v>0</v>
       </c>
       <c r="G364">
         <v>0</v>
       </c>
       <c r="H364">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I364">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J364" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K364" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="L364" t="s">
         <v>455</v>
       </c>
       <c r="M364" t="s">
         <v>455</v>
       </c>
       <c r="N364" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O364" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P364" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="Q364" t="s">
-        <v>298</v>
+        <v>455</v>
+      </c>
+      <c r="R364" t="s">
+        <v>483</v>
+      </c>
+      <c r="S364" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="365" spans="1:19">
       <c r="A365">
         <v>0</v>
       </c>
       <c r="B365">
         <v>0</v>
       </c>
       <c r="C365">
         <v>0</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365">
         <v>0</v>
       </c>
       <c r="F365">
         <v>0</v>
       </c>
       <c r="G365">
         <v>0</v>
       </c>
       <c r="H365">
         <v>2023</v>
       </c>
       <c r="I365">
         <v>11</v>
       </c>
       <c r="J365" t="s">
         <v>23</v>
       </c>
       <c r="K365" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="L365" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M365" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N365" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O365" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P365" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q365" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R365" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="S365" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
     </row>
     <row r="366" spans="1:19">
       <c r="A366">
         <v>0</v>
       </c>
       <c r="B366">
         <v>0</v>
       </c>
       <c r="C366">
         <v>0</v>
       </c>
       <c r="D366">
         <v>0</v>
       </c>
       <c r="E366">
         <v>0</v>
       </c>
       <c r="F366">
         <v>0</v>
       </c>
       <c r="G366">
         <v>0</v>
       </c>
       <c r="H366">
         <v>2023</v>
       </c>
       <c r="I366">
         <v>12</v>
       </c>
       <c r="J366" t="s">
         <v>24</v>
       </c>
       <c r="K366" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="L366" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M366" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N366" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O366" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P366" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q366" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R366" t="s">
-        <v>300</v>
+        <v>483</v>
+      </c>
+      <c r="S366" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="367" spans="1:19">
       <c r="A367">
         <v>0</v>
       </c>
       <c r="B367">
         <v>0</v>
       </c>
       <c r="C367">
         <v>0</v>
       </c>
       <c r="D367">
         <v>0</v>
       </c>
       <c r="E367">
         <v>0</v>
       </c>
       <c r="F367">
         <v>0</v>
       </c>
       <c r="G367">
         <v>0</v>
       </c>
       <c r="H367">
         <v>2023</v>
       </c>
       <c r="I367">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J367" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K367" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="L367" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="M367" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="N367" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O367" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P367" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q367" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="R367" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>290</v>
       </c>
     </row>
     <row r="368" spans="1:19">
       <c r="A368">
         <v>0</v>
       </c>
       <c r="B368">
         <v>0</v>
       </c>
       <c r="C368">
         <v>0</v>
       </c>
       <c r="D368">
         <v>0</v>
       </c>
       <c r="E368">
         <v>0</v>
       </c>
       <c r="F368">
         <v>0</v>
       </c>
       <c r="G368">
         <v>0</v>
       </c>
       <c r="H368">
         <v>2023</v>
       </c>
       <c r="I368">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J368" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K368" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="L368" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="M368" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="N368" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O368" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P368" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q368" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="R368" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="S368" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
     </row>
     <row r="369" spans="1:19">
       <c r="A369">
         <v>0</v>
       </c>
       <c r="B369">
         <v>0</v>
       </c>
       <c r="C369">
         <v>0</v>
       </c>
       <c r="D369">
         <v>0</v>
       </c>
       <c r="E369">
         <v>0</v>
       </c>
       <c r="F369">
         <v>0</v>
       </c>
       <c r="G369">
         <v>0</v>
       </c>
       <c r="H369">
         <v>2023</v>
       </c>
       <c r="I369">
         <v>12</v>
       </c>
       <c r="J369" t="s">
         <v>24</v>
       </c>
       <c r="K369" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="L369" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="M369" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="N369" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O369" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P369" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q369" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="R369" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="S369" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
     </row>
     <row r="370" spans="1:19">
       <c r="A370">
         <v>0</v>
       </c>
       <c r="B370">
         <v>0</v>
       </c>
       <c r="C370">
         <v>0</v>
       </c>
       <c r="D370">
         <v>0</v>
       </c>
       <c r="E370">
         <v>0</v>
       </c>
       <c r="F370">
         <v>0</v>
       </c>
       <c r="G370">
         <v>0</v>
       </c>
       <c r="H370">
         <v>2023</v>
       </c>
       <c r="I370">
         <v>12</v>
       </c>
       <c r="J370" t="s">
         <v>24</v>
       </c>
       <c r="K370" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="L370" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="M370" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="N370" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O370" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P370" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="Q370" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="R370" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>292</v>
       </c>
     </row>
     <row r="371" spans="1:19">
       <c r="A371">
         <v>0</v>
       </c>
       <c r="B371">
         <v>0</v>
       </c>
       <c r="C371">
         <v>0</v>
       </c>
       <c r="D371">
         <v>0</v>
       </c>
       <c r="E371">
         <v>0</v>
       </c>
       <c r="F371">
         <v>0</v>
       </c>
       <c r="G371">
         <v>0</v>
       </c>
       <c r="H371">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I371">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J371" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K371" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="L371" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M371" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N371" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O371" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P371" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q371" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R371" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
     </row>
     <row r="372" spans="1:19">
       <c r="A372">
         <v>0</v>
       </c>
       <c r="B372">
         <v>0</v>
       </c>
       <c r="C372">
         <v>0</v>
       </c>
       <c r="D372">
         <v>0</v>
       </c>
       <c r="E372">
-        <v>0</v>
+        <v>-370945.98</v>
       </c>
       <c r="F372">
         <v>0</v>
       </c>
       <c r="G372">
         <v>0</v>
       </c>
       <c r="H372">
         <v>2023</v>
       </c>
       <c r="I372">
         <v>11</v>
       </c>
       <c r="J372" t="s">
         <v>23</v>
       </c>
       <c r="K372" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="L372" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="M372" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="N372" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O372" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P372" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q372" t="s">
-        <v>449</v>
+        <v>477</v>
       </c>
       <c r="R372" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>294</v>
       </c>
     </row>
     <row r="373" spans="1:19">
       <c r="A373">
         <v>0</v>
       </c>
       <c r="B373">
         <v>0</v>
       </c>
       <c r="C373">
         <v>0</v>
       </c>
       <c r="D373">
         <v>0</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
       <c r="F373">
         <v>0</v>
       </c>
       <c r="G373">
         <v>0</v>
       </c>
       <c r="H373">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I373">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J373" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K373" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="L373" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M373" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N373" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O373" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P373" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q373" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R373" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>295</v>
       </c>
     </row>
     <row r="374" spans="1:19">
       <c r="A374">
         <v>0</v>
       </c>
       <c r="B374">
         <v>0</v>
       </c>
       <c r="C374">
         <v>0</v>
       </c>
       <c r="D374">
         <v>0</v>
       </c>
       <c r="E374">
         <v>0</v>
       </c>
       <c r="F374">
         <v>0</v>
       </c>
       <c r="G374">
         <v>0</v>
       </c>
       <c r="H374">
         <v>2023</v>
       </c>
       <c r="I374">
         <v>12</v>
       </c>
       <c r="J374" t="s">
         <v>24</v>
       </c>
       <c r="K374" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="L374" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M374" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N374" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O374" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P374" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q374" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R374" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S374" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
     </row>
     <row r="375" spans="1:19">
       <c r="A375">
         <v>0</v>
       </c>
       <c r="B375">
         <v>0</v>
       </c>
       <c r="C375">
         <v>0</v>
       </c>
       <c r="D375">
         <v>0</v>
       </c>
       <c r="E375">
         <v>0</v>
       </c>
       <c r="F375">
         <v>0</v>
       </c>
       <c r="G375">
         <v>0</v>
       </c>
       <c r="H375">
         <v>2023</v>
       </c>
       <c r="I375">
         <v>12</v>
       </c>
       <c r="J375" t="s">
         <v>24</v>
       </c>
       <c r="K375" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="L375" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="M375" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="N375" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O375" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P375" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q375" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="R375" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
     </row>
     <row r="376" spans="1:19">
       <c r="A376">
         <v>0</v>
       </c>
       <c r="B376">
         <v>0</v>
       </c>
       <c r="C376">
         <v>0</v>
       </c>
       <c r="D376">
         <v>0</v>
       </c>
       <c r="E376">
         <v>0</v>
       </c>
       <c r="F376">
         <v>0</v>
       </c>
       <c r="G376">
         <v>0</v>
       </c>
       <c r="H376">
         <v>2023</v>
       </c>
       <c r="I376">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J376" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K376" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="L376" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M376" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N376" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O376" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P376" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q376" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R376" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="S376" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="377" spans="1:19">
       <c r="A377">
         <v>0</v>
       </c>
       <c r="B377">
         <v>0</v>
       </c>
       <c r="C377">
         <v>0</v>
       </c>
       <c r="D377">
         <v>0</v>
       </c>
       <c r="E377">
         <v>0</v>
       </c>
       <c r="F377">
         <v>0</v>
       </c>
       <c r="G377">
         <v>0</v>
       </c>
       <c r="H377">
         <v>2023</v>
       </c>
       <c r="I377">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J377" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K377" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="L377" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M377" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N377" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O377" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P377" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q377" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R377" t="s">
-        <v>309</v>
+        <v>483</v>
+      </c>
+      <c r="S377" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="378" spans="1:19">
       <c r="A378">
-        <v>-80000</v>
+        <v>0</v>
       </c>
       <c r="B378">
         <v>0</v>
       </c>
       <c r="C378">
         <v>0</v>
       </c>
       <c r="D378">
         <v>0</v>
       </c>
       <c r="E378">
         <v>0</v>
       </c>
       <c r="F378">
         <v>0</v>
       </c>
       <c r="G378">
         <v>0</v>
       </c>
       <c r="H378">
         <v>2023</v>
       </c>
       <c r="I378">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J378" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K378" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="L378" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="M378" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="N378" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O378" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P378" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="Q378" t="s">
-        <v>310</v>
+        <v>455</v>
+      </c>
+      <c r="R378" t="s">
+        <v>483</v>
+      </c>
+      <c r="S378" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="379" spans="1:19">
       <c r="A379">
         <v>0</v>
       </c>
       <c r="B379">
         <v>0</v>
       </c>
       <c r="C379">
         <v>0</v>
       </c>
       <c r="D379">
         <v>0</v>
       </c>
       <c r="E379">
         <v>0</v>
       </c>
       <c r="F379">
         <v>0</v>
       </c>
       <c r="G379">
         <v>0</v>
       </c>
       <c r="H379">
         <v>2023</v>
       </c>
       <c r="I379">
         <v>12</v>
       </c>
       <c r="J379" t="s">
         <v>24</v>
       </c>
       <c r="K379" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="L379" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M379" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N379" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O379" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P379" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q379" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R379" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S379" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
     </row>
     <row r="380" spans="1:19">
       <c r="A380">
         <v>0</v>
       </c>
       <c r="B380">
         <v>0</v>
       </c>
       <c r="C380">
         <v>0</v>
       </c>
       <c r="D380">
         <v>0</v>
       </c>
       <c r="E380">
-        <v>-4136000</v>
+        <v>0</v>
       </c>
       <c r="F380">
         <v>0</v>
       </c>
       <c r="G380">
         <v>0</v>
       </c>
       <c r="H380">
         <v>2023</v>
       </c>
       <c r="I380">
         <v>4</v>
       </c>
       <c r="J380" t="s">
         <v>22</v>
       </c>
       <c r="K380" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="L380" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M380" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="N380" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O380" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P380" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="Q380" t="s">
-        <v>312</v>
+        <v>455</v>
+      </c>
+      <c r="R380" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="381" spans="1:19">
       <c r="A381">
         <v>0</v>
       </c>
       <c r="B381">
         <v>0</v>
       </c>
       <c r="C381">
         <v>0</v>
       </c>
       <c r="D381">
         <v>0</v>
       </c>
       <c r="E381">
         <v>0</v>
       </c>
       <c r="F381">
         <v>0</v>
       </c>
       <c r="G381">
         <v>0</v>
       </c>
       <c r="H381">
         <v>2023</v>
       </c>
       <c r="I381">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J381" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K381" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="L381" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M381" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N381" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O381" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P381" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q381" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R381" t="s">
-        <v>313</v>
+        <v>483</v>
+      </c>
+      <c r="S381" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="382" spans="1:19">
       <c r="A382">
         <v>0</v>
       </c>
       <c r="B382">
         <v>0</v>
       </c>
       <c r="C382">
         <v>0</v>
       </c>
       <c r="D382">
         <v>0</v>
       </c>
       <c r="E382">
         <v>0</v>
       </c>
       <c r="F382">
         <v>0</v>
       </c>
       <c r="G382">
         <v>0</v>
       </c>
       <c r="H382">
         <v>2023</v>
       </c>
       <c r="I382">
         <v>11</v>
       </c>
       <c r="J382" t="s">
         <v>23</v>
       </c>
       <c r="K382" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="L382" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M382" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N382" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O382" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P382" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q382" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R382" t="s">
-        <v>314</v>
+        <v>483</v>
+      </c>
+      <c r="S382" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="383" spans="1:19">
       <c r="A383">
         <v>0</v>
       </c>
       <c r="B383">
         <v>0</v>
       </c>
       <c r="C383">
         <v>0</v>
       </c>
       <c r="D383">
         <v>0</v>
       </c>
       <c r="E383">
-        <v>0</v>
+        <v>-215520</v>
       </c>
       <c r="F383">
         <v>0</v>
       </c>
       <c r="G383">
         <v>0</v>
       </c>
       <c r="H383">
         <v>2023</v>
       </c>
       <c r="I383">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J383" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K383" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="L383" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="M383" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="N383" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O383" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P383" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="Q383" t="s">
-        <v>449</v>
+        <v>477</v>
       </c>
       <c r="R383" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="384" spans="1:19">
       <c r="A384">
         <v>0</v>
       </c>
       <c r="B384">
         <v>0</v>
       </c>
       <c r="C384">
         <v>0</v>
       </c>
       <c r="D384">
         <v>0</v>
       </c>
       <c r="E384">
         <v>0</v>
       </c>
       <c r="F384">
-        <v>0</v>
+        <v>2582</v>
       </c>
       <c r="G384">
         <v>0</v>
       </c>
       <c r="H384">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I384">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J384" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K384" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="L384" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="M384" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="N384" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O384" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P384" t="s">
         <v>465</v>
       </c>
       <c r="Q384" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>305</v>
       </c>
     </row>
     <row r="385" spans="1:19">
       <c r="A385">
         <v>0</v>
       </c>
       <c r="B385">
         <v>0</v>
       </c>
       <c r="C385">
         <v>0</v>
       </c>
       <c r="D385">
         <v>0</v>
       </c>
       <c r="E385">
         <v>0</v>
       </c>
       <c r="F385">
         <v>0</v>
       </c>
       <c r="G385">
         <v>0</v>
       </c>
       <c r="H385">
         <v>2023</v>
       </c>
       <c r="I385">
         <v>11</v>
       </c>
       <c r="J385" t="s">
         <v>23</v>
       </c>
       <c r="K385" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="L385" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M385" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N385" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O385" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P385" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q385" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R385" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S385" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
     </row>
     <row r="386" spans="1:19">
       <c r="A386">
         <v>0</v>
       </c>
       <c r="B386">
         <v>0</v>
       </c>
       <c r="C386">
         <v>0</v>
       </c>
       <c r="D386">
         <v>0</v>
       </c>
       <c r="E386">
         <v>0</v>
       </c>
       <c r="F386">
         <v>0</v>
       </c>
       <c r="G386">
         <v>0</v>
       </c>
       <c r="H386">
         <v>2023</v>
       </c>
       <c r="I386">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J386" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K386" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="L386" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M386" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N386" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O386" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P386" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q386" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R386" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>307</v>
       </c>
     </row>
     <row r="387" spans="1:19">
       <c r="A387">
         <v>0</v>
       </c>
       <c r="B387">
         <v>0</v>
       </c>
       <c r="C387">
         <v>0</v>
       </c>
       <c r="D387">
         <v>0</v>
       </c>
       <c r="E387">
         <v>0</v>
       </c>
       <c r="F387">
         <v>0</v>
       </c>
       <c r="G387">
         <v>0</v>
       </c>
       <c r="H387">
         <v>2023</v>
       </c>
       <c r="I387">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J387" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K387" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="L387" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M387" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N387" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O387" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P387" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q387" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R387" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S387" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
     </row>
     <row r="388" spans="1:19">
       <c r="A388">
         <v>0</v>
       </c>
       <c r="B388">
         <v>0</v>
       </c>
       <c r="C388">
         <v>0</v>
       </c>
       <c r="D388">
         <v>0</v>
       </c>
       <c r="E388">
         <v>0</v>
       </c>
       <c r="F388">
         <v>0</v>
       </c>
       <c r="G388">
         <v>0</v>
       </c>
       <c r="H388">
         <v>2023</v>
       </c>
       <c r="I388">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J388" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K388" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="L388" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M388" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N388" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O388" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P388" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q388" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R388" t="s">
-        <v>320</v>
+        <v>484</v>
+      </c>
+      <c r="S388" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="389" spans="1:19">
       <c r="A389">
         <v>0</v>
       </c>
       <c r="B389">
         <v>0</v>
       </c>
       <c r="C389">
         <v>0</v>
       </c>
       <c r="D389">
         <v>0</v>
       </c>
       <c r="E389">
         <v>0</v>
       </c>
       <c r="F389">
         <v>0</v>
       </c>
       <c r="G389">
         <v>0</v>
       </c>
       <c r="H389">
         <v>2023</v>
       </c>
       <c r="I389">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J389" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K389" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="L389" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M389" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N389" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O389" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P389" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q389" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R389" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S389" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
     </row>
     <row r="390" spans="1:19">
       <c r="A390">
         <v>0</v>
       </c>
       <c r="B390">
         <v>0</v>
       </c>
       <c r="C390">
         <v>0</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="F390">
         <v>0</v>
       </c>
       <c r="G390">
         <v>0</v>
       </c>
       <c r="H390">
         <v>2023</v>
       </c>
       <c r="I390">
         <v>12</v>
       </c>
       <c r="J390" t="s">
         <v>24</v>
       </c>
       <c r="K390" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="L390" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M390" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N390" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O390" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P390" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q390" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R390" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S390" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
     </row>
     <row r="391" spans="1:19">
       <c r="A391">
         <v>0</v>
       </c>
       <c r="B391">
         <v>0</v>
       </c>
       <c r="C391">
         <v>0</v>
       </c>
       <c r="D391">
         <v>0</v>
       </c>
       <c r="E391">
         <v>0</v>
       </c>
       <c r="F391">
         <v>0</v>
       </c>
       <c r="G391">
         <v>0</v>
       </c>
       <c r="H391">
         <v>2023</v>
       </c>
       <c r="I391">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J391" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K391" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="L391" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M391" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N391" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O391" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P391" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q391" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R391" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>311</v>
       </c>
     </row>
     <row r="392" spans="1:19">
       <c r="A392">
         <v>0</v>
       </c>
       <c r="B392">
         <v>0</v>
       </c>
       <c r="C392">
         <v>0</v>
       </c>
       <c r="D392">
         <v>0</v>
       </c>
       <c r="E392">
         <v>0</v>
       </c>
       <c r="F392">
         <v>0</v>
       </c>
       <c r="G392">
         <v>0</v>
       </c>
       <c r="H392">
         <v>2023</v>
       </c>
       <c r="I392">
         <v>11</v>
       </c>
       <c r="J392" t="s">
         <v>23</v>
       </c>
       <c r="K392" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="L392" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M392" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N392" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O392" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P392" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q392" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R392" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S392" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="393" spans="1:19">
       <c r="A393">
         <v>0</v>
       </c>
       <c r="B393">
         <v>0</v>
       </c>
       <c r="C393">
         <v>0</v>
       </c>
       <c r="D393">
         <v>0</v>
       </c>
       <c r="E393">
         <v>0</v>
       </c>
       <c r="F393">
         <v>0</v>
       </c>
       <c r="G393">
         <v>0</v>
       </c>
       <c r="H393">
         <v>2023</v>
       </c>
       <c r="I393">
         <v>12</v>
       </c>
       <c r="J393" t="s">
         <v>24</v>
       </c>
       <c r="K393" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="L393" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M393" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N393" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O393" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P393" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q393" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R393" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S393" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="394" spans="1:19">
       <c r="A394">
         <v>0</v>
       </c>
       <c r="B394">
         <v>0</v>
       </c>
       <c r="C394">
         <v>0</v>
       </c>
       <c r="D394">
         <v>0</v>
       </c>
       <c r="E394">
         <v>0</v>
       </c>
       <c r="F394">
         <v>0</v>
       </c>
       <c r="G394">
         <v>0</v>
       </c>
       <c r="H394">
         <v>2023</v>
       </c>
       <c r="I394">
         <v>12</v>
       </c>
       <c r="J394" t="s">
         <v>24</v>
       </c>
       <c r="K394" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="L394" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M394" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N394" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O394" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P394" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q394" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R394" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S394" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
     </row>
     <row r="395" spans="1:19">
       <c r="A395">
         <v>0</v>
       </c>
       <c r="B395">
         <v>0</v>
       </c>
       <c r="C395">
         <v>0</v>
       </c>
       <c r="D395">
         <v>0</v>
       </c>
       <c r="E395">
         <v>0</v>
       </c>
       <c r="F395">
         <v>0</v>
       </c>
       <c r="G395">
         <v>0</v>
       </c>
       <c r="H395">
         <v>2023</v>
       </c>
       <c r="I395">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J395" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K395" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="L395" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M395" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N395" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O395" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P395" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q395" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R395" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>314</v>
       </c>
     </row>
     <row r="396" spans="1:19">
       <c r="A396">
         <v>0</v>
       </c>
       <c r="B396">
         <v>0</v>
       </c>
       <c r="C396">
         <v>0</v>
       </c>
       <c r="D396">
         <v>0</v>
       </c>
       <c r="E396">
         <v>0</v>
       </c>
       <c r="F396">
         <v>0</v>
       </c>
       <c r="G396">
         <v>0</v>
       </c>
       <c r="H396">
         <v>2023</v>
       </c>
       <c r="I396">
         <v>12</v>
       </c>
       <c r="J396" t="s">
         <v>24</v>
       </c>
       <c r="K396" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="L396" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M396" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N396" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O396" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P396" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q396" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R396" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S396" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="397" spans="1:19">
       <c r="A397">
         <v>0</v>
       </c>
       <c r="B397">
         <v>0</v>
       </c>
       <c r="C397">
         <v>0</v>
       </c>
       <c r="D397">
         <v>0</v>
       </c>
       <c r="E397">
         <v>0</v>
       </c>
       <c r="F397">
         <v>0</v>
       </c>
       <c r="G397">
         <v>0</v>
       </c>
       <c r="H397">
         <v>2023</v>
       </c>
       <c r="I397">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J397" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K397" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="L397" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M397" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N397" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O397" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P397" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q397" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R397" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
     </row>
     <row r="398" spans="1:19">
       <c r="A398">
-        <v>0</v>
+        <v>-80000</v>
       </c>
       <c r="B398">
         <v>0</v>
       </c>
       <c r="C398">
         <v>0</v>
       </c>
       <c r="D398">
         <v>0</v>
       </c>
       <c r="E398">
         <v>0</v>
       </c>
       <c r="F398">
         <v>0</v>
       </c>
       <c r="G398">
         <v>0</v>
       </c>
       <c r="H398">
         <v>2023</v>
       </c>
       <c r="I398">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J398" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K398" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="L398" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="M398" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="N398" t="s">
+        <v>472</v>
+      </c>
+      <c r="O398" t="s">
+        <v>473</v>
+      </c>
+      <c r="P398" t="s">
         <v>462</v>
       </c>
-      <c r="O398" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q398" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>317</v>
       </c>
     </row>
     <row r="399" spans="1:19">
       <c r="A399">
         <v>0</v>
       </c>
       <c r="B399">
         <v>0</v>
       </c>
       <c r="C399">
         <v>0</v>
       </c>
       <c r="D399">
         <v>0</v>
       </c>
       <c r="E399">
         <v>0</v>
       </c>
       <c r="F399">
         <v>0</v>
       </c>
       <c r="G399">
         <v>0</v>
       </c>
       <c r="H399">
         <v>2023</v>
       </c>
       <c r="I399">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J399" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K399" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="L399" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M399" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N399" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O399" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P399" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q399" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R399" t="s">
-        <v>328</v>
+        <v>483</v>
+      </c>
+      <c r="S399" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="400" spans="1:19">
       <c r="A400">
         <v>0</v>
       </c>
       <c r="B400">
         <v>0</v>
       </c>
       <c r="C400">
         <v>0</v>
       </c>
       <c r="D400">
         <v>0</v>
       </c>
       <c r="E400">
-        <v>0</v>
+        <v>-4136000</v>
       </c>
       <c r="F400">
         <v>0</v>
       </c>
       <c r="G400">
         <v>0</v>
       </c>
       <c r="H400">
         <v>2023</v>
       </c>
       <c r="I400">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J400" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K400" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="L400" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="M400" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="N400" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O400" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P400" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="Q400" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>319</v>
       </c>
     </row>
     <row r="401" spans="1:19">
       <c r="A401">
         <v>0</v>
       </c>
       <c r="B401">
         <v>0</v>
       </c>
       <c r="C401">
         <v>0</v>
       </c>
       <c r="D401">
         <v>0</v>
       </c>
       <c r="E401">
         <v>0</v>
       </c>
       <c r="F401">
         <v>0</v>
       </c>
       <c r="G401">
         <v>0</v>
       </c>
       <c r="H401">
         <v>2023</v>
       </c>
       <c r="I401">
         <v>11</v>
       </c>
       <c r="J401" t="s">
         <v>23</v>
       </c>
       <c r="K401" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="L401" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M401" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N401" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O401" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P401" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q401" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R401" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>320</v>
       </c>
     </row>
     <row r="402" spans="1:19">
       <c r="A402">
         <v>0</v>
       </c>
       <c r="B402">
         <v>0</v>
       </c>
       <c r="C402">
         <v>0</v>
       </c>
       <c r="D402">
         <v>0</v>
       </c>
       <c r="E402">
         <v>0</v>
       </c>
       <c r="F402">
         <v>0</v>
       </c>
       <c r="G402">
         <v>0</v>
       </c>
       <c r="H402">
         <v>2023</v>
       </c>
       <c r="I402">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J402" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K402" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="L402" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M402" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N402" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O402" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P402" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q402" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R402" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>321</v>
       </c>
     </row>
     <row r="403" spans="1:19">
       <c r="A403">
         <v>0</v>
       </c>
       <c r="B403">
         <v>0</v>
       </c>
       <c r="C403">
         <v>0</v>
       </c>
       <c r="D403">
         <v>0</v>
       </c>
       <c r="E403">
         <v>0</v>
       </c>
       <c r="F403">
         <v>0</v>
       </c>
       <c r="G403">
         <v>0</v>
       </c>
       <c r="H403">
         <v>2023</v>
       </c>
       <c r="I403">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J403" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K403" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="L403" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M403" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N403" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O403" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P403" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q403" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R403" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S403" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
     </row>
     <row r="404" spans="1:19">
       <c r="A404">
         <v>0</v>
       </c>
       <c r="B404">
         <v>0</v>
       </c>
       <c r="C404">
         <v>0</v>
       </c>
       <c r="D404">
         <v>0</v>
       </c>
       <c r="E404">
         <v>0</v>
       </c>
       <c r="F404">
         <v>0</v>
       </c>
       <c r="G404">
         <v>0</v>
       </c>
       <c r="H404">
         <v>2023</v>
       </c>
       <c r="I404">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J404" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K404" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="L404" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M404" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N404" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O404" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P404" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q404" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R404" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>323</v>
       </c>
     </row>
     <row r="405" spans="1:19">
       <c r="A405">
         <v>0</v>
       </c>
       <c r="B405">
         <v>0</v>
       </c>
       <c r="C405">
         <v>0</v>
       </c>
       <c r="D405">
         <v>0</v>
       </c>
       <c r="E405">
         <v>0</v>
       </c>
       <c r="F405">
         <v>0</v>
       </c>
       <c r="G405">
         <v>0</v>
       </c>
       <c r="H405">
         <v>2023</v>
       </c>
       <c r="I405">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J405" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K405" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="L405" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M405" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N405" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O405" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P405" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q405" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R405" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S405" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
     </row>
     <row r="406" spans="1:19">
       <c r="A406">
         <v>0</v>
       </c>
       <c r="B406">
         <v>0</v>
       </c>
       <c r="C406">
         <v>0</v>
       </c>
       <c r="D406">
         <v>0</v>
       </c>
       <c r="E406">
         <v>0</v>
       </c>
       <c r="F406">
         <v>0</v>
       </c>
       <c r="G406">
         <v>0</v>
       </c>
       <c r="H406">
         <v>2023</v>
       </c>
       <c r="I406">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J406" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K406" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="L406" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M406" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="N406" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O406" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P406" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q406" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="R406" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="S406" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
     </row>
     <row r="407" spans="1:19">
       <c r="A407">
         <v>0</v>
       </c>
       <c r="B407">
         <v>0</v>
       </c>
       <c r="C407">
         <v>0</v>
       </c>
       <c r="D407">
         <v>0</v>
       </c>
       <c r="E407">
         <v>0</v>
       </c>
       <c r="F407">
         <v>0</v>
       </c>
       <c r="G407">
         <v>0</v>
       </c>
       <c r="H407">
         <v>2023</v>
       </c>
       <c r="I407">
         <v>12</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="L407" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M407" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N407" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O407" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P407" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q407" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R407" t="s">
-        <v>333</v>
+        <v>483</v>
+      </c>
+      <c r="S407" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="408" spans="1:19">
       <c r="A408">
         <v>0</v>
       </c>
       <c r="B408">
         <v>0</v>
       </c>
       <c r="C408">
         <v>0</v>
       </c>
       <c r="D408">
         <v>0</v>
       </c>
       <c r="E408">
         <v>0</v>
       </c>
       <c r="F408">
         <v>0</v>
       </c>
       <c r="G408">
         <v>0</v>
       </c>
       <c r="H408">
         <v>2023</v>
       </c>
       <c r="I408">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J408" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K408" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="L408" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M408" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="N408" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O408" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P408" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q408" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="R408" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>327</v>
       </c>
     </row>
     <row r="409" spans="1:19">
       <c r="A409">
         <v>0</v>
       </c>
       <c r="B409">
         <v>0</v>
       </c>
       <c r="C409">
         <v>0</v>
       </c>
       <c r="D409">
         <v>0</v>
       </c>
       <c r="E409">
         <v>0</v>
       </c>
       <c r="F409">
         <v>0</v>
       </c>
       <c r="G409">
         <v>0</v>
       </c>
       <c r="H409">
         <v>2023</v>
       </c>
       <c r="I409">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J409" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K409" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="L409" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M409" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="N409" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O409" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P409" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q409" t="s">
         <v>457</v>
       </c>
       <c r="R409" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="S409" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
     </row>
     <row r="410" spans="1:19">
       <c r="A410">
         <v>0</v>
       </c>
       <c r="B410">
         <v>0</v>
       </c>
       <c r="C410">
         <v>0</v>
       </c>
       <c r="D410">
         <v>0</v>
       </c>
       <c r="E410">
         <v>0</v>
       </c>
       <c r="F410">
         <v>0</v>
       </c>
       <c r="G410">
         <v>0</v>
       </c>
       <c r="H410">
         <v>2023</v>
       </c>
       <c r="I410">
         <v>12</v>
       </c>
       <c r="J410" t="s">
         <v>24</v>
       </c>
       <c r="K410" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="L410" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M410" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="N410" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O410" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P410" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q410" t="s">
         <v>457</v>
       </c>
       <c r="R410" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="S410" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
     </row>
     <row r="411" spans="1:19">
       <c r="A411">
         <v>0</v>
       </c>
       <c r="B411">
         <v>0</v>
       </c>
       <c r="C411">
         <v>0</v>
       </c>
       <c r="D411">
         <v>0</v>
       </c>
       <c r="E411">
         <v>0</v>
       </c>
       <c r="F411">
         <v>0</v>
       </c>
       <c r="G411">
         <v>0</v>
       </c>
       <c r="H411">
         <v>2023</v>
       </c>
       <c r="I411">
         <v>11</v>
       </c>
       <c r="J411" t="s">
         <v>23</v>
       </c>
       <c r="K411" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="L411" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M411" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N411" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O411" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P411" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q411" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R411" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S411" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
     </row>
     <row r="412" spans="1:19">
       <c r="A412">
         <v>0</v>
       </c>
       <c r="B412">
         <v>0</v>
       </c>
       <c r="C412">
         <v>0</v>
       </c>
       <c r="D412">
         <v>0</v>
       </c>
       <c r="E412">
         <v>0</v>
       </c>
       <c r="F412">
         <v>0</v>
       </c>
       <c r="G412">
         <v>0</v>
       </c>
       <c r="H412">
         <v>2023</v>
       </c>
       <c r="I412">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J412" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K412" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="L412" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M412" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N412" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O412" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P412" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q412" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R412" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S412" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
     </row>
     <row r="413" spans="1:19">
       <c r="A413">
         <v>0</v>
       </c>
       <c r="B413">
         <v>0</v>
       </c>
       <c r="C413">
         <v>0</v>
       </c>
       <c r="D413">
         <v>0</v>
       </c>
       <c r="E413">
         <v>0</v>
       </c>
       <c r="F413">
         <v>0</v>
       </c>
       <c r="G413">
         <v>0</v>
       </c>
       <c r="H413">
         <v>2023</v>
       </c>
       <c r="I413">
         <v>12</v>
       </c>
       <c r="J413" t="s">
         <v>24</v>
       </c>
       <c r="K413" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="L413" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M413" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N413" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O413" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P413" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q413" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R413" t="s">
-        <v>338</v>
+        <v>484</v>
+      </c>
+      <c r="S413" t="s">
+        <v>330</v>
       </c>
     </row>
     <row r="414" spans="1:19">
       <c r="A414">
         <v>0</v>
       </c>
       <c r="B414">
         <v>0</v>
       </c>
       <c r="C414">
         <v>0</v>
       </c>
       <c r="D414">
-        <v>-11.3</v>
+        <v>0</v>
       </c>
       <c r="E414">
         <v>0</v>
       </c>
       <c r="F414">
         <v>0</v>
       </c>
       <c r="G414">
-        <v>-11.3</v>
+        <v>0</v>
       </c>
       <c r="H414">
         <v>2023</v>
       </c>
       <c r="I414">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J414" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K414" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="L414" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="M414" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="N414" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O414" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P414" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="Q414" t="s">
-        <v>339</v>
+        <v>455</v>
+      </c>
+      <c r="R414" t="s">
+        <v>485</v>
+      </c>
+      <c r="S414" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="415" spans="1:19">
       <c r="A415">
         <v>0</v>
       </c>
       <c r="B415">
         <v>0</v>
       </c>
       <c r="C415">
         <v>0</v>
       </c>
       <c r="D415">
-        <v>11.34</v>
+        <v>0</v>
       </c>
       <c r="E415">
         <v>0</v>
       </c>
       <c r="F415">
         <v>0</v>
       </c>
       <c r="G415">
-        <v>11.34</v>
+        <v>0</v>
       </c>
       <c r="H415">
         <v>2023</v>
       </c>
       <c r="I415">
         <v>11</v>
       </c>
       <c r="J415" t="s">
         <v>23</v>
       </c>
       <c r="K415" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="L415" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M415" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="N415" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O415" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P415" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="Q415" t="s">
-        <v>339</v>
+        <v>457</v>
+      </c>
+      <c r="R415" t="s">
+        <v>484</v>
+      </c>
+      <c r="S415" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="416" spans="1:19">
       <c r="A416">
         <v>0</v>
       </c>
       <c r="B416">
         <v>0</v>
       </c>
       <c r="C416">
         <v>0</v>
       </c>
       <c r="D416">
-        <v>1.14</v>
+        <v>0</v>
       </c>
       <c r="E416">
         <v>0</v>
       </c>
       <c r="F416">
         <v>0</v>
       </c>
       <c r="G416">
-        <v>1.14</v>
+        <v>0</v>
       </c>
       <c r="H416">
         <v>2023</v>
       </c>
       <c r="I416">
         <v>12</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="L416" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M416" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="N416" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O416" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P416" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="Q416" t="s">
-        <v>339</v>
+        <v>457</v>
+      </c>
+      <c r="R416" t="s">
+        <v>484</v>
+      </c>
+      <c r="S416" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="417" spans="1:19">
       <c r="A417">
         <v>0</v>
       </c>
       <c r="B417">
         <v>0</v>
       </c>
       <c r="C417">
         <v>0</v>
       </c>
       <c r="D417">
         <v>0</v>
       </c>
       <c r="E417">
         <v>0</v>
       </c>
       <c r="F417">
         <v>0</v>
       </c>
       <c r="G417">
         <v>0</v>
       </c>
       <c r="H417">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I417">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J417" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K417" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="L417" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M417" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N417" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O417" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P417" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q417" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R417" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
     </row>
     <row r="418" spans="1:19">
       <c r="A418">
         <v>0</v>
       </c>
       <c r="B418">
         <v>0</v>
       </c>
       <c r="C418">
         <v>0</v>
       </c>
       <c r="D418">
         <v>0</v>
       </c>
       <c r="E418">
         <v>0</v>
       </c>
       <c r="F418">
         <v>0</v>
       </c>
       <c r="G418">
         <v>0</v>
       </c>
       <c r="H418">
         <v>2023</v>
       </c>
       <c r="I418">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J418" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K418" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="L418" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M418" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N418" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O418" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P418" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q418" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R418" t="s">
-        <v>341</v>
+        <v>483</v>
+      </c>
+      <c r="S418" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="419" spans="1:19">
       <c r="A419">
         <v>0</v>
       </c>
       <c r="B419">
         <v>0</v>
       </c>
       <c r="C419">
         <v>0</v>
       </c>
       <c r="D419">
         <v>0</v>
       </c>
       <c r="E419">
         <v>0</v>
       </c>
       <c r="F419">
         <v>0</v>
       </c>
       <c r="G419">
         <v>0</v>
       </c>
       <c r="H419">
         <v>2023</v>
       </c>
       <c r="I419">
         <v>11</v>
       </c>
       <c r="J419" t="s">
         <v>23</v>
       </c>
       <c r="K419" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="L419" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M419" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N419" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O419" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P419" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q419" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R419" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="420" spans="1:19">
       <c r="A420">
         <v>0</v>
       </c>
       <c r="B420">
         <v>0</v>
       </c>
       <c r="C420">
         <v>0</v>
       </c>
       <c r="D420">
         <v>0</v>
       </c>
       <c r="E420">
         <v>0</v>
       </c>
       <c r="F420">
         <v>0</v>
       </c>
       <c r="G420">
         <v>0</v>
       </c>
       <c r="H420">
         <v>2023</v>
       </c>
       <c r="I420">
         <v>12</v>
       </c>
       <c r="J420" t="s">
         <v>24</v>
       </c>
       <c r="K420" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="L420" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M420" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N420" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O420" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P420" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q420" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R420" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="421" spans="1:19">
       <c r="A421">
         <v>0</v>
       </c>
       <c r="B421">
         <v>0</v>
       </c>
       <c r="C421">
         <v>0</v>
       </c>
       <c r="D421">
         <v>0</v>
       </c>
       <c r="E421">
         <v>0</v>
       </c>
       <c r="F421">
         <v>0</v>
       </c>
       <c r="G421">
         <v>0</v>
       </c>
       <c r="H421">
         <v>2023</v>
       </c>
       <c r="I421">
         <v>11</v>
       </c>
       <c r="J421" t="s">
         <v>23</v>
       </c>
       <c r="K421" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="L421" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M421" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N421" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O421" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P421" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q421" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R421" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S421" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
     </row>
     <row r="422" spans="1:19">
       <c r="A422">
         <v>0</v>
       </c>
       <c r="B422">
         <v>0</v>
       </c>
       <c r="C422">
         <v>0</v>
       </c>
       <c r="D422">
         <v>0</v>
       </c>
       <c r="E422">
         <v>0</v>
       </c>
       <c r="F422">
         <v>0</v>
       </c>
       <c r="G422">
         <v>0</v>
       </c>
       <c r="H422">
         <v>2023</v>
       </c>
       <c r="I422">
         <v>12</v>
       </c>
       <c r="J422" t="s">
         <v>24</v>
       </c>
       <c r="K422" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="L422" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M422" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N422" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O422" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P422" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q422" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R422" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S422" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
     </row>
     <row r="423" spans="1:19">
       <c r="A423">
         <v>0</v>
       </c>
       <c r="B423">
         <v>0</v>
       </c>
       <c r="C423">
         <v>0</v>
       </c>
       <c r="D423">
         <v>0</v>
       </c>
       <c r="E423">
         <v>0</v>
       </c>
       <c r="F423">
         <v>0</v>
       </c>
       <c r="G423">
         <v>0</v>
       </c>
       <c r="H423">
         <v>2023</v>
       </c>
       <c r="I423">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J423" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K423" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="L423" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M423" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N423" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O423" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P423" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q423" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R423" t="s">
-        <v>344</v>
+        <v>484</v>
+      </c>
+      <c r="S423" t="s">
+        <v>337</v>
       </c>
     </row>
     <row r="424" spans="1:19">
       <c r="A424">
         <v>0</v>
       </c>
       <c r="B424">
         <v>0</v>
       </c>
       <c r="C424">
         <v>0</v>
       </c>
       <c r="D424">
         <v>0</v>
       </c>
       <c r="E424">
         <v>0</v>
       </c>
       <c r="F424">
         <v>0</v>
       </c>
       <c r="G424">
         <v>0</v>
       </c>
       <c r="H424">
         <v>2023</v>
       </c>
       <c r="I424">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J424" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K424" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="L424" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M424" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N424" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O424" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P424" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q424" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R424" t="s">
-        <v>344</v>
+        <v>484</v>
+      </c>
+      <c r="S424" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="425" spans="1:19">
       <c r="A425">
         <v>0</v>
       </c>
       <c r="B425">
         <v>0</v>
       </c>
       <c r="C425">
         <v>0</v>
       </c>
       <c r="D425">
         <v>0</v>
       </c>
       <c r="E425">
         <v>0</v>
       </c>
       <c r="F425">
         <v>0</v>
       </c>
       <c r="G425">
         <v>0</v>
       </c>
       <c r="H425">
         <v>2023</v>
       </c>
       <c r="I425">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J425" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K425" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="L425" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M425" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N425" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O425" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P425" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q425" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R425" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S425" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
     </row>
     <row r="426" spans="1:19">
       <c r="A426">
         <v>0</v>
       </c>
       <c r="B426">
         <v>0</v>
       </c>
       <c r="C426">
         <v>0</v>
       </c>
       <c r="D426">
         <v>0</v>
       </c>
       <c r="E426">
         <v>0</v>
       </c>
       <c r="F426">
         <v>0</v>
       </c>
       <c r="G426">
         <v>0</v>
       </c>
       <c r="H426">
         <v>2023</v>
       </c>
       <c r="I426">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J426" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K426" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="L426" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="M426" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="N426" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O426" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P426" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q426" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R426" t="s">
-        <v>474</v>
+        <v>497</v>
       </c>
       <c r="S426" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
     </row>
     <row r="427" spans="1:19">
       <c r="A427">
         <v>0</v>
       </c>
       <c r="B427">
         <v>0</v>
       </c>
       <c r="C427">
         <v>0</v>
       </c>
       <c r="D427">
         <v>0</v>
       </c>
       <c r="E427">
         <v>0</v>
       </c>
       <c r="F427">
         <v>0</v>
       </c>
       <c r="G427">
         <v>0</v>
       </c>
       <c r="H427">
         <v>2023</v>
       </c>
       <c r="I427">
         <v>12</v>
       </c>
       <c r="J427" t="s">
         <v>24</v>
       </c>
       <c r="K427" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="L427" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M427" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N427" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O427" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P427" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q427" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R427" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>340</v>
       </c>
     </row>
     <row r="428" spans="1:19">
       <c r="A428">
         <v>0</v>
       </c>
       <c r="B428">
         <v>0</v>
       </c>
       <c r="C428">
         <v>0</v>
       </c>
       <c r="D428">
         <v>0</v>
       </c>
       <c r="E428">
         <v>0</v>
       </c>
       <c r="F428">
         <v>0</v>
       </c>
       <c r="G428">
         <v>0</v>
       </c>
       <c r="H428">
         <v>2023</v>
       </c>
       <c r="I428">
         <v>12</v>
       </c>
       <c r="J428" t="s">
         <v>24</v>
       </c>
       <c r="K428" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="L428" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="M428" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="N428" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O428" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P428" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q428" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R428" t="s">
-        <v>346</v>
+        <v>498</v>
+      </c>
+      <c r="S428" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="429" spans="1:19">
       <c r="A429">
         <v>0</v>
       </c>
       <c r="B429">
         <v>0</v>
       </c>
       <c r="C429">
         <v>0</v>
       </c>
       <c r="D429">
         <v>0</v>
       </c>
       <c r="E429">
         <v>0</v>
       </c>
       <c r="F429">
-        <v>2134400</v>
+        <v>0</v>
       </c>
       <c r="G429">
         <v>0</v>
       </c>
       <c r="H429">
         <v>2023</v>
       </c>
       <c r="I429">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J429" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K429" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="L429" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="M429" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="N429" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O429" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P429" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="Q429" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="R429" t="s">
-        <v>347</v>
+        <v>498</v>
+      </c>
+      <c r="S429" t="s">
+        <v>342</v>
       </c>
     </row>
     <row r="430" spans="1:19">
       <c r="A430">
         <v>0</v>
       </c>
       <c r="B430">
         <v>0</v>
       </c>
       <c r="C430">
         <v>0</v>
       </c>
       <c r="D430">
         <v>0</v>
       </c>
       <c r="E430">
         <v>0</v>
       </c>
       <c r="F430">
-        <v>22730488.4</v>
+        <v>0</v>
       </c>
       <c r="G430">
         <v>0</v>
       </c>
       <c r="H430">
         <v>2023</v>
       </c>
       <c r="I430">
         <v>12</v>
       </c>
       <c r="J430" t="s">
         <v>24</v>
       </c>
       <c r="K430" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="L430" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="M430" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="N430" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O430" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P430" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="Q430" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="R430" t="s">
-        <v>347</v>
+        <v>498</v>
+      </c>
+      <c r="S430" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="431" spans="1:19">
       <c r="A431">
         <v>0</v>
       </c>
       <c r="B431">
         <v>0</v>
       </c>
       <c r="C431">
         <v>0</v>
       </c>
       <c r="D431">
         <v>0</v>
       </c>
       <c r="E431">
         <v>0</v>
       </c>
       <c r="F431">
-        <v>306543846.63</v>
+        <v>0</v>
       </c>
       <c r="G431">
         <v>0</v>
       </c>
       <c r="H431">
         <v>2023</v>
       </c>
       <c r="I431">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J431" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K431" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="L431" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="M431" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="N431" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O431" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P431" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="Q431" t="s">
-        <v>348</v>
+        <v>457</v>
+      </c>
+      <c r="R431" t="s">
+        <v>484</v>
+      </c>
+      <c r="S431" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="432" spans="1:19">
       <c r="A432">
         <v>0</v>
       </c>
       <c r="B432">
         <v>0</v>
       </c>
       <c r="C432">
         <v>0</v>
       </c>
       <c r="D432">
         <v>0</v>
       </c>
       <c r="E432">
         <v>0</v>
       </c>
       <c r="F432">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="G432">
         <v>0</v>
       </c>
       <c r="H432">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I432">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J432" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="K432" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="L432" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="M432" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="N432" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O432" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P432" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="Q432" t="s">
-        <v>348</v>
+        <v>457</v>
+      </c>
+      <c r="R432" t="s">
+        <v>484</v>
+      </c>
+      <c r="S432" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="433" spans="1:19">
       <c r="A433">
         <v>0</v>
       </c>
       <c r="B433">
         <v>0</v>
       </c>
       <c r="C433">
         <v>0</v>
       </c>
       <c r="D433">
         <v>0</v>
       </c>
       <c r="E433">
         <v>0</v>
       </c>
       <c r="F433">
         <v>0</v>
       </c>
       <c r="G433">
         <v>0</v>
       </c>
       <c r="H433">
         <v>2023</v>
       </c>
       <c r="I433">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J433" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K433" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="L433" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M433" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N433" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O433" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P433" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q433" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R433" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>345</v>
       </c>
     </row>
     <row r="434" spans="1:19">
       <c r="A434">
         <v>0</v>
       </c>
       <c r="B434">
         <v>0</v>
       </c>
       <c r="C434">
         <v>0</v>
       </c>
       <c r="D434">
-        <v>0</v>
+        <v>-11.3</v>
       </c>
       <c r="E434">
         <v>0</v>
       </c>
       <c r="F434">
         <v>0</v>
       </c>
       <c r="G434">
-        <v>0</v>
+        <v>-11.3</v>
       </c>
       <c r="H434">
         <v>2023</v>
       </c>
       <c r="I434">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J434" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K434" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="L434" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="M434" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="N434" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O434" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P434" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="Q434" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="435" spans="1:19">
       <c r="A435">
         <v>0</v>
       </c>
       <c r="B435">
         <v>0</v>
       </c>
       <c r="C435">
         <v>0</v>
       </c>
       <c r="D435">
-        <v>0</v>
+        <v>11.34</v>
       </c>
       <c r="E435">
         <v>0</v>
       </c>
       <c r="F435">
         <v>0</v>
       </c>
       <c r="G435">
-        <v>0</v>
+        <v>11.34</v>
       </c>
       <c r="H435">
         <v>2023</v>
       </c>
       <c r="I435">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J435" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K435" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="L435" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="M435" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="N435" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O435" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P435" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="Q435" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="436" spans="1:19">
       <c r="A436">
         <v>0</v>
       </c>
       <c r="B436">
         <v>0</v>
       </c>
       <c r="C436">
         <v>0</v>
       </c>
       <c r="D436">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="E436">
         <v>0</v>
       </c>
       <c r="F436">
         <v>0</v>
       </c>
       <c r="G436">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="H436">
         <v>2023</v>
       </c>
       <c r="I436">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J436" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K436" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="L436" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="M436" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="N436" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O436" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P436" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="Q436" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="437" spans="1:19">
       <c r="A437">
         <v>0</v>
       </c>
       <c r="B437">
         <v>0</v>
       </c>
       <c r="C437">
         <v>0</v>
       </c>
       <c r="D437">
         <v>0</v>
       </c>
       <c r="E437">
         <v>0</v>
       </c>
       <c r="F437">
         <v>0</v>
       </c>
       <c r="G437">
         <v>0</v>
       </c>
       <c r="H437">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I437">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J437" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K437" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="L437" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M437" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N437" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O437" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P437" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q437" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R437" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="438" spans="1:19">
       <c r="A438">
         <v>0</v>
       </c>
       <c r="B438">
         <v>0</v>
       </c>
       <c r="C438">
         <v>0</v>
       </c>
       <c r="D438">
         <v>0</v>
       </c>
       <c r="E438">
         <v>0</v>
       </c>
       <c r="F438">
         <v>0</v>
       </c>
       <c r="G438">
         <v>0</v>
       </c>
       <c r="H438">
         <v>2023</v>
       </c>
       <c r="I438">
         <v>11</v>
       </c>
       <c r="J438" t="s">
         <v>23</v>
       </c>
       <c r="K438" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="L438" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M438" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N438" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O438" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P438" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q438" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R438" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="439" spans="1:19">
       <c r="A439">
         <v>0</v>
       </c>
       <c r="B439">
         <v>0</v>
       </c>
       <c r="C439">
         <v>0</v>
       </c>
       <c r="D439">
         <v>0</v>
       </c>
       <c r="E439">
         <v>0</v>
       </c>
       <c r="F439">
         <v>0</v>
       </c>
       <c r="G439">
         <v>0</v>
       </c>
       <c r="H439">
         <v>2023</v>
       </c>
       <c r="I439">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J439" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K439" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="L439" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M439" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N439" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O439" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P439" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q439" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R439" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S439" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="440" spans="1:19">
       <c r="A440">
         <v>0</v>
       </c>
       <c r="B440">
         <v>0</v>
       </c>
       <c r="C440">
         <v>0</v>
       </c>
       <c r="D440">
         <v>0</v>
       </c>
       <c r="E440">
         <v>0</v>
       </c>
       <c r="F440">
         <v>0</v>
       </c>
       <c r="G440">
         <v>0</v>
       </c>
       <c r="H440">
         <v>2023</v>
       </c>
       <c r="I440">
         <v>12</v>
       </c>
       <c r="J440" t="s">
         <v>24</v>
       </c>
       <c r="K440" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="L440" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M440" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="N440" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O440" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P440" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q440" t="s">
         <v>457</v>
       </c>
       <c r="R440" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="S440" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
     </row>
     <row r="441" spans="1:19">
       <c r="A441">
         <v>0</v>
       </c>
       <c r="B441">
         <v>0</v>
       </c>
       <c r="C441">
         <v>0</v>
       </c>
       <c r="D441">
         <v>0</v>
       </c>
       <c r="E441">
         <v>0</v>
       </c>
       <c r="F441">
         <v>0</v>
       </c>
       <c r="G441">
         <v>0</v>
       </c>
       <c r="H441">
         <v>2023</v>
       </c>
       <c r="I441">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J441" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K441" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="L441" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M441" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="N441" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O441" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P441" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q441" t="s">
         <v>457</v>
       </c>
       <c r="R441" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="S441" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
     </row>
     <row r="442" spans="1:19">
       <c r="A442">
         <v>0</v>
       </c>
       <c r="B442">
         <v>0</v>
       </c>
       <c r="C442">
         <v>0</v>
       </c>
       <c r="D442">
         <v>0</v>
       </c>
       <c r="E442">
         <v>0</v>
       </c>
       <c r="F442">
         <v>0</v>
       </c>
       <c r="G442">
         <v>0</v>
       </c>
       <c r="H442">
         <v>2023</v>
       </c>
       <c r="I442">
         <v>12</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="L442" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M442" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="N442" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O442" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P442" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q442" t="s">
         <v>457</v>
       </c>
       <c r="R442" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="S442" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="443" spans="1:19">
       <c r="A443">
         <v>0</v>
       </c>
       <c r="B443">
         <v>0</v>
       </c>
       <c r="C443">
         <v>0</v>
       </c>
       <c r="D443">
         <v>0</v>
       </c>
       <c r="E443">
         <v>0</v>
       </c>
       <c r="F443">
         <v>0</v>
       </c>
       <c r="G443">
         <v>0</v>
       </c>
       <c r="H443">
         <v>2023</v>
       </c>
       <c r="I443">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J443" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K443" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="L443" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M443" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N443" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O443" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P443" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q443" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R443" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>351</v>
       </c>
     </row>
     <row r="444" spans="1:19">
       <c r="A444">
         <v>0</v>
       </c>
       <c r="B444">
         <v>0</v>
       </c>
       <c r="C444">
         <v>0</v>
       </c>
       <c r="D444">
         <v>0</v>
       </c>
       <c r="E444">
         <v>0</v>
       </c>
       <c r="F444">
         <v>0</v>
       </c>
       <c r="G444">
         <v>0</v>
       </c>
       <c r="H444">
         <v>2023</v>
       </c>
       <c r="I444">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J444" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K444" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="L444" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M444" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N444" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O444" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P444" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q444" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R444" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>351</v>
       </c>
     </row>
     <row r="445" spans="1:19">
       <c r="A445">
         <v>0</v>
       </c>
       <c r="B445">
         <v>0</v>
       </c>
       <c r="C445">
         <v>0</v>
       </c>
       <c r="D445">
         <v>0</v>
       </c>
       <c r="E445">
         <v>0</v>
       </c>
       <c r="F445">
         <v>0</v>
       </c>
       <c r="G445">
         <v>0</v>
       </c>
       <c r="H445">
         <v>2023</v>
       </c>
       <c r="I445">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J445" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K445" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="L445" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M445" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N445" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O445" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P445" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q445" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R445" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S445" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="446" spans="1:19">
       <c r="A446">
         <v>0</v>
       </c>
       <c r="B446">
         <v>0</v>
       </c>
       <c r="C446">
         <v>0</v>
       </c>
       <c r="D446">
         <v>0</v>
       </c>
       <c r="E446">
         <v>0</v>
       </c>
       <c r="F446">
         <v>0</v>
       </c>
       <c r="G446">
         <v>0</v>
       </c>
       <c r="H446">
         <v>2023</v>
       </c>
       <c r="I446">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J446" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K446" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="L446" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M446" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N446" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O446" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P446" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q446" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R446" t="s">
-        <v>358</v>
+        <v>483</v>
+      </c>
+      <c r="S446" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="447" spans="1:19">
       <c r="A447">
         <v>0</v>
       </c>
       <c r="B447">
         <v>0</v>
       </c>
       <c r="C447">
         <v>0</v>
       </c>
       <c r="D447">
         <v>0</v>
       </c>
       <c r="E447">
         <v>0</v>
       </c>
       <c r="F447">
         <v>0</v>
       </c>
       <c r="G447">
         <v>0</v>
       </c>
       <c r="H447">
         <v>2023</v>
       </c>
       <c r="I447">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J447" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K447" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="L447" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M447" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N447" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O447" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P447" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q447" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R447" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S447" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="448" spans="1:19">
       <c r="A448">
         <v>0</v>
       </c>
       <c r="B448">
         <v>0</v>
       </c>
       <c r="C448">
         <v>0</v>
       </c>
       <c r="D448">
         <v>0</v>
       </c>
       <c r="E448">
         <v>0</v>
       </c>
       <c r="F448">
         <v>0</v>
       </c>
       <c r="G448">
         <v>0</v>
       </c>
       <c r="H448">
         <v>2023</v>
       </c>
       <c r="I448">
         <v>12</v>
       </c>
       <c r="J448" t="s">
         <v>24</v>
       </c>
       <c r="K448" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="L448" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M448" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N448" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O448" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P448" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q448" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R448" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-    <row r="449" spans="1:20">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="449" spans="1:19">
       <c r="A449">
         <v>0</v>
       </c>
       <c r="B449">
         <v>0</v>
       </c>
       <c r="C449">
         <v>0</v>
       </c>
       <c r="D449">
         <v>0</v>
       </c>
       <c r="E449">
         <v>0</v>
       </c>
       <c r="F449">
-        <v>0</v>
+        <v>2134400</v>
       </c>
       <c r="G449">
         <v>0</v>
       </c>
       <c r="H449">
         <v>2023</v>
       </c>
       <c r="I449">
         <v>4</v>
       </c>
       <c r="J449" t="s">
         <v>22</v>
       </c>
       <c r="K449" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="L449" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="M449" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="N449" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O449" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P449" t="s">
         <v>465</v>
       </c>
       <c r="Q449" t="s">
-        <v>447</v>
+        <v>481</v>
       </c>
       <c r="R449" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="450" spans="1:20">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="450" spans="1:19">
       <c r="A450">
         <v>0</v>
       </c>
       <c r="B450">
         <v>0</v>
       </c>
       <c r="C450">
         <v>0</v>
       </c>
       <c r="D450">
         <v>0</v>
       </c>
       <c r="E450">
         <v>0</v>
       </c>
       <c r="F450">
-        <v>0</v>
+        <v>22730488.4</v>
       </c>
       <c r="G450">
         <v>0</v>
       </c>
       <c r="H450">
         <v>2023</v>
       </c>
       <c r="I450">
         <v>12</v>
       </c>
       <c r="J450" t="s">
         <v>24</v>
       </c>
       <c r="K450" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="L450" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="M450" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="N450" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O450" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P450" t="s">
         <v>465</v>
       </c>
       <c r="Q450" t="s">
-        <v>447</v>
+        <v>481</v>
       </c>
       <c r="R450" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="451" spans="1:20">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="451" spans="1:19">
       <c r="A451">
         <v>0</v>
       </c>
       <c r="B451">
         <v>0</v>
       </c>
       <c r="C451">
         <v>0</v>
       </c>
       <c r="D451">
         <v>0</v>
       </c>
       <c r="E451">
         <v>0</v>
       </c>
       <c r="F451">
-        <v>0</v>
+        <v>306543846.63</v>
       </c>
       <c r="G451">
         <v>0</v>
       </c>
       <c r="H451">
         <v>2023</v>
       </c>
       <c r="I451">
         <v>12</v>
       </c>
       <c r="J451" t="s">
         <v>24</v>
       </c>
       <c r="K451" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="L451" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="M451" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="N451" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O451" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P451" t="s">
         <v>465</v>
       </c>
       <c r="Q451" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-    <row r="452" spans="1:20">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="452" spans="1:19">
       <c r="A452">
         <v>0</v>
       </c>
       <c r="B452">
         <v>0</v>
       </c>
       <c r="C452">
         <v>0</v>
       </c>
       <c r="D452">
         <v>0</v>
       </c>
       <c r="E452">
         <v>0</v>
       </c>
       <c r="F452">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="G452">
         <v>0</v>
       </c>
       <c r="H452">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I452">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J452" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K452" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="L452" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="M452" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="N452" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O452" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P452" t="s">
         <v>465</v>
       </c>
       <c r="Q452" t="s">
-        <v>447</v>
-[...8 lines deleted...]
-    <row r="453" spans="1:20">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="453" spans="1:19">
       <c r="A453">
         <v>0</v>
       </c>
       <c r="B453">
         <v>0</v>
       </c>
       <c r="C453">
         <v>0</v>
       </c>
       <c r="D453">
         <v>0</v>
       </c>
       <c r="E453">
         <v>0</v>
       </c>
       <c r="F453">
         <v>0</v>
       </c>
       <c r="G453">
         <v>0</v>
       </c>
       <c r="H453">
         <v>2023</v>
       </c>
       <c r="I453">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J453" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K453" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="L453" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M453" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N453" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O453" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P453" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q453" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R453" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S453" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:20">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="454" spans="1:19">
       <c r="A454">
         <v>0</v>
       </c>
       <c r="B454">
         <v>0</v>
       </c>
       <c r="C454">
         <v>0</v>
       </c>
       <c r="D454">
         <v>0</v>
       </c>
       <c r="E454">
         <v>0</v>
       </c>
       <c r="F454">
         <v>0</v>
       </c>
       <c r="G454">
         <v>0</v>
       </c>
       <c r="H454">
         <v>2023</v>
       </c>
       <c r="I454">
         <v>12</v>
       </c>
       <c r="J454" t="s">
         <v>24</v>
       </c>
       <c r="K454" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="L454" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M454" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N454" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O454" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P454" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q454" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R454" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S454" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:20">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="455" spans="1:19">
       <c r="A455">
         <v>0</v>
       </c>
       <c r="B455">
         <v>0</v>
       </c>
       <c r="C455">
         <v>0</v>
       </c>
       <c r="D455">
         <v>0</v>
       </c>
       <c r="E455">
         <v>0</v>
       </c>
       <c r="F455">
         <v>0</v>
       </c>
       <c r="G455">
         <v>0</v>
       </c>
       <c r="H455">
         <v>2023</v>
       </c>
       <c r="I455">
         <v>12</v>
       </c>
       <c r="J455" t="s">
         <v>24</v>
       </c>
       <c r="K455" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="L455" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M455" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N455" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O455" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P455" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q455" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R455" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:20">
+        <v>485</v>
+      </c>
+      <c r="S455" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="456" spans="1:19">
       <c r="A456">
         <v>0</v>
       </c>
       <c r="B456">
         <v>0</v>
       </c>
       <c r="C456">
         <v>0</v>
       </c>
       <c r="D456">
         <v>0</v>
       </c>
       <c r="E456">
         <v>0</v>
       </c>
       <c r="F456">
         <v>0</v>
       </c>
       <c r="G456">
         <v>0</v>
       </c>
       <c r="H456">
         <v>2023</v>
       </c>
       <c r="I456">
+        <v>11</v>
+      </c>
+      <c r="J456" t="s">
+        <v>23</v>
+      </c>
+      <c r="K456" t="s">
+        <v>358</v>
+      </c>
+      <c r="L456" t="s">
+        <v>457</v>
+      </c>
+      <c r="M456" t="s">
+        <v>457</v>
+      </c>
+      <c r="N456" t="s">
+        <v>472</v>
+      </c>
+      <c r="O456" t="s">
+        <v>473</v>
+      </c>
+      <c r="P456" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q456" t="s">
+        <v>457</v>
+      </c>
+      <c r="R456" t="s">
+        <v>484</v>
+      </c>
+      <c r="S456" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="457" spans="1:19">
+      <c r="A457">
+        <v>0</v>
+      </c>
+      <c r="B457">
+        <v>0</v>
+      </c>
+      <c r="C457">
+        <v>0</v>
+      </c>
+      <c r="D457">
+        <v>0</v>
+      </c>
+      <c r="E457">
+        <v>0</v>
+      </c>
+      <c r="F457">
+        <v>0</v>
+      </c>
+      <c r="G457">
+        <v>0</v>
+      </c>
+      <c r="H457">
+        <v>2023</v>
+      </c>
+      <c r="I457">
         <v>12</v>
       </c>
-      <c r="J456" t="s">
+      <c r="J457" t="s">
         <v>24</v>
       </c>
-      <c r="K456" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="K457" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="L457" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M457" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N457" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O457" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P457" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q457" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R457" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="S457" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-    <row r="458" spans="1:20">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="458" spans="1:19">
       <c r="A458">
         <v>0</v>
       </c>
       <c r="B458">
         <v>0</v>
       </c>
       <c r="C458">
         <v>0</v>
       </c>
       <c r="D458">
         <v>0</v>
       </c>
       <c r="E458">
         <v>0</v>
       </c>
       <c r="F458">
         <v>0</v>
       </c>
       <c r="G458">
         <v>0</v>
       </c>
       <c r="H458">
         <v>2023</v>
       </c>
       <c r="I458">
         <v>11</v>
       </c>
       <c r="J458" t="s">
         <v>23</v>
       </c>
       <c r="K458" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="L458" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M458" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N458" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O458" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P458" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q458" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R458" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S458" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:20">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="459" spans="1:19">
       <c r="A459">
         <v>0</v>
       </c>
       <c r="B459">
         <v>0</v>
       </c>
       <c r="C459">
         <v>0</v>
       </c>
       <c r="D459">
         <v>0</v>
       </c>
       <c r="E459">
         <v>0</v>
       </c>
       <c r="F459">
         <v>0</v>
       </c>
       <c r="G459">
         <v>0</v>
       </c>
       <c r="H459">
         <v>2023</v>
       </c>
       <c r="I459">
         <v>12</v>
       </c>
       <c r="J459" t="s">
         <v>24</v>
       </c>
       <c r="K459" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="L459" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M459" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N459" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O459" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P459" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q459" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R459" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S459" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:20">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="460" spans="1:19">
       <c r="A460">
         <v>0</v>
       </c>
       <c r="B460">
         <v>0</v>
       </c>
       <c r="C460">
         <v>0</v>
       </c>
       <c r="D460">
         <v>0</v>
       </c>
       <c r="E460">
         <v>0</v>
       </c>
       <c r="F460">
         <v>0</v>
       </c>
       <c r="G460">
         <v>0</v>
       </c>
       <c r="H460">
         <v>2023</v>
       </c>
       <c r="I460">
         <v>12</v>
       </c>
       <c r="J460" t="s">
         <v>24</v>
       </c>
       <c r="K460" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="L460" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="M460" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="N460" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O460" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P460" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q460" t="s">
         <v>466</v>
       </c>
       <c r="R460" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:20">
+        <v>499</v>
+      </c>
+      <c r="S460" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="461" spans="1:19">
       <c r="A461">
         <v>0</v>
       </c>
       <c r="B461">
         <v>0</v>
       </c>
       <c r="C461">
         <v>0</v>
       </c>
       <c r="D461">
         <v>0</v>
       </c>
       <c r="E461">
         <v>0</v>
       </c>
       <c r="F461">
         <v>0</v>
       </c>
       <c r="G461">
         <v>0</v>
       </c>
       <c r="H461">
         <v>2023</v>
       </c>
       <c r="I461">
         <v>12</v>
       </c>
       <c r="J461" t="s">
         <v>24</v>
       </c>
       <c r="K461" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="L461" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="M461" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="N461" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O461" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P461" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q461" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="R461" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:20">
+        <v>499</v>
+      </c>
+      <c r="S461" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="462" spans="1:19">
       <c r="A462">
         <v>0</v>
       </c>
       <c r="B462">
         <v>0</v>
       </c>
       <c r="C462">
         <v>0</v>
       </c>
       <c r="D462">
         <v>0</v>
       </c>
       <c r="E462">
         <v>0</v>
       </c>
       <c r="F462">
         <v>0</v>
       </c>
       <c r="G462">
         <v>0</v>
       </c>
       <c r="H462">
         <v>2023</v>
       </c>
       <c r="I462">
         <v>12</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="L462" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="M462" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="N462" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O462" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P462" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q462" t="s">
         <v>466</v>
       </c>
       <c r="R462" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:20">
+        <v>499</v>
+      </c>
+      <c r="S462" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="463" spans="1:19">
       <c r="A463">
         <v>0</v>
       </c>
       <c r="B463">
         <v>0</v>
       </c>
       <c r="C463">
         <v>0</v>
       </c>
       <c r="D463">
         <v>0</v>
       </c>
       <c r="E463">
         <v>0</v>
       </c>
       <c r="F463">
         <v>0</v>
       </c>
       <c r="G463">
         <v>0</v>
       </c>
       <c r="H463">
         <v>2023</v>
       </c>
       <c r="I463">
+        <v>12</v>
+      </c>
+      <c r="J463" t="s">
+        <v>24</v>
+      </c>
+      <c r="K463" t="s">
+        <v>363</v>
+      </c>
+      <c r="L463" t="s">
+        <v>455</v>
+      </c>
+      <c r="M463" t="s">
+        <v>455</v>
+      </c>
+      <c r="N463" t="s">
+        <v>472</v>
+      </c>
+      <c r="O463" t="s">
+        <v>473</v>
+      </c>
+      <c r="P463" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q463" t="s">
+        <v>455</v>
+      </c>
+      <c r="R463" t="s">
+        <v>485</v>
+      </c>
+      <c r="S463" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="464" spans="1:19">
+      <c r="A464">
+        <v>0</v>
+      </c>
+      <c r="B464">
+        <v>0</v>
+      </c>
+      <c r="C464">
+        <v>0</v>
+      </c>
+      <c r="D464">
+        <v>0</v>
+      </c>
+      <c r="E464">
+        <v>0</v>
+      </c>
+      <c r="F464">
+        <v>0</v>
+      </c>
+      <c r="G464">
+        <v>0</v>
+      </c>
+      <c r="H464">
+        <v>2023</v>
+      </c>
+      <c r="I464">
         <v>11</v>
       </c>
-      <c r="J463" t="s">
+      <c r="J464" t="s">
         <v>23</v>
       </c>
-      <c r="K463" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="K464" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="L464" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M464" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N464" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O464" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P464" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q464" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R464" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S464" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:19">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="465" spans="1:20">
       <c r="A465">
         <v>0</v>
       </c>
       <c r="B465">
         <v>0</v>
       </c>
       <c r="C465">
         <v>0</v>
       </c>
       <c r="D465">
         <v>0</v>
       </c>
       <c r="E465">
         <v>0</v>
       </c>
       <c r="F465">
         <v>0</v>
       </c>
       <c r="G465">
         <v>0</v>
       </c>
       <c r="H465">
         <v>2023</v>
       </c>
       <c r="I465">
         <v>12</v>
       </c>
       <c r="J465" t="s">
         <v>24</v>
       </c>
       <c r="K465" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="L465" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M465" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N465" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O465" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P465" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q465" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R465" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S465" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:19">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="466" spans="1:20">
       <c r="A466">
         <v>0</v>
       </c>
       <c r="B466">
         <v>0</v>
       </c>
       <c r="C466">
         <v>0</v>
       </c>
       <c r="D466">
         <v>0</v>
       </c>
       <c r="E466">
         <v>0</v>
       </c>
       <c r="F466">
         <v>0</v>
       </c>
       <c r="G466">
         <v>0</v>
       </c>
       <c r="H466">
         <v>2023</v>
       </c>
       <c r="I466">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J466" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K466" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="L466" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M466" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N466" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O466" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P466" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q466" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R466" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-    <row r="467" spans="1:19">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="467" spans="1:20">
       <c r="A467">
         <v>0</v>
       </c>
       <c r="B467">
         <v>0</v>
       </c>
       <c r="C467">
         <v>0</v>
       </c>
       <c r="D467">
         <v>0</v>
       </c>
       <c r="E467">
         <v>0</v>
       </c>
       <c r="F467">
         <v>0</v>
       </c>
       <c r="G467">
         <v>0</v>
       </c>
       <c r="H467">
         <v>2023</v>
       </c>
       <c r="I467">
         <v>11</v>
       </c>
       <c r="J467" t="s">
         <v>23</v>
       </c>
       <c r="K467" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="L467" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M467" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N467" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O467" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P467" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q467" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R467" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:19">
+        <v>484</v>
+      </c>
+      <c r="S467" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="468" spans="1:20">
       <c r="A468">
         <v>0</v>
       </c>
       <c r="B468">
         <v>0</v>
       </c>
       <c r="C468">
         <v>0</v>
       </c>
       <c r="D468">
         <v>0</v>
       </c>
       <c r="E468">
         <v>0</v>
       </c>
       <c r="F468">
         <v>0</v>
       </c>
       <c r="G468">
         <v>0</v>
       </c>
       <c r="H468">
         <v>2023</v>
       </c>
       <c r="I468">
         <v>12</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="L468" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M468" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N468" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O468" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P468" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q468" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R468" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S468" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:19">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="469" spans="1:20">
       <c r="A469">
         <v>0</v>
       </c>
       <c r="B469">
         <v>0</v>
       </c>
       <c r="C469">
         <v>0</v>
       </c>
       <c r="D469">
         <v>0</v>
       </c>
       <c r="E469">
         <v>0</v>
       </c>
       <c r="F469">
         <v>0</v>
       </c>
       <c r="G469">
         <v>0</v>
       </c>
       <c r="H469">
         <v>2023</v>
       </c>
       <c r="I469">
+        <v>4</v>
+      </c>
+      <c r="J469" t="s">
+        <v>22</v>
+      </c>
+      <c r="K469" t="s">
+        <v>367</v>
+      </c>
+      <c r="L469" t="s">
+        <v>455</v>
+      </c>
+      <c r="M469" t="s">
+        <v>455</v>
+      </c>
+      <c r="N469" t="s">
+        <v>472</v>
+      </c>
+      <c r="O469" t="s">
+        <v>473</v>
+      </c>
+      <c r="P469" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q469" t="s">
+        <v>455</v>
+      </c>
+      <c r="R469" t="s">
+        <v>483</v>
+      </c>
+      <c r="S469" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="470" spans="1:20">
+      <c r="A470">
+        <v>0</v>
+      </c>
+      <c r="B470">
+        <v>0</v>
+      </c>
+      <c r="C470">
+        <v>0</v>
+      </c>
+      <c r="D470">
+        <v>0</v>
+      </c>
+      <c r="E470">
+        <v>0</v>
+      </c>
+      <c r="F470">
+        <v>0</v>
+      </c>
+      <c r="G470">
+        <v>0</v>
+      </c>
+      <c r="H470">
+        <v>2025</v>
+      </c>
+      <c r="I470">
+        <v>8</v>
+      </c>
+      <c r="J470" t="s">
+        <v>27</v>
+      </c>
+      <c r="K470" t="s">
+        <v>368</v>
+      </c>
+      <c r="L470" t="s">
+        <v>470</v>
+      </c>
+      <c r="M470" t="s">
+        <v>470</v>
+      </c>
+      <c r="N470" t="s">
+        <v>472</v>
+      </c>
+      <c r="O470" t="s">
+        <v>473</v>
+      </c>
+      <c r="P470" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q470" t="s">
+        <v>470</v>
+      </c>
+      <c r="R470" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="471" spans="1:20">
+      <c r="A471">
+        <v>0</v>
+      </c>
+      <c r="B471">
+        <v>0</v>
+      </c>
+      <c r="C471">
+        <v>0</v>
+      </c>
+      <c r="D471">
+        <v>0</v>
+      </c>
+      <c r="E471">
+        <v>0</v>
+      </c>
+      <c r="F471">
+        <v>0</v>
+      </c>
+      <c r="G471">
+        <v>0</v>
+      </c>
+      <c r="H471">
+        <v>2023</v>
+      </c>
+      <c r="I471">
         <v>12</v>
       </c>
-      <c r="J469" t="s">
+      <c r="J471" t="s">
         <v>24</v>
       </c>
-      <c r="K469" t="s">
-[...116 lines deleted...]
-      </c>
       <c r="K471" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="L471" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M471" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N471" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O471" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P471" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q471" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R471" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:19">
+        <v>483</v>
+      </c>
+      <c r="S471" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="472" spans="1:20">
       <c r="A472">
         <v>0</v>
       </c>
       <c r="B472">
         <v>0</v>
       </c>
       <c r="C472">
         <v>0</v>
       </c>
       <c r="D472">
         <v>0</v>
       </c>
       <c r="E472">
         <v>0</v>
       </c>
       <c r="F472">
         <v>0</v>
       </c>
       <c r="G472">
         <v>0</v>
       </c>
       <c r="H472">
         <v>2023</v>
       </c>
       <c r="I472">
         <v>12</v>
       </c>
       <c r="J472" t="s">
         <v>24</v>
       </c>
       <c r="K472" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="L472" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M472" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N472" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O472" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P472" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q472" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R472" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:19">
+        <v>490</v>
+      </c>
+      <c r="S472" t="s">
+        <v>503</v>
+      </c>
+      <c r="T472" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="473" spans="1:20">
       <c r="A473">
         <v>0</v>
       </c>
       <c r="B473">
         <v>0</v>
       </c>
       <c r="C473">
         <v>0</v>
       </c>
       <c r="D473">
         <v>0</v>
       </c>
       <c r="E473">
         <v>0</v>
       </c>
       <c r="F473">
         <v>0</v>
       </c>
       <c r="G473">
         <v>0</v>
       </c>
       <c r="H473">
         <v>2023</v>
       </c>
       <c r="I473">
+        <v>11</v>
+      </c>
+      <c r="J473" t="s">
+        <v>23</v>
+      </c>
+      <c r="K473" t="s">
+        <v>371</v>
+      </c>
+      <c r="L473" t="s">
+        <v>455</v>
+      </c>
+      <c r="M473" t="s">
+        <v>455</v>
+      </c>
+      <c r="N473" t="s">
+        <v>472</v>
+      </c>
+      <c r="O473" t="s">
+        <v>473</v>
+      </c>
+      <c r="P473" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q473" t="s">
+        <v>455</v>
+      </c>
+      <c r="R473" t="s">
+        <v>485</v>
+      </c>
+      <c r="S473" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="474" spans="1:20">
+      <c r="A474">
+        <v>0</v>
+      </c>
+      <c r="B474">
+        <v>0</v>
+      </c>
+      <c r="C474">
+        <v>0</v>
+      </c>
+      <c r="D474">
+        <v>0</v>
+      </c>
+      <c r="E474">
+        <v>0</v>
+      </c>
+      <c r="F474">
+        <v>0</v>
+      </c>
+      <c r="G474">
+        <v>0</v>
+      </c>
+      <c r="H474">
+        <v>2023</v>
+      </c>
+      <c r="I474">
         <v>12</v>
       </c>
-      <c r="J473" t="s">
+      <c r="J474" t="s">
         <v>24</v>
       </c>
-      <c r="K473" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="K474" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="L474" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M474" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N474" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O474" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P474" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q474" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R474" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:19">
+        <v>485</v>
+      </c>
+      <c r="S474" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="475" spans="1:20">
       <c r="A475">
         <v>0</v>
       </c>
       <c r="B475">
         <v>0</v>
       </c>
       <c r="C475">
         <v>0</v>
       </c>
       <c r="D475">
         <v>0</v>
       </c>
       <c r="E475">
         <v>0</v>
       </c>
       <c r="F475">
         <v>0</v>
       </c>
       <c r="G475">
         <v>0</v>
       </c>
       <c r="H475">
         <v>2023</v>
       </c>
       <c r="I475">
         <v>12</v>
       </c>
       <c r="J475" t="s">
         <v>24</v>
       </c>
       <c r="K475" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="L475" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M475" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N475" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O475" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P475" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q475" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R475" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S475" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:19">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="476" spans="1:20">
       <c r="A476">
         <v>0</v>
       </c>
       <c r="B476">
         <v>0</v>
       </c>
       <c r="C476">
         <v>0</v>
       </c>
       <c r="D476">
         <v>0</v>
       </c>
       <c r="E476">
         <v>0</v>
       </c>
       <c r="F476">
         <v>0</v>
       </c>
       <c r="G476">
         <v>0</v>
       </c>
       <c r="H476">
         <v>2023</v>
       </c>
       <c r="I476">
         <v>12</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="L476" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M476" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N476" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O476" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P476" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q476" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R476" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="477" spans="1:19">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="477" spans="1:20">
       <c r="A477">
         <v>0</v>
       </c>
       <c r="B477">
         <v>0</v>
       </c>
       <c r="C477">
         <v>0</v>
       </c>
       <c r="D477">
         <v>0</v>
       </c>
       <c r="E477">
         <v>0</v>
       </c>
       <c r="F477">
         <v>0</v>
       </c>
       <c r="G477">
         <v>0</v>
       </c>
       <c r="H477">
         <v>2023</v>
       </c>
       <c r="I477">
         <v>12</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="L477" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M477" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N477" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O477" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P477" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q477" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R477" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S477" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:19">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="478" spans="1:20">
       <c r="A478">
         <v>0</v>
       </c>
       <c r="B478">
         <v>0</v>
       </c>
       <c r="C478">
         <v>0</v>
       </c>
       <c r="D478">
         <v>0</v>
       </c>
       <c r="E478">
         <v>0</v>
       </c>
       <c r="F478">
         <v>0</v>
       </c>
       <c r="G478">
         <v>0</v>
       </c>
       <c r="H478">
         <v>2023</v>
       </c>
       <c r="I478">
+        <v>11</v>
+      </c>
+      <c r="J478" t="s">
+        <v>23</v>
+      </c>
+      <c r="K478" t="s">
+        <v>376</v>
+      </c>
+      <c r="L478" t="s">
+        <v>455</v>
+      </c>
+      <c r="M478" t="s">
+        <v>455</v>
+      </c>
+      <c r="N478" t="s">
+        <v>472</v>
+      </c>
+      <c r="O478" t="s">
+        <v>473</v>
+      </c>
+      <c r="P478" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q478" t="s">
+        <v>455</v>
+      </c>
+      <c r="R478" t="s">
+        <v>490</v>
+      </c>
+      <c r="S478" t="s">
+        <v>503</v>
+      </c>
+      <c r="T478" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="479" spans="1:20">
+      <c r="A479">
+        <v>0</v>
+      </c>
+      <c r="B479">
+        <v>0</v>
+      </c>
+      <c r="C479">
+        <v>0</v>
+      </c>
+      <c r="D479">
+        <v>0</v>
+      </c>
+      <c r="E479">
+        <v>0</v>
+      </c>
+      <c r="F479">
+        <v>0</v>
+      </c>
+      <c r="G479">
+        <v>0</v>
+      </c>
+      <c r="H479">
+        <v>2023</v>
+      </c>
+      <c r="I479">
+        <v>11</v>
+      </c>
+      <c r="J479" t="s">
+        <v>23</v>
+      </c>
+      <c r="K479" t="s">
+        <v>377</v>
+      </c>
+      <c r="L479" t="s">
+        <v>457</v>
+      </c>
+      <c r="M479" t="s">
+        <v>457</v>
+      </c>
+      <c r="N479" t="s">
+        <v>472</v>
+      </c>
+      <c r="O479" t="s">
+        <v>473</v>
+      </c>
+      <c r="P479" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q479" t="s">
+        <v>457</v>
+      </c>
+      <c r="R479" t="s">
+        <v>484</v>
+      </c>
+      <c r="S479" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="480" spans="1:20">
+      <c r="A480">
+        <v>0</v>
+      </c>
+      <c r="B480">
+        <v>0</v>
+      </c>
+      <c r="C480">
+        <v>0</v>
+      </c>
+      <c r="D480">
+        <v>0</v>
+      </c>
+      <c r="E480">
+        <v>0</v>
+      </c>
+      <c r="F480">
+        <v>0</v>
+      </c>
+      <c r="G480">
+        <v>0</v>
+      </c>
+      <c r="H480">
+        <v>2023</v>
+      </c>
+      <c r="I480">
         <v>12</v>
       </c>
-      <c r="J478" t="s">
+      <c r="J480" t="s">
         <v>24</v>
       </c>
-      <c r="K478" t="s">
-[...116 lines deleted...]
-      </c>
       <c r="K480" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="L480" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M480" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N480" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O480" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P480" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q480" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R480" t="s">
-        <v>388</v>
+        <v>484</v>
+      </c>
+      <c r="S480" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="481" spans="1:19">
       <c r="A481">
         <v>0</v>
       </c>
       <c r="B481">
         <v>0</v>
       </c>
       <c r="C481">
         <v>0</v>
       </c>
       <c r="D481">
         <v>0</v>
       </c>
       <c r="E481">
         <v>0</v>
       </c>
       <c r="F481">
         <v>0</v>
       </c>
       <c r="G481">
         <v>0</v>
       </c>
       <c r="H481">
         <v>2023</v>
       </c>
       <c r="I481">
         <v>12</v>
       </c>
       <c r="J481" t="s">
         <v>24</v>
       </c>
       <c r="K481" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="L481" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M481" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N481" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O481" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P481" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q481" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R481" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>378</v>
       </c>
     </row>
     <row r="482" spans="1:19">
       <c r="A482">
         <v>0</v>
       </c>
       <c r="B482">
-        <v>-568000</v>
+        <v>0</v>
       </c>
       <c r="C482">
         <v>0</v>
       </c>
       <c r="D482">
         <v>0</v>
       </c>
       <c r="E482">
         <v>0</v>
       </c>
       <c r="F482">
         <v>0</v>
       </c>
       <c r="G482">
         <v>0</v>
       </c>
       <c r="H482">
         <v>2023</v>
       </c>
       <c r="I482">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J482" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K482" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="L482" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M482" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="N482" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O482" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P482" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="Q482" t="s">
-        <v>390</v>
+        <v>455</v>
+      </c>
+      <c r="R482" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="483" spans="1:19">
       <c r="A483">
         <v>0</v>
       </c>
       <c r="B483">
         <v>0</v>
       </c>
       <c r="C483">
         <v>0</v>
       </c>
       <c r="D483">
         <v>0</v>
       </c>
       <c r="E483">
         <v>0</v>
       </c>
       <c r="F483">
         <v>0</v>
       </c>
       <c r="G483">
         <v>0</v>
       </c>
       <c r="H483">
         <v>2023</v>
       </c>
       <c r="I483">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J483" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K483" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="L483" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M483" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N483" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O483" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P483" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q483" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R483" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>380</v>
       </c>
     </row>
     <row r="484" spans="1:19">
       <c r="A484">
         <v>0</v>
       </c>
       <c r="B484">
         <v>0</v>
       </c>
       <c r="C484">
         <v>0</v>
       </c>
       <c r="D484">
         <v>0</v>
       </c>
       <c r="E484">
         <v>0</v>
       </c>
       <c r="F484">
         <v>0</v>
       </c>
       <c r="G484">
         <v>0</v>
       </c>
       <c r="H484">
         <v>2023</v>
       </c>
       <c r="I484">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J484" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K484" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="L484" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M484" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N484" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O484" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P484" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q484" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R484" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S484" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
     </row>
     <row r="485" spans="1:19">
       <c r="A485">
         <v>0</v>
       </c>
       <c r="B485">
         <v>0</v>
       </c>
       <c r="C485">
         <v>0</v>
       </c>
       <c r="D485">
         <v>0</v>
       </c>
       <c r="E485">
         <v>0</v>
       </c>
       <c r="F485">
         <v>0</v>
       </c>
       <c r="G485">
         <v>0</v>
       </c>
       <c r="H485">
         <v>2023</v>
       </c>
       <c r="I485">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J485" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K485" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="L485" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M485" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N485" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O485" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P485" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q485" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R485" t="s">
-        <v>392</v>
+        <v>484</v>
+      </c>
+      <c r="S485" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="486" spans="1:19">
       <c r="A486">
         <v>0</v>
       </c>
       <c r="B486">
         <v>0</v>
       </c>
       <c r="C486">
         <v>0</v>
       </c>
       <c r="D486">
         <v>0</v>
       </c>
       <c r="E486">
         <v>0</v>
       </c>
       <c r="F486">
         <v>0</v>
       </c>
       <c r="G486">
         <v>0</v>
       </c>
       <c r="H486">
         <v>2023</v>
       </c>
       <c r="I486">
         <v>12</v>
       </c>
       <c r="J486" t="s">
         <v>24</v>
       </c>
       <c r="K486" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="L486" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M486" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N486" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O486" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P486" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q486" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R486" t="s">
-        <v>392</v>
+        <v>483</v>
+      </c>
+      <c r="S486" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="487" spans="1:19">
       <c r="A487">
         <v>0</v>
       </c>
       <c r="B487">
         <v>0</v>
       </c>
       <c r="C487">
         <v>0</v>
       </c>
       <c r="D487">
         <v>0</v>
       </c>
       <c r="E487">
         <v>0</v>
       </c>
       <c r="F487">
         <v>0</v>
       </c>
       <c r="G487">
         <v>0</v>
       </c>
       <c r="H487">
         <v>2023</v>
       </c>
       <c r="I487">
         <v>11</v>
       </c>
       <c r="J487" t="s">
         <v>23</v>
       </c>
       <c r="K487" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="L487" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M487" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N487" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O487" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P487" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q487" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R487" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="S487" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
     </row>
     <row r="488" spans="1:19">
       <c r="A488">
         <v>0</v>
       </c>
       <c r="B488">
         <v>0</v>
       </c>
       <c r="C488">
         <v>0</v>
       </c>
       <c r="D488">
         <v>0</v>
       </c>
       <c r="E488">
         <v>0</v>
       </c>
       <c r="F488">
         <v>0</v>
       </c>
       <c r="G488">
         <v>0</v>
       </c>
       <c r="H488">
         <v>2023</v>
       </c>
       <c r="I488">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J488" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K488" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="L488" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M488" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N488" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O488" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P488" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q488" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R488" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>384</v>
       </c>
     </row>
     <row r="489" spans="1:19">
       <c r="A489">
-        <v>-50656</v>
+        <v>0</v>
       </c>
       <c r="B489">
         <v>0</v>
       </c>
       <c r="C489">
         <v>0</v>
       </c>
       <c r="D489">
         <v>0</v>
       </c>
       <c r="E489">
         <v>0</v>
       </c>
       <c r="F489">
         <v>0</v>
       </c>
       <c r="G489">
         <v>0</v>
       </c>
       <c r="H489">
         <v>2023</v>
       </c>
       <c r="I489">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J489" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K489" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="L489" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="M489" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="N489" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O489" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P489" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="Q489" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="R489" t="s">
-        <v>394</v>
+        <v>483</v>
+      </c>
+      <c r="S489" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="490" spans="1:19">
       <c r="A490">
         <v>0</v>
       </c>
       <c r="B490">
         <v>0</v>
       </c>
       <c r="C490">
         <v>0</v>
       </c>
       <c r="D490">
         <v>0</v>
       </c>
       <c r="E490">
         <v>0</v>
       </c>
       <c r="F490">
         <v>0</v>
       </c>
       <c r="G490">
         <v>0</v>
       </c>
       <c r="H490">
         <v>2023</v>
       </c>
       <c r="I490">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J490" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K490" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="L490" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M490" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N490" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O490" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P490" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q490" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R490" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S490" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
     </row>
     <row r="491" spans="1:19">
       <c r="A491">
         <v>0</v>
       </c>
       <c r="B491">
         <v>0</v>
       </c>
       <c r="C491">
         <v>0</v>
       </c>
       <c r="D491">
         <v>0</v>
       </c>
       <c r="E491">
         <v>0</v>
       </c>
       <c r="F491">
         <v>0</v>
       </c>
       <c r="G491">
         <v>0</v>
       </c>
       <c r="H491">
         <v>2023</v>
       </c>
       <c r="I491">
         <v>12</v>
       </c>
       <c r="J491" t="s">
         <v>24</v>
       </c>
       <c r="K491" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="L491" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M491" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N491" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O491" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P491" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q491" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R491" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S491" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
     </row>
     <row r="492" spans="1:19">
       <c r="A492">
         <v>0</v>
       </c>
       <c r="B492">
         <v>0</v>
       </c>
       <c r="C492">
         <v>0</v>
       </c>
       <c r="D492">
         <v>0</v>
       </c>
       <c r="E492">
         <v>0</v>
       </c>
       <c r="F492">
         <v>0</v>
       </c>
       <c r="G492">
         <v>0</v>
       </c>
       <c r="H492">
         <v>2023</v>
       </c>
       <c r="I492">
         <v>11</v>
       </c>
       <c r="J492" t="s">
         <v>23</v>
       </c>
       <c r="K492" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="L492" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M492" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N492" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O492" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P492" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q492" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R492" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
     </row>
     <row r="493" spans="1:19">
       <c r="A493">
         <v>0</v>
       </c>
       <c r="B493">
         <v>0</v>
       </c>
       <c r="C493">
         <v>0</v>
       </c>
       <c r="D493">
         <v>0</v>
       </c>
       <c r="E493">
         <v>0</v>
       </c>
       <c r="F493">
         <v>0</v>
       </c>
       <c r="G493">
         <v>0</v>
       </c>
       <c r="H493">
         <v>2023</v>
       </c>
       <c r="I493">
         <v>12</v>
       </c>
       <c r="J493" t="s">
         <v>24</v>
       </c>
       <c r="K493" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="L493" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M493" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N493" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O493" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P493" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q493" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R493" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
     </row>
     <row r="494" spans="1:19">
       <c r="A494">
         <v>0</v>
       </c>
       <c r="B494">
         <v>0</v>
       </c>
       <c r="C494">
         <v>0</v>
       </c>
       <c r="D494">
         <v>0</v>
       </c>
       <c r="E494">
         <v>0</v>
       </c>
       <c r="F494">
         <v>0</v>
       </c>
       <c r="G494">
         <v>0</v>
       </c>
       <c r="H494">
         <v>2023</v>
       </c>
       <c r="I494">
         <v>12</v>
       </c>
       <c r="J494" t="s">
         <v>24</v>
       </c>
       <c r="K494" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="L494" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M494" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N494" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O494" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P494" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q494" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R494" t="s">
-        <v>397</v>
+        <v>483</v>
+      </c>
+      <c r="S494" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="495" spans="1:19">
       <c r="A495">
         <v>0</v>
       </c>
       <c r="B495">
         <v>0</v>
       </c>
       <c r="C495">
         <v>0</v>
       </c>
       <c r="D495">
         <v>0</v>
       </c>
       <c r="E495">
         <v>0</v>
       </c>
       <c r="F495">
         <v>0</v>
       </c>
       <c r="G495">
         <v>0</v>
       </c>
       <c r="H495">
         <v>2023</v>
       </c>
       <c r="I495">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J495" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K495" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="L495" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M495" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N495" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O495" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P495" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q495" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R495" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>390</v>
       </c>
     </row>
     <row r="496" spans="1:19">
       <c r="A496">
         <v>0</v>
       </c>
       <c r="B496">
         <v>0</v>
       </c>
       <c r="C496">
         <v>0</v>
       </c>
       <c r="D496">
         <v>0</v>
       </c>
       <c r="E496">
         <v>0</v>
       </c>
       <c r="F496">
         <v>0</v>
       </c>
       <c r="G496">
         <v>0</v>
       </c>
       <c r="H496">
         <v>2023</v>
       </c>
       <c r="I496">
         <v>12</v>
       </c>
       <c r="J496" t="s">
         <v>24</v>
       </c>
       <c r="K496" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="L496" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M496" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N496" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O496" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P496" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q496" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R496" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S496" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
     </row>
     <row r="497" spans="1:19">
       <c r="A497">
         <v>0</v>
       </c>
       <c r="B497">
         <v>0</v>
       </c>
       <c r="C497">
         <v>0</v>
       </c>
       <c r="D497">
         <v>0</v>
       </c>
       <c r="E497">
         <v>0</v>
       </c>
       <c r="F497">
         <v>0</v>
       </c>
       <c r="G497">
         <v>0</v>
       </c>
       <c r="H497">
         <v>2023</v>
       </c>
       <c r="I497">
         <v>12</v>
       </c>
       <c r="J497" t="s">
         <v>24</v>
       </c>
       <c r="K497" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="L497" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M497" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N497" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O497" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P497" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q497" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R497" t="s">
-        <v>399</v>
+        <v>483</v>
+      </c>
+      <c r="S497" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="498" spans="1:19">
       <c r="A498">
         <v>0</v>
       </c>
       <c r="B498">
         <v>0</v>
       </c>
       <c r="C498">
         <v>0</v>
       </c>
       <c r="D498">
         <v>0</v>
       </c>
       <c r="E498">
         <v>0</v>
       </c>
       <c r="F498">
         <v>0</v>
       </c>
       <c r="G498">
         <v>0</v>
       </c>
       <c r="H498">
         <v>2023</v>
       </c>
       <c r="I498">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J498" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K498" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="L498" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M498" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N498" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O498" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P498" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q498" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R498" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S498" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
     </row>
     <row r="499" spans="1:19">
       <c r="A499">
         <v>0</v>
       </c>
       <c r="B499">
         <v>0</v>
       </c>
       <c r="C499">
         <v>0</v>
       </c>
       <c r="D499">
         <v>0</v>
       </c>
       <c r="E499">
         <v>0</v>
       </c>
       <c r="F499">
         <v>0</v>
       </c>
       <c r="G499">
         <v>0</v>
       </c>
       <c r="H499">
         <v>2023</v>
       </c>
       <c r="I499">
         <v>12</v>
       </c>
       <c r="J499" t="s">
         <v>24</v>
       </c>
       <c r="K499" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="L499" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M499" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N499" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O499" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P499" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q499" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R499" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S499" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="500" spans="1:19">
       <c r="A500">
         <v>0</v>
       </c>
       <c r="B500">
         <v>0</v>
       </c>
       <c r="C500">
         <v>0</v>
       </c>
       <c r="D500">
         <v>0</v>
       </c>
       <c r="E500">
         <v>0</v>
       </c>
       <c r="F500">
         <v>0</v>
       </c>
       <c r="G500">
         <v>0</v>
       </c>
       <c r="H500">
         <v>2023</v>
       </c>
       <c r="I500">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J500" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K500" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="L500" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M500" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N500" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O500" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P500" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q500" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R500" t="s">
-        <v>401</v>
+        <v>483</v>
+      </c>
+      <c r="S500" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="501" spans="1:19">
       <c r="A501">
         <v>0</v>
       </c>
       <c r="B501">
         <v>0</v>
       </c>
       <c r="C501">
         <v>0</v>
       </c>
       <c r="D501">
         <v>0</v>
       </c>
       <c r="E501">
         <v>0</v>
       </c>
       <c r="F501">
         <v>0</v>
       </c>
       <c r="G501">
         <v>0</v>
       </c>
       <c r="H501">
         <v>2023</v>
       </c>
       <c r="I501">
         <v>11</v>
       </c>
       <c r="J501" t="s">
         <v>23</v>
       </c>
       <c r="K501" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="L501" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M501" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N501" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O501" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P501" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q501" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R501" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>396</v>
       </c>
     </row>
     <row r="502" spans="1:19">
       <c r="A502">
         <v>0</v>
       </c>
       <c r="B502">
         <v>0</v>
       </c>
       <c r="C502">
         <v>0</v>
       </c>
       <c r="D502">
         <v>0</v>
       </c>
       <c r="E502">
         <v>0</v>
       </c>
       <c r="F502">
         <v>0</v>
       </c>
       <c r="G502">
         <v>0</v>
       </c>
       <c r="H502">
         <v>2023</v>
       </c>
       <c r="I502">
         <v>12</v>
       </c>
       <c r="J502" t="s">
         <v>24</v>
       </c>
       <c r="K502" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="L502" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M502" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N502" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O502" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P502" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q502" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R502" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S502" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="503" spans="1:19">
       <c r="A503">
         <v>0</v>
       </c>
       <c r="B503">
-        <v>0</v>
+        <v>-568000</v>
       </c>
       <c r="C503">
         <v>0</v>
       </c>
       <c r="D503">
         <v>0</v>
       </c>
       <c r="E503">
         <v>0</v>
       </c>
       <c r="F503">
         <v>0</v>
       </c>
       <c r="G503">
         <v>0</v>
       </c>
       <c r="H503">
         <v>2023</v>
       </c>
       <c r="I503">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J503" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K503" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="L503" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="M503" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="N503" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O503" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P503" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="Q503" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>398</v>
       </c>
     </row>
     <row r="504" spans="1:19">
       <c r="A504">
         <v>0</v>
       </c>
       <c r="B504">
         <v>0</v>
       </c>
       <c r="C504">
         <v>0</v>
       </c>
       <c r="D504">
         <v>0</v>
       </c>
       <c r="E504">
         <v>0</v>
       </c>
       <c r="F504">
         <v>0</v>
       </c>
       <c r="G504">
         <v>0</v>
       </c>
       <c r="H504">
         <v>2023</v>
       </c>
       <c r="I504">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J504" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K504" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="L504" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M504" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N504" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O504" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P504" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q504" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R504" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="S504" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
     </row>
     <row r="505" spans="1:19">
       <c r="A505">
         <v>0</v>
       </c>
       <c r="B505">
         <v>0</v>
       </c>
       <c r="C505">
         <v>0</v>
       </c>
       <c r="D505">
         <v>0</v>
       </c>
       <c r="E505">
         <v>0</v>
       </c>
       <c r="F505">
         <v>0</v>
       </c>
       <c r="G505">
         <v>0</v>
       </c>
       <c r="H505">
         <v>2023</v>
       </c>
       <c r="I505">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J505" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K505" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L505" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M505" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N505" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O505" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P505" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q505" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R505" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S505" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="506" spans="1:19">
       <c r="A506">
         <v>0</v>
       </c>
       <c r="B506">
         <v>0</v>
       </c>
       <c r="C506">
         <v>0</v>
       </c>
       <c r="D506">
         <v>0</v>
       </c>
       <c r="E506">
         <v>0</v>
       </c>
       <c r="F506">
         <v>0</v>
       </c>
       <c r="G506">
         <v>0</v>
       </c>
       <c r="H506">
         <v>2023</v>
       </c>
       <c r="I506">
         <v>11</v>
       </c>
       <c r="J506" t="s">
         <v>23</v>
       </c>
       <c r="K506" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="L506" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M506" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N506" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O506" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P506" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q506" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R506" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="507" spans="1:19">
       <c r="A507">
         <v>0</v>
       </c>
       <c r="B507">
         <v>0</v>
       </c>
       <c r="C507">
         <v>0</v>
       </c>
       <c r="D507">
         <v>0</v>
       </c>
       <c r="E507">
         <v>0</v>
       </c>
       <c r="F507">
         <v>0</v>
       </c>
       <c r="G507">
         <v>0</v>
       </c>
       <c r="H507">
         <v>2023</v>
       </c>
       <c r="I507">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J507" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K507" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="L507" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M507" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N507" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O507" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P507" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q507" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R507" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>400</v>
       </c>
     </row>
     <row r="508" spans="1:19">
       <c r="A508">
         <v>0</v>
       </c>
       <c r="B508">
         <v>0</v>
       </c>
       <c r="C508">
         <v>0</v>
       </c>
       <c r="D508">
         <v>0</v>
       </c>
       <c r="E508">
         <v>0</v>
       </c>
       <c r="F508">
         <v>0</v>
       </c>
       <c r="G508">
         <v>0</v>
       </c>
       <c r="H508">
         <v>2023</v>
       </c>
       <c r="I508">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J508" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K508" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="L508" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M508" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N508" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O508" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P508" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q508" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R508" t="s">
-        <v>408</v>
+        <v>484</v>
+      </c>
+      <c r="S508" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="509" spans="1:19">
       <c r="A509">
         <v>0</v>
       </c>
       <c r="B509">
         <v>0</v>
       </c>
       <c r="C509">
         <v>0</v>
       </c>
       <c r="D509">
         <v>0</v>
       </c>
       <c r="E509">
         <v>0</v>
       </c>
       <c r="F509">
         <v>0</v>
       </c>
       <c r="G509">
         <v>0</v>
       </c>
       <c r="H509">
         <v>2023</v>
       </c>
       <c r="I509">
         <v>12</v>
       </c>
       <c r="J509" t="s">
         <v>24</v>
       </c>
       <c r="K509" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="L509" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M509" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N509" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O509" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P509" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q509" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R509" t="s">
-        <v>409</v>
+        <v>484</v>
+      </c>
+      <c r="S509" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="510" spans="1:19">
       <c r="A510">
-        <v>0</v>
+        <v>-50656</v>
       </c>
       <c r="B510">
         <v>0</v>
       </c>
       <c r="C510">
         <v>0</v>
       </c>
       <c r="D510">
         <v>0</v>
       </c>
       <c r="E510">
         <v>0</v>
       </c>
       <c r="F510">
         <v>0</v>
       </c>
       <c r="G510">
         <v>0</v>
       </c>
       <c r="H510">
         <v>2023</v>
       </c>
       <c r="I510">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J510" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K510" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="L510" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="M510" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="N510" t="s">
+        <v>472</v>
+      </c>
+      <c r="O510" t="s">
+        <v>473</v>
+      </c>
+      <c r="P510" t="s">
         <v>462</v>
       </c>
-      <c r="O510" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q510" t="s">
-        <v>449</v>
+        <v>482</v>
       </c>
       <c r="R510" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>402</v>
       </c>
     </row>
     <row r="511" spans="1:19">
       <c r="A511">
         <v>0</v>
       </c>
       <c r="B511">
         <v>0</v>
       </c>
       <c r="C511">
         <v>0</v>
       </c>
       <c r="D511">
         <v>0</v>
       </c>
       <c r="E511">
         <v>0</v>
       </c>
       <c r="F511">
         <v>0</v>
       </c>
       <c r="G511">
         <v>0</v>
       </c>
       <c r="H511">
         <v>2023</v>
       </c>
       <c r="I511">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J511" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K511" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="L511" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M511" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N511" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O511" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P511" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q511" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R511" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S511" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="512" spans="1:19">
       <c r="A512">
         <v>0</v>
       </c>
       <c r="B512">
         <v>0</v>
       </c>
       <c r="C512">
         <v>0</v>
       </c>
       <c r="D512">
         <v>0</v>
       </c>
       <c r="E512">
         <v>0</v>
       </c>
       <c r="F512">
         <v>0</v>
       </c>
       <c r="G512">
         <v>0</v>
       </c>
       <c r="H512">
         <v>2023</v>
       </c>
       <c r="I512">
         <v>12</v>
       </c>
       <c r="J512" t="s">
         <v>24</v>
       </c>
       <c r="K512" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="L512" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M512" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N512" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O512" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P512" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q512" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R512" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S512" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
     </row>
     <row r="513" spans="1:19">
       <c r="A513">
         <v>0</v>
       </c>
       <c r="B513">
         <v>0</v>
       </c>
       <c r="C513">
         <v>0</v>
       </c>
       <c r="D513">
         <v>0</v>
       </c>
       <c r="E513">
         <v>0</v>
       </c>
       <c r="F513">
         <v>0</v>
       </c>
       <c r="G513">
         <v>0</v>
       </c>
       <c r="H513">
         <v>2023</v>
       </c>
       <c r="I513">
         <v>11</v>
       </c>
       <c r="J513" t="s">
         <v>23</v>
       </c>
       <c r="K513" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="L513" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M513" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N513" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O513" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P513" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q513" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R513" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>404</v>
       </c>
     </row>
     <row r="514" spans="1:19">
       <c r="A514">
         <v>0</v>
       </c>
       <c r="B514">
         <v>0</v>
       </c>
       <c r="C514">
         <v>0</v>
       </c>
       <c r="D514">
         <v>0</v>
       </c>
       <c r="E514">
         <v>0</v>
       </c>
       <c r="F514">
         <v>0</v>
       </c>
       <c r="G514">
         <v>0</v>
       </c>
       <c r="H514">
         <v>2023</v>
       </c>
       <c r="I514">
         <v>12</v>
       </c>
       <c r="J514" t="s">
         <v>24</v>
       </c>
       <c r="K514" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="L514" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M514" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N514" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O514" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P514" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q514" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R514" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>404</v>
       </c>
     </row>
     <row r="515" spans="1:19">
       <c r="A515">
         <v>0</v>
       </c>
       <c r="B515">
         <v>0</v>
       </c>
       <c r="C515">
         <v>0</v>
       </c>
       <c r="D515">
         <v>0</v>
       </c>
       <c r="E515">
         <v>0</v>
       </c>
       <c r="F515">
         <v>0</v>
       </c>
       <c r="G515">
         <v>0</v>
       </c>
       <c r="H515">
         <v>2023</v>
       </c>
       <c r="I515">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J515" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K515" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="L515" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="M515" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="N515" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O515" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P515" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q515" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="R515" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="516" spans="1:19">
       <c r="A516">
         <v>0</v>
       </c>
       <c r="B516">
         <v>0</v>
       </c>
       <c r="C516">
         <v>0</v>
       </c>
       <c r="D516">
         <v>0</v>
       </c>
       <c r="E516">
         <v>0</v>
       </c>
       <c r="F516">
         <v>0</v>
       </c>
       <c r="G516">
         <v>0</v>
       </c>
       <c r="H516">
         <v>2023</v>
       </c>
       <c r="I516">
         <v>11</v>
       </c>
       <c r="J516" t="s">
         <v>23</v>
       </c>
       <c r="K516" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="L516" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="M516" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="N516" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O516" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P516" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="Q516" t="s">
-        <v>414</v>
+        <v>457</v>
+      </c>
+      <c r="R516" t="s">
+        <v>484</v>
+      </c>
+      <c r="S516" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="517" spans="1:19">
       <c r="A517">
         <v>0</v>
       </c>
       <c r="B517">
         <v>0</v>
       </c>
       <c r="C517">
         <v>0</v>
       </c>
       <c r="D517">
         <v>0</v>
       </c>
       <c r="E517">
         <v>0</v>
       </c>
       <c r="F517">
         <v>0</v>
       </c>
       <c r="G517">
         <v>0</v>
       </c>
       <c r="H517">
         <v>2023</v>
       </c>
       <c r="I517">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J517" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K517" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="L517" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M517" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N517" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O517" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P517" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q517" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R517" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="S517" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="518" spans="1:19">
       <c r="A518">
         <v>0</v>
       </c>
       <c r="B518">
         <v>0</v>
       </c>
       <c r="C518">
         <v>0</v>
       </c>
       <c r="D518">
         <v>0</v>
       </c>
       <c r="E518">
         <v>0</v>
       </c>
       <c r="F518">
         <v>0</v>
       </c>
       <c r="G518">
         <v>0</v>
       </c>
       <c r="H518">
         <v>2023</v>
       </c>
       <c r="I518">
         <v>12</v>
       </c>
       <c r="J518" t="s">
         <v>24</v>
       </c>
       <c r="K518" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="L518" t="s">
         <v>459</v>
       </c>
       <c r="M518" t="s">
         <v>459</v>
       </c>
       <c r="N518" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O518" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P518" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q518" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="R518" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
     </row>
     <row r="519" spans="1:19">
       <c r="A519">
         <v>0</v>
       </c>
       <c r="B519">
         <v>0</v>
       </c>
       <c r="C519">
         <v>0</v>
       </c>
       <c r="D519">
         <v>0</v>
       </c>
       <c r="E519">
         <v>0</v>
       </c>
       <c r="F519">
         <v>0</v>
       </c>
       <c r="G519">
         <v>0</v>
       </c>
       <c r="H519">
         <v>2023</v>
       </c>
       <c r="I519">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J519" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K519" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="L519" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="M519" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="N519" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O519" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P519" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q519" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="R519" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="S519" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
     </row>
     <row r="520" spans="1:19">
       <c r="A520">
         <v>0</v>
       </c>
       <c r="B520">
         <v>0</v>
       </c>
       <c r="C520">
         <v>0</v>
       </c>
       <c r="D520">
         <v>0</v>
       </c>
       <c r="E520">
         <v>0</v>
       </c>
       <c r="F520">
         <v>0</v>
       </c>
       <c r="G520">
         <v>0</v>
       </c>
       <c r="H520">
         <v>2023</v>
       </c>
       <c r="I520">
         <v>12</v>
       </c>
       <c r="J520" t="s">
         <v>24</v>
       </c>
       <c r="K520" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="L520" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M520" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N520" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O520" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P520" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q520" t="s">
-        <v>418</v>
+        <v>457</v>
+      </c>
+      <c r="R520" t="s">
+        <v>484</v>
+      </c>
+      <c r="S520" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="521" spans="1:19">
       <c r="A521">
         <v>0</v>
       </c>
       <c r="B521">
         <v>0</v>
       </c>
       <c r="C521">
         <v>0</v>
       </c>
       <c r="D521">
         <v>0</v>
       </c>
       <c r="E521">
         <v>0</v>
       </c>
       <c r="F521">
         <v>0</v>
       </c>
       <c r="G521">
         <v>0</v>
       </c>
       <c r="H521">
         <v>2023</v>
       </c>
       <c r="I521">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J521" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K521" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="L521" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M521" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N521" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O521" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P521" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q521" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R521" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>409</v>
       </c>
     </row>
     <row r="522" spans="1:19">
       <c r="A522">
         <v>0</v>
       </c>
       <c r="B522">
         <v>0</v>
       </c>
       <c r="C522">
         <v>0</v>
       </c>
       <c r="D522">
         <v>0</v>
       </c>
       <c r="E522">
         <v>0</v>
       </c>
       <c r="F522">
         <v>0</v>
       </c>
       <c r="G522">
         <v>0</v>
       </c>
       <c r="H522">
         <v>2023</v>
       </c>
       <c r="I522">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J522" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K522" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="L522" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M522" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N522" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O522" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P522" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q522" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R522" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="S522" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
     </row>
     <row r="523" spans="1:19">
       <c r="A523">
         <v>0</v>
       </c>
       <c r="B523">
         <v>0</v>
       </c>
       <c r="C523">
         <v>0</v>
       </c>
       <c r="D523">
         <v>0</v>
       </c>
       <c r="E523">
         <v>0</v>
       </c>
       <c r="F523">
         <v>0</v>
       </c>
       <c r="G523">
         <v>0</v>
       </c>
       <c r="H523">
         <v>2023</v>
       </c>
       <c r="I523">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J523" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K523" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="L523" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M523" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N523" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O523" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P523" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q523" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R523" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S523" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
     </row>
     <row r="524" spans="1:19">
       <c r="A524">
         <v>0</v>
       </c>
       <c r="B524">
         <v>0</v>
       </c>
       <c r="C524">
         <v>0</v>
       </c>
       <c r="D524">
         <v>0</v>
       </c>
       <c r="E524">
         <v>0</v>
       </c>
       <c r="F524">
         <v>0</v>
       </c>
       <c r="G524">
         <v>0</v>
       </c>
       <c r="H524">
         <v>2023</v>
       </c>
       <c r="I524">
         <v>12</v>
       </c>
       <c r="J524" t="s">
         <v>24</v>
       </c>
       <c r="K524" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="L524" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M524" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N524" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O524" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P524" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q524" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R524" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>411</v>
       </c>
     </row>
     <row r="525" spans="1:19">
       <c r="A525">
         <v>0</v>
       </c>
       <c r="B525">
         <v>0</v>
       </c>
       <c r="C525">
         <v>0</v>
       </c>
       <c r="D525">
         <v>0</v>
       </c>
       <c r="E525">
         <v>0</v>
       </c>
       <c r="F525">
         <v>0</v>
       </c>
       <c r="G525">
         <v>0</v>
       </c>
       <c r="H525">
         <v>2023</v>
       </c>
       <c r="I525">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J525" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K525" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="L525" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M525" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N525" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O525" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P525" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q525" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R525" t="s">
-        <v>422</v>
+        <v>485</v>
+      </c>
+      <c r="S525" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="526" spans="1:19">
       <c r="A526">
         <v>0</v>
       </c>
       <c r="B526">
         <v>0</v>
       </c>
       <c r="C526">
         <v>0</v>
       </c>
       <c r="D526">
         <v>0</v>
       </c>
       <c r="E526">
         <v>0</v>
       </c>
       <c r="F526">
         <v>0</v>
       </c>
       <c r="G526">
         <v>0</v>
       </c>
       <c r="H526">
         <v>2023</v>
       </c>
       <c r="I526">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J526" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K526" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="L526" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M526" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N526" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O526" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P526" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q526" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R526" t="s">
-        <v>422</v>
+        <v>483</v>
+      </c>
+      <c r="S526" t="s">
+        <v>413</v>
       </c>
     </row>
     <row r="527" spans="1:19">
       <c r="A527">
         <v>0</v>
       </c>
       <c r="B527">
         <v>0</v>
       </c>
       <c r="C527">
         <v>0</v>
       </c>
       <c r="D527">
         <v>0</v>
       </c>
       <c r="E527">
         <v>0</v>
       </c>
       <c r="F527">
         <v>0</v>
       </c>
       <c r="G527">
         <v>0</v>
       </c>
       <c r="H527">
         <v>2023</v>
       </c>
       <c r="I527">
         <v>11</v>
       </c>
       <c r="J527" t="s">
         <v>23</v>
       </c>
       <c r="K527" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="L527" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M527" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N527" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O527" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P527" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q527" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R527" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S527" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
     </row>
     <row r="528" spans="1:19">
       <c r="A528">
         <v>0</v>
       </c>
       <c r="B528">
         <v>0</v>
       </c>
       <c r="C528">
         <v>0</v>
       </c>
       <c r="D528">
         <v>0</v>
       </c>
       <c r="E528">
         <v>0</v>
       </c>
       <c r="F528">
         <v>0</v>
       </c>
       <c r="G528">
         <v>0</v>
       </c>
       <c r="H528">
         <v>2023</v>
       </c>
       <c r="I528">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J528" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K528" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="L528" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M528" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N528" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O528" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P528" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q528" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R528" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="S528" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
     </row>
     <row r="529" spans="1:19">
       <c r="A529">
         <v>0</v>
       </c>
       <c r="B529">
         <v>0</v>
       </c>
       <c r="C529">
         <v>0</v>
       </c>
       <c r="D529">
         <v>0</v>
       </c>
       <c r="E529">
         <v>0</v>
       </c>
       <c r="F529">
         <v>0</v>
       </c>
       <c r="G529">
         <v>0</v>
       </c>
       <c r="H529">
         <v>2023</v>
       </c>
       <c r="I529">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J529" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K529" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="L529" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M529" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N529" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O529" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P529" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q529" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R529" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>416</v>
       </c>
     </row>
     <row r="530" spans="1:19">
       <c r="A530">
         <v>0</v>
       </c>
       <c r="B530">
         <v>0</v>
       </c>
       <c r="C530">
         <v>0</v>
       </c>
       <c r="D530">
         <v>0</v>
       </c>
       <c r="E530">
         <v>0</v>
       </c>
       <c r="F530">
         <v>0</v>
       </c>
       <c r="G530">
         <v>0</v>
       </c>
       <c r="H530">
         <v>2023</v>
       </c>
       <c r="I530">
         <v>12</v>
       </c>
       <c r="J530" t="s">
         <v>24</v>
       </c>
       <c r="K530" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="L530" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M530" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N530" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O530" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P530" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q530" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R530" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>417</v>
       </c>
     </row>
     <row r="531" spans="1:19">
       <c r="A531">
         <v>0</v>
       </c>
       <c r="B531">
         <v>0</v>
       </c>
       <c r="C531">
         <v>0</v>
       </c>
       <c r="D531">
         <v>0</v>
       </c>
       <c r="E531">
         <v>0</v>
       </c>
       <c r="F531">
         <v>0</v>
       </c>
       <c r="G531">
         <v>0</v>
       </c>
       <c r="H531">
         <v>2023</v>
       </c>
       <c r="I531">
         <v>11</v>
       </c>
       <c r="J531" t="s">
         <v>23</v>
       </c>
       <c r="K531" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="L531" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M531" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N531" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O531" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P531" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q531" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R531" t="s">
-        <v>425</v>
+        <v>484</v>
+      </c>
+      <c r="S531" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="532" spans="1:19">
       <c r="A532">
         <v>0</v>
       </c>
       <c r="B532">
         <v>0</v>
       </c>
       <c r="C532">
         <v>0</v>
       </c>
       <c r="D532">
         <v>0</v>
       </c>
       <c r="E532">
         <v>0</v>
       </c>
       <c r="F532">
         <v>0</v>
       </c>
       <c r="G532">
         <v>0</v>
       </c>
       <c r="H532">
         <v>2023</v>
       </c>
       <c r="I532">
         <v>12</v>
       </c>
       <c r="J532" t="s">
         <v>24</v>
       </c>
       <c r="K532" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="L532" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M532" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N532" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O532" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P532" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q532" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R532" t="s">
-        <v>425</v>
+        <v>484</v>
+      </c>
+      <c r="S532" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="533" spans="1:19">
       <c r="A533">
         <v>0</v>
       </c>
       <c r="B533">
         <v>0</v>
       </c>
       <c r="C533">
         <v>0</v>
       </c>
       <c r="D533">
         <v>0</v>
       </c>
       <c r="E533">
         <v>0</v>
       </c>
       <c r="F533">
         <v>0</v>
       </c>
       <c r="G533">
         <v>0</v>
       </c>
       <c r="H533">
         <v>2023</v>
       </c>
       <c r="I533">
         <v>12</v>
       </c>
       <c r="J533" t="s">
         <v>24</v>
       </c>
       <c r="K533" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="L533" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M533" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N533" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O533" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P533" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q533" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="R533" t="s">
-        <v>426</v>
+        <v>483</v>
+      </c>
+      <c r="S533" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="534" spans="1:19">
       <c r="A534">
         <v>0</v>
       </c>
       <c r="B534">
         <v>0</v>
       </c>
       <c r="C534">
         <v>0</v>
       </c>
       <c r="D534">
         <v>0</v>
       </c>
       <c r="E534">
         <v>0</v>
       </c>
       <c r="F534">
         <v>0</v>
       </c>
       <c r="G534">
         <v>0</v>
       </c>
       <c r="H534">
         <v>2023</v>
       </c>
       <c r="I534">
         <v>11</v>
       </c>
       <c r="J534" t="s">
         <v>23</v>
       </c>
       <c r="K534" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="L534" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M534" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N534" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O534" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P534" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q534" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R534" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S534" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
     </row>
     <row r="535" spans="1:19">
       <c r="A535">
         <v>0</v>
       </c>
       <c r="B535">
         <v>0</v>
       </c>
       <c r="C535">
         <v>0</v>
       </c>
       <c r="D535">
         <v>0</v>
       </c>
       <c r="E535">
         <v>0</v>
       </c>
       <c r="F535">
         <v>0</v>
       </c>
       <c r="G535">
         <v>0</v>
       </c>
       <c r="H535">
         <v>2023</v>
       </c>
       <c r="I535">
         <v>12</v>
       </c>
       <c r="J535" t="s">
         <v>24</v>
       </c>
       <c r="K535" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="L535" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M535" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N535" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O535" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P535" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q535" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R535" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S535" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
     </row>
     <row r="536" spans="1:19">
       <c r="A536">
         <v>0</v>
       </c>
       <c r="B536">
         <v>0</v>
       </c>
       <c r="C536">
         <v>0</v>
       </c>
       <c r="D536">
         <v>0</v>
       </c>
       <c r="E536">
         <v>0</v>
       </c>
       <c r="F536">
         <v>0</v>
       </c>
       <c r="G536">
         <v>0</v>
       </c>
       <c r="H536">
         <v>2023</v>
       </c>
       <c r="I536">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J536" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K536" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="L536" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="M536" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="N536" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O536" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P536" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q536" t="s">
         <v>466</v>
       </c>
       <c r="R536" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="537" spans="1:19">
       <c r="A537">
         <v>0</v>
       </c>
       <c r="B537">
         <v>0</v>
       </c>
       <c r="C537">
         <v>0</v>
       </c>
       <c r="D537">
         <v>0</v>
       </c>
       <c r="E537">
         <v>0</v>
       </c>
       <c r="F537">
         <v>0</v>
       </c>
       <c r="G537">
         <v>0</v>
       </c>
       <c r="H537">
         <v>2023</v>
       </c>
       <c r="I537">
         <v>11</v>
       </c>
       <c r="J537" t="s">
         <v>23</v>
       </c>
       <c r="K537" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="L537" t="s">
-        <v>449</v>
+        <v>471</v>
       </c>
       <c r="M537" t="s">
-        <v>449</v>
+        <v>471</v>
       </c>
       <c r="N537" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O537" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P537" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="Q537" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>422</v>
       </c>
     </row>
     <row r="538" spans="1:19">
       <c r="A538">
         <v>0</v>
       </c>
       <c r="B538">
         <v>0</v>
       </c>
       <c r="C538">
         <v>0</v>
       </c>
       <c r="D538">
         <v>0</v>
       </c>
       <c r="E538">
         <v>0</v>
       </c>
       <c r="F538">
         <v>0</v>
       </c>
       <c r="G538">
         <v>0</v>
       </c>
       <c r="H538">
         <v>2023</v>
       </c>
       <c r="I538">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J538" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K538" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="L538" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M538" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N538" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O538" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P538" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q538" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="R538" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="S538" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
     </row>
     <row r="539" spans="1:19">
       <c r="A539">
         <v>0</v>
       </c>
       <c r="B539">
         <v>0</v>
       </c>
       <c r="C539">
         <v>0</v>
       </c>
       <c r="D539">
         <v>0</v>
       </c>
       <c r="E539">
         <v>0</v>
       </c>
       <c r="F539">
         <v>0</v>
       </c>
       <c r="G539">
         <v>0</v>
       </c>
       <c r="H539">
         <v>2023</v>
       </c>
       <c r="I539">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J539" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K539" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="L539" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="M539" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="N539" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O539" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P539" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q539" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="R539" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>424</v>
       </c>
     </row>
     <row r="540" spans="1:19">
       <c r="A540">
         <v>0</v>
       </c>
       <c r="B540">
         <v>0</v>
       </c>
       <c r="C540">
         <v>0</v>
       </c>
       <c r="D540">
         <v>0</v>
       </c>
       <c r="E540">
         <v>0</v>
       </c>
       <c r="F540">
         <v>0</v>
       </c>
       <c r="G540">
         <v>0</v>
       </c>
       <c r="H540">
         <v>2023</v>
       </c>
       <c r="I540">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J540" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K540" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="L540" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="M540" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="N540" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O540" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P540" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q540" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="R540" t="s">
-        <v>431</v>
+        <v>500</v>
+      </c>
+      <c r="S540" t="s">
+        <v>425</v>
       </c>
     </row>
     <row r="541" spans="1:19">
       <c r="A541">
         <v>0</v>
       </c>
       <c r="B541">
         <v>0</v>
       </c>
       <c r="C541">
         <v>0</v>
       </c>
       <c r="D541">
         <v>0</v>
       </c>
       <c r="E541">
         <v>0</v>
       </c>
       <c r="F541">
         <v>0</v>
       </c>
       <c r="G541">
         <v>0</v>
       </c>
       <c r="H541">
         <v>2023</v>
       </c>
       <c r="I541">
         <v>12</v>
       </c>
       <c r="J541" t="s">
         <v>24</v>
       </c>
       <c r="K541" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="L541" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M541" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N541" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O541" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P541" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q541" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="542" spans="1:19">
       <c r="A542">
         <v>0</v>
       </c>
       <c r="B542">
         <v>0</v>
       </c>
       <c r="C542">
         <v>0</v>
       </c>
       <c r="D542">
         <v>0</v>
       </c>
       <c r="E542">
         <v>0</v>
       </c>
       <c r="F542">
         <v>0</v>
       </c>
       <c r="G542">
         <v>0</v>
       </c>
       <c r="H542">
         <v>2023</v>
       </c>
       <c r="I542">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J542" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K542" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="L542" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M542" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N542" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O542" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P542" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q542" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R542" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S542" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
     </row>
     <row r="543" spans="1:19">
       <c r="A543">
         <v>0</v>
       </c>
       <c r="B543">
         <v>0</v>
       </c>
       <c r="C543">
         <v>0</v>
       </c>
       <c r="D543">
         <v>0</v>
       </c>
       <c r="E543">
         <v>0</v>
       </c>
       <c r="F543">
         <v>0</v>
       </c>
       <c r="G543">
         <v>0</v>
       </c>
       <c r="H543">
         <v>2023</v>
       </c>
       <c r="I543">
         <v>12</v>
       </c>
       <c r="J543" t="s">
         <v>24</v>
       </c>
       <c r="K543" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="L543" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M543" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="N543" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O543" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P543" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q543" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R543" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S543" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
     </row>
     <row r="544" spans="1:19">
       <c r="A544">
         <v>0</v>
       </c>
       <c r="B544">
         <v>0</v>
       </c>
       <c r="C544">
         <v>0</v>
       </c>
       <c r="D544">
         <v>0</v>
       </c>
       <c r="E544">
         <v>0</v>
       </c>
       <c r="F544">
         <v>0</v>
       </c>
       <c r="G544">
         <v>0</v>
       </c>
       <c r="H544">
         <v>2023</v>
       </c>
       <c r="I544">
         <v>11</v>
       </c>
       <c r="J544" t="s">
         <v>23</v>
       </c>
       <c r="K544" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="L544" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M544" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N544" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O544" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P544" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q544" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R544" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S544" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
     </row>
     <row r="545" spans="1:19">
       <c r="A545">
         <v>0</v>
       </c>
       <c r="B545">
         <v>0</v>
       </c>
       <c r="C545">
         <v>0</v>
       </c>
       <c r="D545">
         <v>0</v>
       </c>
       <c r="E545">
         <v>0</v>
       </c>
       <c r="F545">
         <v>0</v>
       </c>
       <c r="G545">
         <v>0</v>
       </c>
       <c r="H545">
         <v>2023</v>
       </c>
       <c r="I545">
         <v>12</v>
       </c>
       <c r="J545" t="s">
         <v>24</v>
       </c>
       <c r="K545" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="L545" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M545" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="N545" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O545" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P545" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q545" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="R545" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="S545" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
     </row>
     <row r="546" spans="1:19">
       <c r="A546">
         <v>0</v>
       </c>
       <c r="B546">
         <v>0</v>
       </c>
       <c r="C546">
         <v>0</v>
       </c>
       <c r="D546">
         <v>0</v>
       </c>
       <c r="E546">
         <v>0</v>
       </c>
       <c r="F546">
         <v>0</v>
       </c>
       <c r="G546">
         <v>0</v>
       </c>
       <c r="H546">
         <v>2023</v>
       </c>
       <c r="I546">
         <v>4</v>
       </c>
       <c r="J546" t="s">
         <v>22</v>
       </c>
       <c r="K546" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="L546" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M546" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N546" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O546" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P546" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q546" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R546" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
     </row>
     <row r="547" spans="1:19">
       <c r="A547">
         <v>0</v>
       </c>
       <c r="B547">
         <v>0</v>
       </c>
       <c r="C547">
         <v>0</v>
       </c>
       <c r="D547">
         <v>0</v>
       </c>
       <c r="E547">
         <v>0</v>
       </c>
       <c r="F547">
         <v>0</v>
       </c>
       <c r="G547">
         <v>0</v>
       </c>
       <c r="H547">
         <v>2023</v>
       </c>
       <c r="I547">
         <v>12</v>
       </c>
       <c r="J547" t="s">
         <v>24</v>
       </c>
       <c r="K547" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="L547" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M547" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N547" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O547" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P547" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q547" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R547" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
     </row>
     <row r="548" spans="1:19">
       <c r="A548">
         <v>0</v>
       </c>
       <c r="B548">
         <v>0</v>
       </c>
       <c r="C548">
         <v>0</v>
       </c>
       <c r="D548">
         <v>0</v>
       </c>
       <c r="E548">
         <v>0</v>
       </c>
       <c r="F548">
         <v>0</v>
       </c>
       <c r="G548">
         <v>0</v>
       </c>
       <c r="H548">
         <v>2023</v>
       </c>
       <c r="I548">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J548" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K548" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="L548" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M548" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N548" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O548" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P548" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q548" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R548" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="S548" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
     </row>
     <row r="549" spans="1:19">
       <c r="A549">
         <v>0</v>
       </c>
       <c r="B549">
         <v>0</v>
       </c>
       <c r="C549">
         <v>0</v>
       </c>
       <c r="D549">
         <v>0</v>
       </c>
       <c r="E549">
         <v>0</v>
       </c>
       <c r="F549">
         <v>0</v>
       </c>
       <c r="G549">
         <v>0</v>
       </c>
       <c r="H549">
         <v>2023</v>
       </c>
       <c r="I549">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J549" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K549" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="L549" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M549" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N549" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O549" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P549" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q549" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R549" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="S549" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
     </row>
     <row r="550" spans="1:19">
       <c r="A550">
         <v>0</v>
       </c>
       <c r="B550">
         <v>0</v>
       </c>
       <c r="C550">
         <v>0</v>
       </c>
       <c r="D550">
         <v>0</v>
       </c>
       <c r="E550">
         <v>0</v>
       </c>
       <c r="F550">
         <v>0</v>
       </c>
       <c r="G550">
         <v>0</v>
       </c>
       <c r="H550">
         <v>2023</v>
       </c>
       <c r="I550">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J550" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K550" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="L550" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M550" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N550" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O550" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P550" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q550" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R550" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="S550" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
     </row>
     <row r="551" spans="1:19">
       <c r="A551">
         <v>0</v>
       </c>
       <c r="B551">
         <v>0</v>
       </c>
       <c r="C551">
         <v>0</v>
       </c>
       <c r="D551">
         <v>0</v>
       </c>
       <c r="E551">
         <v>0</v>
       </c>
       <c r="F551">
         <v>0</v>
       </c>
       <c r="G551">
         <v>0</v>
       </c>
       <c r="H551">
         <v>2023</v>
       </c>
       <c r="I551">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J551" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K551" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="L551" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M551" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N551" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O551" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P551" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q551" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R551" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="S551" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
     </row>
     <row r="552" spans="1:19">
       <c r="A552">
         <v>0</v>
       </c>
       <c r="B552">
         <v>0</v>
       </c>
       <c r="C552">
         <v>0</v>
       </c>
       <c r="D552">
         <v>0</v>
       </c>
       <c r="E552">
         <v>0</v>
       </c>
       <c r="F552">
         <v>0</v>
       </c>
       <c r="G552">
         <v>0</v>
       </c>
       <c r="H552">
         <v>2023</v>
       </c>
       <c r="I552">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J552" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K552" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="L552" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="M552" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N552" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O552" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P552" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q552" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="R552" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>433</v>
       </c>
     </row>
     <row r="553" spans="1:19">
       <c r="A553">
         <v>0</v>
       </c>
       <c r="B553">
         <v>0</v>
       </c>
       <c r="C553">
         <v>0</v>
       </c>
       <c r="D553">
         <v>0</v>
       </c>
       <c r="E553">
         <v>0</v>
       </c>
       <c r="F553">
         <v>0</v>
       </c>
       <c r="G553">
         <v>0</v>
       </c>
       <c r="H553">
         <v>2023</v>
       </c>
       <c r="I553">
         <v>12</v>
       </c>
       <c r="J553" t="s">
         <v>24</v>
       </c>
       <c r="K553" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="L553" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="M553" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="N553" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O553" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P553" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q553" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="R553" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="554" spans="1:19">
       <c r="A554">
         <v>0</v>
       </c>
       <c r="B554">
         <v>0</v>
       </c>
       <c r="C554">
         <v>0</v>
       </c>
       <c r="D554">
         <v>0</v>
       </c>
       <c r="E554">
         <v>0</v>
       </c>
       <c r="F554">
         <v>0</v>
       </c>
       <c r="G554">
         <v>0</v>
       </c>
       <c r="H554">
         <v>2023</v>
       </c>
       <c r="I554">
         <v>12</v>
       </c>
       <c r="J554" t="s">
         <v>24</v>
       </c>
       <c r="K554" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="L554" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="M554" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="N554" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O554" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P554" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="Q554" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="R554" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
     </row>
     <row r="555" spans="1:19">
       <c r="A555">
         <v>0</v>
       </c>
       <c r="B555">
         <v>0</v>
       </c>
       <c r="C555">
         <v>0</v>
       </c>
       <c r="D555">
         <v>0</v>
       </c>
       <c r="E555">
         <v>0</v>
       </c>
       <c r="F555">
         <v>0</v>
       </c>
       <c r="G555">
         <v>0</v>
       </c>
       <c r="H555">
         <v>2023</v>
       </c>
       <c r="I555">
         <v>11</v>
       </c>
       <c r="J555" t="s">
         <v>23</v>
       </c>
       <c r="K555" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="L555" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="M555" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="N555" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O555" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P555" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="Q555" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="R555" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="S555" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
     </row>
     <row r="556" spans="1:19">
       <c r="A556">
         <v>0</v>
       </c>
       <c r="B556">
         <v>0</v>
       </c>
       <c r="C556">
         <v>0</v>
       </c>
       <c r="D556">
         <v>0</v>
       </c>
       <c r="E556">
         <v>0</v>
       </c>
       <c r="F556">
         <v>0</v>
       </c>
       <c r="G556">
         <v>0</v>
       </c>
       <c r="H556">
         <v>2023</v>
       </c>
       <c r="I556">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J556" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K556" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="L556" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M556" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="N556" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O556" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P556" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="Q556" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="R556" t="s">
-        <v>443</v>
+        <v>484</v>
+      </c>
+      <c r="S556" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="557" spans="1:19">
       <c r="A557">
         <v>0</v>
       </c>
       <c r="B557">
         <v>0</v>
       </c>
       <c r="C557">
         <v>0</v>
       </c>
       <c r="D557">
         <v>0</v>
       </c>
       <c r="E557">
         <v>0</v>
       </c>
       <c r="F557">
         <v>0</v>
       </c>
       <c r="G557">
         <v>0</v>
       </c>
       <c r="H557">
         <v>2023</v>
       </c>
       <c r="I557">
         <v>12</v>
       </c>
       <c r="J557" t="s">
         <v>24</v>
       </c>
       <c r="K557" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="L557" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="M557" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="N557" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="O557" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="P557" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="Q557" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="R557" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>436</v>
       </c>
     </row>
     <row r="558" spans="1:19">
       <c r="A558">
         <v>0</v>
       </c>
       <c r="B558">
         <v>0</v>
       </c>
       <c r="C558">
         <v>0</v>
       </c>
       <c r="D558">
         <v>0</v>
       </c>
       <c r="E558">
         <v>0</v>
       </c>
       <c r="F558">
         <v>0</v>
       </c>
       <c r="G558">
         <v>0</v>
       </c>
       <c r="H558">
         <v>2023</v>
       </c>
       <c r="I558">
+        <v>11</v>
+      </c>
+      <c r="J558" t="s">
+        <v>23</v>
+      </c>
+      <c r="K558" t="s">
+        <v>437</v>
+      </c>
+      <c r="L558" t="s">
+        <v>457</v>
+      </c>
+      <c r="M558" t="s">
+        <v>457</v>
+      </c>
+      <c r="N558" t="s">
+        <v>472</v>
+      </c>
+      <c r="O558" t="s">
+        <v>473</v>
+      </c>
+      <c r="P558" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q558" t="s">
+        <v>457</v>
+      </c>
+      <c r="R558" t="s">
+        <v>484</v>
+      </c>
+      <c r="S558" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="559" spans="1:19">
+      <c r="A559">
+        <v>0</v>
+      </c>
+      <c r="B559">
+        <v>0</v>
+      </c>
+      <c r="C559">
+        <v>0</v>
+      </c>
+      <c r="D559">
+        <v>0</v>
+      </c>
+      <c r="E559">
+        <v>0</v>
+      </c>
+      <c r="F559">
+        <v>0</v>
+      </c>
+      <c r="G559">
+        <v>0</v>
+      </c>
+      <c r="H559">
+        <v>2023</v>
+      </c>
+      <c r="I559">
         <v>12</v>
       </c>
-      <c r="J558" t="s">
+      <c r="J559" t="s">
         <v>24</v>
       </c>
-      <c r="K558" t="s">
+      <c r="K559" t="s">
+        <v>437</v>
+      </c>
+      <c r="L559" t="s">
+        <v>457</v>
+      </c>
+      <c r="M559" t="s">
+        <v>457</v>
+      </c>
+      <c r="N559" t="s">
+        <v>472</v>
+      </c>
+      <c r="O559" t="s">
+        <v>473</v>
+      </c>
+      <c r="P559" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q559" t="s">
+        <v>457</v>
+      </c>
+      <c r="R559" t="s">
+        <v>484</v>
+      </c>
+      <c r="S559" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="560" spans="1:19">
+      <c r="A560">
+        <v>0</v>
+      </c>
+      <c r="B560">
+        <v>0</v>
+      </c>
+      <c r="C560">
+        <v>0</v>
+      </c>
+      <c r="D560">
+        <v>0</v>
+      </c>
+      <c r="E560">
+        <v>0</v>
+      </c>
+      <c r="F560">
+        <v>0</v>
+      </c>
+      <c r="G560">
+        <v>0</v>
+      </c>
+      <c r="H560">
+        <v>2023</v>
+      </c>
+      <c r="I560">
+        <v>4</v>
+      </c>
+      <c r="J560" t="s">
+        <v>22</v>
+      </c>
+      <c r="K560" t="s">
+        <v>438</v>
+      </c>
+      <c r="L560" t="s">
+        <v>457</v>
+      </c>
+      <c r="M560" t="s">
+        <v>457</v>
+      </c>
+      <c r="N560" t="s">
+        <v>472</v>
+      </c>
+      <c r="O560" t="s">
+        <v>473</v>
+      </c>
+      <c r="P560" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q560" t="s">
+        <v>457</v>
+      </c>
+      <c r="R560" t="s">
+        <v>484</v>
+      </c>
+      <c r="S560" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="561" spans="1:19">
+      <c r="A561">
+        <v>0</v>
+      </c>
+      <c r="B561">
+        <v>0</v>
+      </c>
+      <c r="C561">
+        <v>0</v>
+      </c>
+      <c r="D561">
+        <v>0</v>
+      </c>
+      <c r="E561">
+        <v>0</v>
+      </c>
+      <c r="F561">
+        <v>0</v>
+      </c>
+      <c r="G561">
+        <v>0</v>
+      </c>
+      <c r="H561">
+        <v>2023</v>
+      </c>
+      <c r="I561">
+        <v>4</v>
+      </c>
+      <c r="J561" t="s">
+        <v>22</v>
+      </c>
+      <c r="K561" t="s">
+        <v>439</v>
+      </c>
+      <c r="L561" t="s">
+        <v>459</v>
+      </c>
+      <c r="M561" t="s">
+        <v>459</v>
+      </c>
+      <c r="N561" t="s">
+        <v>472</v>
+      </c>
+      <c r="O561" t="s">
+        <v>473</v>
+      </c>
+      <c r="P561" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q561" t="s">
+        <v>475</v>
+      </c>
+      <c r="R561" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="562" spans="1:19">
+      <c r="A562">
+        <v>0</v>
+      </c>
+      <c r="B562">
+        <v>0</v>
+      </c>
+      <c r="C562">
+        <v>0</v>
+      </c>
+      <c r="D562">
+        <v>0</v>
+      </c>
+      <c r="E562">
+        <v>0</v>
+      </c>
+      <c r="F562">
+        <v>0</v>
+      </c>
+      <c r="G562">
+        <v>0</v>
+      </c>
+      <c r="H562">
+        <v>2023</v>
+      </c>
+      <c r="I562">
+        <v>12</v>
+      </c>
+      <c r="J562" t="s">
+        <v>24</v>
+      </c>
+      <c r="K562" t="s">
+        <v>440</v>
+      </c>
+      <c r="L562" t="s">
+        <v>455</v>
+      </c>
+      <c r="M562" t="s">
+        <v>455</v>
+      </c>
+      <c r="N562" t="s">
+        <v>472</v>
+      </c>
+      <c r="O562" t="s">
+        <v>473</v>
+      </c>
+      <c r="P562" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q562" t="s">
+        <v>455</v>
+      </c>
+      <c r="R562" t="s">
+        <v>485</v>
+      </c>
+      <c r="S562" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="563" spans="1:19">
+      <c r="A563">
+        <v>0</v>
+      </c>
+      <c r="B563">
+        <v>0</v>
+      </c>
+      <c r="C563">
+        <v>0</v>
+      </c>
+      <c r="D563">
+        <v>0</v>
+      </c>
+      <c r="E563">
+        <v>0</v>
+      </c>
+      <c r="F563">
+        <v>0</v>
+      </c>
+      <c r="G563">
+        <v>0</v>
+      </c>
+      <c r="H563">
+        <v>2023</v>
+      </c>
+      <c r="I563">
+        <v>11</v>
+      </c>
+      <c r="J563" t="s">
+        <v>23</v>
+      </c>
+      <c r="K563" t="s">
+        <v>441</v>
+      </c>
+      <c r="L563" t="s">
+        <v>455</v>
+      </c>
+      <c r="M563" t="s">
+        <v>455</v>
+      </c>
+      <c r="N563" t="s">
+        <v>472</v>
+      </c>
+      <c r="O563" t="s">
+        <v>473</v>
+      </c>
+      <c r="P563" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q563" t="s">
+        <v>455</v>
+      </c>
+      <c r="R563" t="s">
+        <v>483</v>
+      </c>
+      <c r="S563" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="564" spans="1:19">
+      <c r="A564">
+        <v>0</v>
+      </c>
+      <c r="B564">
+        <v>0</v>
+      </c>
+      <c r="C564">
+        <v>0</v>
+      </c>
+      <c r="D564">
+        <v>0</v>
+      </c>
+      <c r="E564">
+        <v>0</v>
+      </c>
+      <c r="F564">
+        <v>0</v>
+      </c>
+      <c r="G564">
+        <v>0</v>
+      </c>
+      <c r="H564">
+        <v>2023</v>
+      </c>
+      <c r="I564">
+        <v>12</v>
+      </c>
+      <c r="J564" t="s">
+        <v>24</v>
+      </c>
+      <c r="K564" t="s">
+        <v>442</v>
+      </c>
+      <c r="L564" t="s">
+        <v>455</v>
+      </c>
+      <c r="M564" t="s">
+        <v>455</v>
+      </c>
+      <c r="N564" t="s">
+        <v>472</v>
+      </c>
+      <c r="O564" t="s">
+        <v>473</v>
+      </c>
+      <c r="P564" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q564" t="s">
+        <v>455</v>
+      </c>
+      <c r="R564" t="s">
+        <v>483</v>
+      </c>
+      <c r="S564" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="565" spans="1:19">
+      <c r="A565">
+        <v>0</v>
+      </c>
+      <c r="B565">
+        <v>0</v>
+      </c>
+      <c r="C565">
+        <v>0</v>
+      </c>
+      <c r="D565">
+        <v>0</v>
+      </c>
+      <c r="E565">
+        <v>0</v>
+      </c>
+      <c r="F565">
+        <v>0</v>
+      </c>
+      <c r="G565">
+        <v>0</v>
+      </c>
+      <c r="H565">
+        <v>2023</v>
+      </c>
+      <c r="I565">
+        <v>11</v>
+      </c>
+      <c r="J565" t="s">
+        <v>23</v>
+      </c>
+      <c r="K565" t="s">
+        <v>443</v>
+      </c>
+      <c r="L565" t="s">
+        <v>457</v>
+      </c>
+      <c r="M565" t="s">
+        <v>457</v>
+      </c>
+      <c r="N565" t="s">
+        <v>472</v>
+      </c>
+      <c r="O565" t="s">
+        <v>473</v>
+      </c>
+      <c r="P565" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q565" t="s">
+        <v>457</v>
+      </c>
+      <c r="R565" t="s">
+        <v>484</v>
+      </c>
+      <c r="S565" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="566" spans="1:19">
+      <c r="A566">
+        <v>0</v>
+      </c>
+      <c r="B566">
+        <v>0</v>
+      </c>
+      <c r="C566">
+        <v>0</v>
+      </c>
+      <c r="D566">
+        <v>0</v>
+      </c>
+      <c r="E566">
+        <v>0</v>
+      </c>
+      <c r="F566">
+        <v>0</v>
+      </c>
+      <c r="G566">
+        <v>0</v>
+      </c>
+      <c r="H566">
+        <v>2023</v>
+      </c>
+      <c r="I566">
+        <v>12</v>
+      </c>
+      <c r="J566" t="s">
+        <v>24</v>
+      </c>
+      <c r="K566" t="s">
+        <v>443</v>
+      </c>
+      <c r="L566" t="s">
+        <v>457</v>
+      </c>
+      <c r="M566" t="s">
+        <v>457</v>
+      </c>
+      <c r="N566" t="s">
+        <v>472</v>
+      </c>
+      <c r="O566" t="s">
+        <v>473</v>
+      </c>
+      <c r="P566" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q566" t="s">
+        <v>457</v>
+      </c>
+      <c r="R566" t="s">
+        <v>484</v>
+      </c>
+      <c r="S566" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="567" spans="1:19">
+      <c r="A567">
+        <v>0</v>
+      </c>
+      <c r="B567">
+        <v>0</v>
+      </c>
+      <c r="C567">
+        <v>0</v>
+      </c>
+      <c r="D567">
+        <v>0</v>
+      </c>
+      <c r="E567">
+        <v>0</v>
+      </c>
+      <c r="F567">
+        <v>0</v>
+      </c>
+      <c r="G567">
+        <v>0</v>
+      </c>
+      <c r="H567">
+        <v>2023</v>
+      </c>
+      <c r="I567">
+        <v>4</v>
+      </c>
+      <c r="J567" t="s">
+        <v>22</v>
+      </c>
+      <c r="K567" t="s">
+        <v>444</v>
+      </c>
+      <c r="L567" t="s">
+        <v>455</v>
+      </c>
+      <c r="M567" t="s">
+        <v>455</v>
+      </c>
+      <c r="N567" t="s">
+        <v>472</v>
+      </c>
+      <c r="O567" t="s">
+        <v>473</v>
+      </c>
+      <c r="P567" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q567" t="s">
+        <v>455</v>
+      </c>
+      <c r="R567" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="568" spans="1:19">
+      <c r="A568">
+        <v>0</v>
+      </c>
+      <c r="B568">
+        <v>0</v>
+      </c>
+      <c r="C568">
+        <v>0</v>
+      </c>
+      <c r="D568">
+        <v>0</v>
+      </c>
+      <c r="E568">
+        <v>0</v>
+      </c>
+      <c r="F568">
+        <v>0</v>
+      </c>
+      <c r="G568">
+        <v>0</v>
+      </c>
+      <c r="H568">
+        <v>2023</v>
+      </c>
+      <c r="I568">
+        <v>12</v>
+      </c>
+      <c r="J568" t="s">
+        <v>24</v>
+      </c>
+      <c r="K568" t="s">
+        <v>444</v>
+      </c>
+      <c r="L568" t="s">
+        <v>455</v>
+      </c>
+      <c r="M568" t="s">
+        <v>455</v>
+      </c>
+      <c r="N568" t="s">
+        <v>472</v>
+      </c>
+      <c r="O568" t="s">
+        <v>473</v>
+      </c>
+      <c r="P568" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q568" t="s">
+        <v>455</v>
+      </c>
+      <c r="R568" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="569" spans="1:19">
+      <c r="A569">
+        <v>0</v>
+      </c>
+      <c r="B569">
+        <v>0</v>
+      </c>
+      <c r="C569">
+        <v>0</v>
+      </c>
+      <c r="D569">
+        <v>0</v>
+      </c>
+      <c r="E569">
+        <v>0</v>
+      </c>
+      <c r="F569">
+        <v>0</v>
+      </c>
+      <c r="G569">
+        <v>0</v>
+      </c>
+      <c r="H569">
+        <v>2023</v>
+      </c>
+      <c r="I569">
+        <v>12</v>
+      </c>
+      <c r="J569" t="s">
+        <v>24</v>
+      </c>
+      <c r="K569" t="s">
         <v>445</v>
       </c>
-      <c r="L558" t="s">
+      <c r="L569" t="s">
+        <v>455</v>
+      </c>
+      <c r="M569" t="s">
+        <v>455</v>
+      </c>
+      <c r="N569" t="s">
+        <v>472</v>
+      </c>
+      <c r="O569" t="s">
+        <v>473</v>
+      </c>
+      <c r="P569" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q569" t="s">
+        <v>455</v>
+      </c>
+      <c r="R569" t="s">
+        <v>501</v>
+      </c>
+      <c r="S569" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="570" spans="1:19">
+      <c r="A570">
+        <v>0</v>
+      </c>
+      <c r="B570">
+        <v>0</v>
+      </c>
+      <c r="C570">
+        <v>0</v>
+      </c>
+      <c r="D570">
+        <v>0</v>
+      </c>
+      <c r="E570">
+        <v>0</v>
+      </c>
+      <c r="F570">
+        <v>0</v>
+      </c>
+      <c r="G570">
+        <v>0</v>
+      </c>
+      <c r="H570">
+        <v>2023</v>
+      </c>
+      <c r="I570">
+        <v>4</v>
+      </c>
+      <c r="J570" t="s">
+        <v>22</v>
+      </c>
+      <c r="K570" t="s">
+        <v>446</v>
+      </c>
+      <c r="L570" t="s">
+        <v>455</v>
+      </c>
+      <c r="M570" t="s">
+        <v>455</v>
+      </c>
+      <c r="N570" t="s">
+        <v>472</v>
+      </c>
+      <c r="O570" t="s">
+        <v>473</v>
+      </c>
+      <c r="P570" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q570" t="s">
+        <v>455</v>
+      </c>
+      <c r="R570" t="s">
+        <v>501</v>
+      </c>
+      <c r="S570" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="571" spans="1:19">
+      <c r="A571">
+        <v>0</v>
+      </c>
+      <c r="B571">
+        <v>0</v>
+      </c>
+      <c r="C571">
+        <v>0</v>
+      </c>
+      <c r="D571">
+        <v>0</v>
+      </c>
+      <c r="E571">
+        <v>0</v>
+      </c>
+      <c r="F571">
+        <v>0</v>
+      </c>
+      <c r="G571">
+        <v>0</v>
+      </c>
+      <c r="H571">
+        <v>2023</v>
+      </c>
+      <c r="I571">
+        <v>4</v>
+      </c>
+      <c r="J571" t="s">
+        <v>22</v>
+      </c>
+      <c r="K571" t="s">
+        <v>447</v>
+      </c>
+      <c r="L571" t="s">
+        <v>455</v>
+      </c>
+      <c r="M571" t="s">
+        <v>455</v>
+      </c>
+      <c r="N571" t="s">
+        <v>472</v>
+      </c>
+      <c r="O571" t="s">
+        <v>473</v>
+      </c>
+      <c r="P571" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q571" t="s">
+        <v>455</v>
+      </c>
+      <c r="R571" t="s">
+        <v>501</v>
+      </c>
+      <c r="S571" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="572" spans="1:19">
+      <c r="A572">
+        <v>0</v>
+      </c>
+      <c r="B572">
+        <v>0</v>
+      </c>
+      <c r="C572">
+        <v>0</v>
+      </c>
+      <c r="D572">
+        <v>0</v>
+      </c>
+      <c r="E572">
+        <v>0</v>
+      </c>
+      <c r="F572">
+        <v>0</v>
+      </c>
+      <c r="G572">
+        <v>0</v>
+      </c>
+      <c r="H572">
+        <v>2023</v>
+      </c>
+      <c r="I572">
+        <v>11</v>
+      </c>
+      <c r="J572" t="s">
+        <v>23</v>
+      </c>
+      <c r="K572" t="s">
+        <v>447</v>
+      </c>
+      <c r="L572" t="s">
+        <v>455</v>
+      </c>
+      <c r="M572" t="s">
+        <v>455</v>
+      </c>
+      <c r="N572" t="s">
+        <v>472</v>
+      </c>
+      <c r="O572" t="s">
+        <v>473</v>
+      </c>
+      <c r="P572" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q572" t="s">
+        <v>455</v>
+      </c>
+      <c r="R572" t="s">
+        <v>501</v>
+      </c>
+      <c r="S572" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="573" spans="1:19">
+      <c r="A573">
+        <v>0</v>
+      </c>
+      <c r="B573">
+        <v>0</v>
+      </c>
+      <c r="C573">
+        <v>0</v>
+      </c>
+      <c r="D573">
+        <v>0</v>
+      </c>
+      <c r="E573">
+        <v>0</v>
+      </c>
+      <c r="F573">
+        <v>0</v>
+      </c>
+      <c r="G573">
+        <v>0</v>
+      </c>
+      <c r="H573">
+        <v>2023</v>
+      </c>
+      <c r="I573">
+        <v>12</v>
+      </c>
+      <c r="J573" t="s">
+        <v>24</v>
+      </c>
+      <c r="K573" t="s">
+        <v>447</v>
+      </c>
+      <c r="L573" t="s">
+        <v>455</v>
+      </c>
+      <c r="M573" t="s">
+        <v>455</v>
+      </c>
+      <c r="N573" t="s">
+        <v>472</v>
+      </c>
+      <c r="O573" t="s">
+        <v>473</v>
+      </c>
+      <c r="P573" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q573" t="s">
+        <v>455</v>
+      </c>
+      <c r="R573" t="s">
+        <v>501</v>
+      </c>
+      <c r="S573" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="574" spans="1:19">
+      <c r="A574">
+        <v>0</v>
+      </c>
+      <c r="B574">
+        <v>0</v>
+      </c>
+      <c r="C574">
+        <v>0</v>
+      </c>
+      <c r="D574">
+        <v>0</v>
+      </c>
+      <c r="E574">
+        <v>0</v>
+      </c>
+      <c r="F574">
+        <v>0</v>
+      </c>
+      <c r="G574">
+        <v>0</v>
+      </c>
+      <c r="H574">
+        <v>2023</v>
+      </c>
+      <c r="I574">
+        <v>12</v>
+      </c>
+      <c r="J574" t="s">
+        <v>24</v>
+      </c>
+      <c r="K574" t="s">
+        <v>448</v>
+      </c>
+      <c r="L574" t="s">
+        <v>461</v>
+      </c>
+      <c r="M574" t="s">
+        <v>461</v>
+      </c>
+      <c r="N574" t="s">
+        <v>472</v>
+      </c>
+      <c r="O574" t="s">
+        <v>473</v>
+      </c>
+      <c r="P574" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q574" t="s">
+        <v>466</v>
+      </c>
+      <c r="R574" t="s">
+        <v>502</v>
+      </c>
+      <c r="S574" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="575" spans="1:19">
+      <c r="A575">
+        <v>0</v>
+      </c>
+      <c r="B575">
+        <v>0</v>
+      </c>
+      <c r="C575">
+        <v>0</v>
+      </c>
+      <c r="D575">
+        <v>0</v>
+      </c>
+      <c r="E575">
+        <v>0</v>
+      </c>
+      <c r="F575">
+        <v>0</v>
+      </c>
+      <c r="G575">
+        <v>0</v>
+      </c>
+      <c r="H575">
+        <v>2023</v>
+      </c>
+      <c r="I575">
+        <v>12</v>
+      </c>
+      <c r="J575" t="s">
+        <v>24</v>
+      </c>
+      <c r="K575" t="s">
         <v>449</v>
       </c>
-      <c r="M558" t="s">
+      <c r="L575" t="s">
+        <v>461</v>
+      </c>
+      <c r="M575" t="s">
+        <v>461</v>
+      </c>
+      <c r="N575" t="s">
+        <v>472</v>
+      </c>
+      <c r="O575" t="s">
+        <v>473</v>
+      </c>
+      <c r="P575" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q575" t="s">
+        <v>466</v>
+      </c>
+      <c r="R575" t="s">
         <v>449</v>
       </c>
-      <c r="N558" t="s">
-[...11 lines deleted...]
-      <c r="R558" t="s">
+    </row>
+    <row r="576" spans="1:19">
+      <c r="A576">
+        <v>0</v>
+      </c>
+      <c r="B576">
+        <v>0</v>
+      </c>
+      <c r="C576">
+        <v>0</v>
+      </c>
+      <c r="D576">
+        <v>0</v>
+      </c>
+      <c r="E576">
+        <v>0</v>
+      </c>
+      <c r="F576">
+        <v>0</v>
+      </c>
+      <c r="G576">
+        <v>0</v>
+      </c>
+      <c r="H576">
+        <v>2023</v>
+      </c>
+      <c r="I576">
+        <v>11</v>
+      </c>
+      <c r="J576" t="s">
+        <v>23</v>
+      </c>
+      <c r="K576" t="s">
+        <v>450</v>
+      </c>
+      <c r="L576" t="s">
+        <v>455</v>
+      </c>
+      <c r="M576" t="s">
+        <v>455</v>
+      </c>
+      <c r="N576" t="s">
+        <v>472</v>
+      </c>
+      <c r="O576" t="s">
+        <v>473</v>
+      </c>
+      <c r="P576" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q576" t="s">
+        <v>455</v>
+      </c>
+      <c r="R576" t="s">
+        <v>487</v>
+      </c>
+      <c r="S576" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="577" spans="1:19">
+      <c r="A577">
+        <v>0</v>
+      </c>
+      <c r="B577">
+        <v>0</v>
+      </c>
+      <c r="C577">
+        <v>0</v>
+      </c>
+      <c r="D577">
+        <v>0</v>
+      </c>
+      <c r="E577">
+        <v>0</v>
+      </c>
+      <c r="F577">
+        <v>0</v>
+      </c>
+      <c r="G577">
+        <v>0</v>
+      </c>
+      <c r="H577">
+        <v>2023</v>
+      </c>
+      <c r="I577">
+        <v>11</v>
+      </c>
+      <c r="J577" t="s">
+        <v>23</v>
+      </c>
+      <c r="K577" t="s">
+        <v>451</v>
+      </c>
+      <c r="L577" t="s">
+        <v>459</v>
+      </c>
+      <c r="M577" t="s">
+        <v>459</v>
+      </c>
+      <c r="N577" t="s">
+        <v>472</v>
+      </c>
+      <c r="O577" t="s">
+        <v>473</v>
+      </c>
+      <c r="P577" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q577" t="s">
         <v>475</v>
       </c>
-      <c r="S558" t="s">
-        <v>445</v>
+      <c r="R577" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="578" spans="1:19">
+      <c r="A578">
+        <v>0</v>
+      </c>
+      <c r="B578">
+        <v>0</v>
+      </c>
+      <c r="C578">
+        <v>0</v>
+      </c>
+      <c r="D578">
+        <v>0</v>
+      </c>
+      <c r="E578">
+        <v>0</v>
+      </c>
+      <c r="F578">
+        <v>0</v>
+      </c>
+      <c r="G578">
+        <v>0</v>
+      </c>
+      <c r="H578">
+        <v>2023</v>
+      </c>
+      <c r="I578">
+        <v>12</v>
+      </c>
+      <c r="J578" t="s">
+        <v>24</v>
+      </c>
+      <c r="K578" t="s">
+        <v>452</v>
+      </c>
+      <c r="L578" t="s">
+        <v>457</v>
+      </c>
+      <c r="M578" t="s">
+        <v>457</v>
+      </c>
+      <c r="N578" t="s">
+        <v>472</v>
+      </c>
+      <c r="O578" t="s">
+        <v>473</v>
+      </c>
+      <c r="P578" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q578" t="s">
+        <v>457</v>
+      </c>
+      <c r="R578" t="s">
+        <v>484</v>
+      </c>
+      <c r="S578" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="579" spans="1:19">
+      <c r="A579">
+        <v>0</v>
+      </c>
+      <c r="B579">
+        <v>0</v>
+      </c>
+      <c r="C579">
+        <v>0</v>
+      </c>
+      <c r="D579">
+        <v>0</v>
+      </c>
+      <c r="E579">
+        <v>0</v>
+      </c>
+      <c r="F579">
+        <v>0</v>
+      </c>
+      <c r="G579">
+        <v>0</v>
+      </c>
+      <c r="H579">
+        <v>2023</v>
+      </c>
+      <c r="I579">
+        <v>12</v>
+      </c>
+      <c r="J579" t="s">
+        <v>24</v>
+      </c>
+      <c r="K579" t="s">
+        <v>453</v>
+      </c>
+      <c r="L579" t="s">
+        <v>457</v>
+      </c>
+      <c r="M579" t="s">
+        <v>457</v>
+      </c>
+      <c r="N579" t="s">
+        <v>472</v>
+      </c>
+      <c r="O579" t="s">
+        <v>473</v>
+      </c>
+      <c r="P579" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q579" t="s">
+        <v>457</v>
+      </c>
+      <c r="R579" t="s">
+        <v>484</v>
+      </c>
+      <c r="S579" t="s">
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ProfitAndLossFlattening</vt:lpstr>