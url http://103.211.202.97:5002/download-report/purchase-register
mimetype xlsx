--- v1 (2026-08-05)
+++ v2 (2026-11-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="PurchaseRegister" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="967" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="244">
   <si>
     <t>VoucherNumber</t>
   </si>
   <si>
     <t>PartyledgerName</t>
   </si>
   <si>
     <t>VouchertypeName</t>
   </si>
   <si>
     <t>VouchertypeParent</t>
   </si>
   <si>
     <t>CompanyName</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Party</t>
   </si>
   <si>
     <t>ItemName</t>
   </si>
   <si>
@@ -261,53 +261,50 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>26931</t>
-[...1 lines deleted...]
-  <si>
     <t>14</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>101 Innovations</t>
   </si>
   <si>
     <t>Pandey Ji Building Works</t>
   </si>
   <si>
     <t>KAILA DEVI GRANITES</t>
   </si>
   <si>
     <t>Jagdamba Hardware</t>
@@ -366,53 +363,50 @@
   <si>
     <t>Fevicol 45 Kg-18%</t>
   </si>
   <si>
     <t>ACP Sheet-18%</t>
   </si>
   <si>
     <t>CON-053 Angular Clock-18%</t>
   </si>
   <si>
     <t>Door</t>
   </si>
   <si>
     <t>Duct Work</t>
   </si>
   <si>
     <t>GI Wall Angel-18%</t>
   </si>
   <si>
     <t>Signages</t>
   </si>
   <si>
     <t>Angular Stop Cock</t>
   </si>
   <si>
-    <t>Aluminum Door</t>
-[...1 lines deleted...]
-  <si>
     <t>Battery</t>
   </si>
   <si>
     <t>Core Copper Flexible Wire</t>
   </si>
   <si>
     <t>Floor Machine</t>
   </si>
   <si>
     <t>Pcs</t>
   </si>
   <si>
     <t>Sft</t>
   </si>
   <si>
     <t>Nos</t>
   </si>
   <si>
     <t>Kgs</t>
   </si>
   <si>
     <t>Mtr</t>
   </si>
   <si>
     <t>Grs</t>
@@ -435,53 +429,50 @@
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>107312</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>16704</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>98678</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>4567</t>
-[...1 lines deleted...]
-  <si>
     <t>20028</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>127500</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1,818.40</t>
   </si>
   <si>
     <t>992.00</t>
   </si>
   <si>
     <t>27,285.00</t>
@@ -495,53 +486,50 @@
   <si>
     <t>3,800.00</t>
   </si>
   <si>
     <t>1,07,312.00</t>
   </si>
   <si>
     <t>2,348.00</t>
   </si>
   <si>
     <t>16,704.00</t>
   </si>
   <si>
     <t>10,341.00</t>
   </si>
   <si>
     <t>426.00</t>
   </si>
   <si>
     <t>98,678.00</t>
   </si>
   <si>
     <t>2,350.00</t>
   </si>
   <si>
-    <t>4,567.00</t>
-[...1 lines deleted...]
-  <si>
     <t>20,028.00</t>
   </si>
   <si>
     <t>1,281.00</t>
   </si>
   <si>
     <t>1,008.00</t>
   </si>
   <si>
     <t>1,27,500.00</t>
   </si>
   <si>
     <t>4,708.00</t>
   </si>
   <si>
     <t>_x0004_ Not Applicable</t>
   </si>
   <si>
     <t>170717</t>
   </si>
   <si>
     <t>170718</t>
   </si>
   <si>
     <t>170719</t>
@@ -555,53 +543,50 @@
   <si>
     <t>170722</t>
   </si>
   <si>
     <t>170723</t>
   </si>
   <si>
     <t>170724</t>
   </si>
   <si>
     <t>170725</t>
   </si>
   <si>
     <t>170727</t>
   </si>
   <si>
     <t>170728</t>
   </si>
   <si>
     <t>170729</t>
   </si>
   <si>
     <t>170733</t>
   </si>
   <si>
-    <t>170740</t>
-[...1 lines deleted...]
-  <si>
     <t>170742</t>
   </si>
   <si>
     <t>170743</t>
   </si>
   <si>
     <t>170744</t>
   </si>
   <si>
     <t>170745</t>
   </si>
   <si>
     <t>170746</t>
   </si>
   <si>
     <t>171157</t>
   </si>
   <si>
     <t>171162</t>
   </si>
   <si>
     <t>171023</t>
   </si>
   <si>
     <t>171131</t>
@@ -612,110 +597,101 @@
   <si>
     <t>170976</t>
   </si>
   <si>
     <t>171165</t>
   </si>
   <si>
     <t>170930</t>
   </si>
   <si>
     <t>171112</t>
   </si>
   <si>
     <t>171233</t>
   </si>
   <si>
     <t>171248</t>
   </si>
   <si>
     <t>170944</t>
   </si>
   <si>
     <t>170907</t>
   </si>
   <si>
-    <t>170773</t>
-[...1 lines deleted...]
-  <si>
     <t>171061</t>
   </si>
   <si>
     <t>171129</t>
   </si>
   <si>
     <t>171130</t>
   </si>
   <si>
     <t>171169</t>
   </si>
   <si>
     <t>170914</t>
   </si>
   <si>
     <t>Main Location</t>
   </si>
   <si>
     <t>2-Jul-24</t>
   </si>
   <si>
-    <t>1-Apr-23</t>
-[...1 lines deleted...]
-  <si>
     <t>25-Aug-24</t>
   </si>
   <si>
     <t>3-Jul-24</t>
   </si>
   <si>
     <t>klo</t>
   </si>
   <si>
     <t>oil</t>
   </si>
   <si>
     <t>ssaurab</t>
   </si>
   <si>
     <t>ronny</t>
   </si>
   <si>
     <t>amit</t>
   </si>
   <si>
     <t>jukoil</t>
   </si>
   <si>
     <t>prem</t>
   </si>
   <si>
     <t>assoon poass</t>
   </si>
   <si>
-    <t>eaf</t>
-[...1 lines deleted...]
-  <si>
     <t>ref</t>
   </si>
   <si>
     <t>02a</t>
   </si>
   <si>
     <t>2ba2</t>
   </si>
   <si>
     <t>234as</t>
   </si>
   <si>
     <t>qa</t>
   </si>
   <si>
     <t>909.20</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>53656</t>
@@ -747,84 +723,66 @@
   <si>
     <t xml:space="preserve">No        </t>
   </si>
   <si>
     <t xml:space="preserve">Yes       </t>
   </si>
   <si>
     <t>_x0004_ Primary</t>
   </si>
   <si>
     <t>Current Liabilities</t>
   </si>
   <si>
     <t>Sundry Creditors</t>
   </si>
   <si>
     <t>Supplier Creditors</t>
   </si>
   <si>
     <t>Contracter Creditors</t>
   </si>
   <si>
     <t xml:space="preserve">JUL       </t>
   </si>
   <si>
-    <t xml:space="preserve">APR       </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AUG       </t>
   </si>
   <si>
     <t xml:space="preserve">3RD       </t>
   </si>
   <si>
-    <t xml:space="preserve">2ND       </t>
-[...1 lines deleted...]
-  <si>
     <t>2ND</t>
   </si>
   <si>
-    <t>1ST</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-2ND</t>
   </si>
   <si>
-    <t>2023-1ST</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2024-3RD       </t>
   </si>
   <si>
-    <t xml:space="preserve">2023-2ND       </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2024-JUL       </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">2023-APR       </t>
   </si>
   <si>
     <t xml:space="preserve">2024-AUG       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1123,51 +1081,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BR20"/>
+  <dimension ref="A1:BR19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1346,3228 +1304,3058 @@
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
       <c r="BR1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>70</v>
       </c>
       <c r="B2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E2" t="s">
         <v>102</v>
       </c>
-      <c r="D2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G2" t="s">
+        <v>104</v>
+      </c>
+      <c r="H2" t="s">
         <v>105</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="K2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L2" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="M2" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N2" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="O2" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="P2" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R2" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S2" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="T2" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y2" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="Z2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA2" t="s">
         <v>71</v>
       </c>
       <c r="AB2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD2" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE2" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF2" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG2" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH2" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI2" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ2" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>231</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>105</v>
       </c>
-      <c r="AP2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AY2" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ2" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA2" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="BG2">
         <v>2024</v>
       </c>
       <c r="BH2">
         <v>7</v>
       </c>
       <c r="BI2" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ2" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK2">
         <v>3</v>
       </c>
       <c r="BL2">
         <v>27</v>
       </c>
       <c r="BM2">
         <v>2024</v>
       </c>
       <c r="BN2" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO2">
         <v>4</v>
       </c>
       <c r="BP2" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ2" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR2" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>71</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E3" t="s">
         <v>102</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="J3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="K3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="M3" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N3" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="O3" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="P3" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R3" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S3" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="T3" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="Z3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA3" t="s">
         <v>70</v>
       </c>
       <c r="AB3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD3" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE3" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF3" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG3" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH3" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI3" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ3" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP3" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="AY3" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ3" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA3" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="BG3">
         <v>2024</v>
       </c>
       <c r="BH3">
         <v>7</v>
       </c>
       <c r="BI3" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ3" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK3">
         <v>3</v>
       </c>
       <c r="BL3">
         <v>27</v>
       </c>
       <c r="BM3">
         <v>2024</v>
       </c>
       <c r="BN3" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO3">
         <v>4</v>
       </c>
       <c r="BP3" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ3" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR3" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="4" spans="1:70">
       <c r="A4" t="s">
         <v>72</v>
       </c>
       <c r="B4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D4" t="s">
+        <v>101</v>
+      </c>
+      <c r="E4" t="s">
         <v>102</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I4" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="J4" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="K4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L4" t="s">
         <v>147</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N4" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="O4" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="P4" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>103</v>
+      </c>
+      <c r="R4" t="s">
+        <v>201</v>
+      </c>
+      <c r="S4" t="s">
         <v>206</v>
       </c>
-      <c r="Q4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T4" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U4" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V4" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W4" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y4" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="Z4" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA4" t="s">
         <v>72</v>
       </c>
       <c r="AB4" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD4" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE4" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF4" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG4" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH4" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI4" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ4" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP4" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="AY4" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ4" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA4" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="BG4">
         <v>2024</v>
       </c>
       <c r="BH4">
         <v>7</v>
       </c>
       <c r="BI4" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ4" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK4">
         <v>3</v>
       </c>
       <c r="BL4">
         <v>27</v>
       </c>
       <c r="BM4">
         <v>2024</v>
       </c>
       <c r="BN4" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO4">
         <v>4</v>
       </c>
       <c r="BP4" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ4" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR4" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>73</v>
       </c>
       <c r="B5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E5" t="s">
         <v>102</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="J5" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="K5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="M5" t="s">
+        <v>163</v>
+      </c>
+      <c r="N5" t="s">
         <v>167</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="P5" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>103</v>
+      </c>
+      <c r="R5" t="s">
+        <v>201</v>
+      </c>
+      <c r="S5" t="s">
         <v>206</v>
       </c>
-      <c r="Q5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T5" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y5" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="Z5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA5" t="s">
         <v>70</v>
       </c>
       <c r="AB5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD5" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE5" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF5" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG5" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH5" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI5" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ5" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP5" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY5" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ5" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA5" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="BG5">
         <v>2024</v>
       </c>
       <c r="BH5">
         <v>7</v>
       </c>
       <c r="BI5" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ5" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK5">
         <v>3</v>
       </c>
       <c r="BL5">
         <v>27</v>
       </c>
       <c r="BM5">
         <v>2024</v>
       </c>
       <c r="BN5" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO5">
         <v>4</v>
       </c>
       <c r="BP5" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ5" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR5" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>74</v>
       </c>
       <c r="B6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E6" t="s">
         <v>102</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G6" t="s">
+        <v>104</v>
+      </c>
+      <c r="H6" t="s">
         <v>105</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="J6" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="K6" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L6" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M6" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N6" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="O6" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="P6" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R6" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S6" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="T6" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y6" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="Z6" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA6" t="s">
         <v>70</v>
       </c>
       <c r="AB6" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD6" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE6" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF6" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG6" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH6" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI6" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ6" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>105</v>
       </c>
-      <c r="AP6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AY6" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ6" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA6" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="BG6">
         <v>2024</v>
       </c>
       <c r="BH6">
         <v>7</v>
       </c>
       <c r="BI6" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ6" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK6">
         <v>3</v>
       </c>
       <c r="BL6">
         <v>27</v>
       </c>
       <c r="BM6">
         <v>2024</v>
       </c>
       <c r="BN6" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO6">
         <v>4</v>
       </c>
       <c r="BP6" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ6" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR6" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" t="s">
         <v>75</v>
       </c>
       <c r="B7" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E7" t="s">
         <v>102</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G7" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H7" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I7" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="J7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="K7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L7" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="M7" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N7" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="O7" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="P7" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R7" t="s">
+        <v>201</v>
+      </c>
+      <c r="S7" t="s">
         <v>207</v>
       </c>
-      <c r="S7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T7" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X7" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y7" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="Z7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA7" t="s">
         <v>71</v>
       </c>
       <c r="AB7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC7" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD7" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE7" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF7" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG7" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH7" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI7" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ7" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL7" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP7" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ7" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="AY7" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ7" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA7" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB7" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="BG7">
         <v>2024</v>
       </c>
       <c r="BH7">
         <v>7</v>
       </c>
       <c r="BI7" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ7" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK7">
         <v>3</v>
       </c>
       <c r="BL7">
         <v>27</v>
       </c>
       <c r="BM7">
         <v>2024</v>
       </c>
       <c r="BN7" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO7">
         <v>4</v>
       </c>
       <c r="BP7" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ7" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR7" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" t="s">
         <v>76</v>
       </c>
       <c r="B8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D8" t="s">
+        <v>101</v>
+      </c>
+      <c r="E8" t="s">
         <v>102</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G8" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H8" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="I8" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="J8" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K8" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L8" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M8" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N8" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="O8" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="P8" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q8" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R8" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S8" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="T8" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U8" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V8" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W8" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X8" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y8" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="Z8" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA8" t="s">
         <v>71</v>
       </c>
       <c r="AB8" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC8" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD8" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE8" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF8" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG8" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH8" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI8" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ8" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL8" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP8" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ8" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="AY8" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ8" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA8" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="BG8">
         <v>2024</v>
       </c>
       <c r="BH8">
         <v>7</v>
       </c>
       <c r="BI8" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ8" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK8">
         <v>3</v>
       </c>
       <c r="BL8">
         <v>27</v>
       </c>
       <c r="BM8">
         <v>2024</v>
       </c>
       <c r="BN8" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO8">
         <v>4</v>
       </c>
       <c r="BP8" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ8" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR8" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="9" spans="1:70">
       <c r="A9" t="s">
         <v>77</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D9" t="s">
+        <v>101</v>
+      </c>
+      <c r="E9" t="s">
         <v>102</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G9" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H9" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I9" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="J9" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K9" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L9" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M9" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N9" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="O9" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="P9" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R9" t="s">
+        <v>201</v>
+      </c>
+      <c r="S9" t="s">
         <v>207</v>
       </c>
-      <c r="S9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T9" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X9" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y9" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="Z9" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA9" t="s">
         <v>70</v>
       </c>
       <c r="AB9" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC9" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD9" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE9" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF9" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG9" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH9" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI9" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ9" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL9" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP9" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ9" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="AY9" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ9" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA9" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="BG9">
         <v>2024</v>
       </c>
       <c r="BH9">
         <v>7</v>
       </c>
       <c r="BI9" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ9" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK9">
         <v>3</v>
       </c>
       <c r="BL9">
         <v>27</v>
       </c>
       <c r="BM9">
         <v>2024</v>
       </c>
       <c r="BN9" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO9">
         <v>4</v>
       </c>
       <c r="BP9" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ9" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR9" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:70">
       <c r="A10" t="s">
         <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
+        <v>101</v>
+      </c>
+      <c r="D10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E10" t="s">
         <v>102</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H10" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I10" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="J10" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K10" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L10" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="M10" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N10" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="O10" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="P10" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q10" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R10" t="s">
+        <v>201</v>
+      </c>
+      <c r="S10" t="s">
         <v>207</v>
       </c>
-      <c r="S10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T10" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U10" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V10" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W10" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y10" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="Z10" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA10" t="s">
         <v>71</v>
       </c>
       <c r="AB10" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD10" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE10" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF10" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG10" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH10" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI10" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ10" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP10" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ10" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AY10" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ10" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA10" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="BG10">
         <v>2024</v>
       </c>
       <c r="BH10">
         <v>7</v>
       </c>
       <c r="BI10" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ10" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK10">
         <v>3</v>
       </c>
       <c r="BL10">
         <v>27</v>
       </c>
       <c r="BM10">
         <v>2024</v>
       </c>
       <c r="BN10" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO10">
         <v>4</v>
       </c>
       <c r="BP10" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ10" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR10" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" t="s">
         <v>79</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
+        <v>101</v>
+      </c>
+      <c r="D11" t="s">
+        <v>101</v>
+      </c>
+      <c r="E11" t="s">
         <v>102</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G11" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="J11" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="K11" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L11" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M11" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N11" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="O11" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="P11" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q11" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R11" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S11" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="T11" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U11" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V11" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W11" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X11" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y11" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="Z11" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA11" t="s">
         <v>72</v>
       </c>
       <c r="AB11" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC11" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD11" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE11" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF11" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG11" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH11" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI11" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ11" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL11" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP11" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="AY11" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ11" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA11" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="BG11">
         <v>2024</v>
       </c>
       <c r="BH11">
         <v>7</v>
       </c>
       <c r="BI11" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ11" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK11">
         <v>3</v>
       </c>
       <c r="BL11">
         <v>27</v>
       </c>
       <c r="BM11">
         <v>2024</v>
       </c>
       <c r="BN11" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO11">
         <v>4</v>
       </c>
       <c r="BP11" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ11" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR11" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="12" spans="1:70">
       <c r="A12" t="s">
         <v>80</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" t="s">
+        <v>101</v>
+      </c>
+      <c r="E12" t="s">
         <v>102</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G12" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H12" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I12" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="J12" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="K12" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L12" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="M12" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N12" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="O12" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="P12" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R12" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S12" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="T12" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X12" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y12" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="Z12" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA12" t="s">
         <v>70</v>
       </c>
       <c r="AB12" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC12" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD12" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE12" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF12" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG12" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH12" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI12" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ12" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL12" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP12" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ12" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="AY12" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ12" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA12" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="BG12">
         <v>2024</v>
       </c>
       <c r="BH12">
         <v>7</v>
       </c>
       <c r="BI12" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ12" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK12">
         <v>3</v>
       </c>
       <c r="BL12">
         <v>27</v>
       </c>
       <c r="BM12">
         <v>2024</v>
       </c>
       <c r="BN12" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO12">
         <v>4</v>
       </c>
       <c r="BP12" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ12" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR12" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>81</v>
       </c>
       <c r="B13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" t="s">
+        <v>101</v>
+      </c>
+      <c r="E13" t="s">
         <v>102</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I13" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="J13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="K13" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L13" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="M13" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N13" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="O13" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="P13" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R13" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S13" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="T13" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="Z13" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA13" t="s">
         <v>70</v>
       </c>
       <c r="AB13" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD13" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE13" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF13" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG13" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH13" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI13" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ13" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP13" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="AY13" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ13" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA13" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB13" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="BC13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="BG13">
         <v>2024</v>
       </c>
       <c r="BH13">
         <v>7</v>
       </c>
       <c r="BI13" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ13" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK13">
         <v>3</v>
       </c>
       <c r="BL13">
         <v>27</v>
       </c>
       <c r="BM13">
         <v>2024</v>
       </c>
       <c r="BN13" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO13">
         <v>4</v>
       </c>
       <c r="BP13" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ13" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR13" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" t="s">
         <v>82</v>
       </c>
       <c r="B14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
+        <v>101</v>
+      </c>
+      <c r="D14" t="s">
+        <v>101</v>
+      </c>
+      <c r="E14" t="s">
         <v>102</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G14" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H14" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I14" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="J14" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="K14" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L14" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="M14" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N14" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="O14" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="P14" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q14" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R14" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S14" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="T14" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U14" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V14" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W14" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X14" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y14" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="Z14" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA14" t="s">
         <v>70</v>
       </c>
       <c r="AB14" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC14" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD14" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE14" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF14" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG14" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH14" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI14" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ14" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL14" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP14" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ14" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="AY14" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ14" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA14" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB14" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="BC14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="BG14">
         <v>2024</v>
       </c>
       <c r="BH14">
         <v>7</v>
       </c>
       <c r="BI14" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ14" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK14">
         <v>3</v>
       </c>
       <c r="BL14">
         <v>27</v>
       </c>
       <c r="BM14">
         <v>2024</v>
       </c>
       <c r="BN14" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO14">
         <v>4</v>
       </c>
       <c r="BP14" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ14" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR14" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" t="s">
         <v>83</v>
       </c>
       <c r="B15" t="s">
         <v>97</v>
       </c>
       <c r="C15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
         <v>102</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H15" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J15" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="K15" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L15" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M15" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N15" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="O15" t="s">
+        <v>195</v>
+      </c>
+      <c r="P15" t="s">
         <v>200</v>
       </c>
-      <c r="P15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R15" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="S15" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="T15" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="U15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y15" t="s">
-        <v>141</v>
+        <v>223</v>
       </c>
       <c r="Z15" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AB15" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD15" s="1">
-        <v>45735.53958333333</v>
+        <v>45603.63958333333</v>
       </c>
       <c r="AE15" s="1">
-        <v>45735.53958333333</v>
+        <v>45603.63958333333</v>
       </c>
       <c r="AF15" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG15" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH15" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI15" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ15" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP15" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ15" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="AY15" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ15" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA15" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB15" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="BC15" t="s">
         <v>97</v>
       </c>
       <c r="BG15">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="BH15">
+        <v>7</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>236</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>238</v>
+      </c>
+      <c r="BK15">
+        <v>3</v>
+      </c>
+      <c r="BL15">
+        <v>27</v>
+      </c>
+      <c r="BM15">
+        <v>2024</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>239</v>
+      </c>
+      <c r="BO15">
         <v>4</v>
       </c>
-      <c r="BI15" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="BP15" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="BQ15" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="BR15" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" t="s">
         <v>84</v>
       </c>
       <c r="B16" t="s">
         <v>98</v>
       </c>
       <c r="C16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" t="s">
+        <v>101</v>
+      </c>
+      <c r="E16" t="s">
         <v>102</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H16" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="I16" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="J16" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="K16" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L16" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M16" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N16" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="O16" t="s">
+        <v>196</v>
+      </c>
+      <c r="P16" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>103</v>
+      </c>
+      <c r="R16" t="s">
         <v>201</v>
       </c>
-      <c r="P16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S16" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="T16" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U16" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V16" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W16" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y16" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="Z16" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="AB16" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD16" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE16" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF16" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG16" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH16" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI16" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ16" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP16" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ16" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="AY16" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ16" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA16" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB16" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="BC16" t="s">
         <v>98</v>
       </c>
       <c r="BG16">
         <v>2024</v>
       </c>
       <c r="BH16">
         <v>7</v>
       </c>
       <c r="BI16" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ16" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK16">
         <v>3</v>
       </c>
       <c r="BL16">
         <v>27</v>
       </c>
       <c r="BM16">
         <v>2024</v>
       </c>
       <c r="BN16" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO16">
         <v>4</v>
       </c>
       <c r="BP16" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ16" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR16" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="17" spans="1:70">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" t="s">
+        <v>101</v>
+      </c>
+      <c r="E17" t="s">
         <v>102</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G17" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I17" t="s">
         <v>124</v>
       </c>
       <c r="J17" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="K17" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L17" t="s">
+        <v>160</v>
+      </c>
+      <c r="M17" t="s">
         <v>163</v>
       </c>
-      <c r="M17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="O17" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="P17" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q17" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R17" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="S17" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="T17" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="U17" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V17" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W17" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X17" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y17" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="Z17" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="AB17" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC17" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD17" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE17" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF17" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG17" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH17" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI17" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ17" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL17" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP17" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AY17" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ17" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA17" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB17" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="BG17">
         <v>2024</v>
       </c>
       <c r="BH17">
         <v>7</v>
       </c>
       <c r="BI17" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="BJ17" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK17">
         <v>3</v>
       </c>
       <c r="BL17">
         <v>27</v>
       </c>
       <c r="BM17">
         <v>2024</v>
       </c>
       <c r="BN17" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO17">
         <v>4</v>
       </c>
       <c r="BP17" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ17" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR17" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="18" spans="1:70">
       <c r="A18" t="s">
         <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>99</v>
       </c>
       <c r="C18" t="s">
+        <v>101</v>
+      </c>
+      <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
         <v>102</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G18" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H18" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I18" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="J18" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="K18" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L18" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M18" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N18" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="O18" t="s">
+        <v>198</v>
+      </c>
+      <c r="P18" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>103</v>
+      </c>
+      <c r="R18" t="s">
+        <v>202</v>
+      </c>
+      <c r="S18" t="s">
+        <v>215</v>
+      </c>
+      <c r="T18" t="s">
         <v>203</v>
       </c>
-      <c r="P18" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="U18" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V18" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W18" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X18" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y18" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="Z18" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA18" t="s">
-        <v>71</v>
+        <v>228</v>
       </c>
       <c r="AB18" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC18" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD18" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE18" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF18" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG18" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH18" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI18" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ18" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL18" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP18" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ18" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AY18" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ18" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA18" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB18" t="s">
         <v>99</v>
       </c>
       <c r="BG18">
         <v>2024</v>
       </c>
       <c r="BH18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="BI18" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="BJ18" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK18">
         <v>3</v>
       </c>
       <c r="BL18">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="BM18">
         <v>2024</v>
       </c>
       <c r="BN18" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BP18" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ18" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR18" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
     </row>
     <row r="19" spans="1:70">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>100</v>
       </c>
       <c r="C19" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" t="s">
         <v>102</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H19" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="I19" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="J19" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K19" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L19" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="M19" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="N19" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="O19" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="P19" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="Q19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="R19" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="S19" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="T19" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="U19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="W19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Y19" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="Z19" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AA19" t="s">
-        <v>236</v>
+        <v>71</v>
       </c>
       <c r="AB19" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="AC19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AD19" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AE19" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF19" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AG19" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AH19" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AI19" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="AJ19" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="AL19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AP19" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AQ19" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="AY19" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="AZ19" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="BA19" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="BB19" t="s">
         <v>100</v>
       </c>
       <c r="BG19">
         <v>2024</v>
       </c>
       <c r="BH19">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="BI19" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="BJ19" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="BK19">
         <v>3</v>
       </c>
       <c r="BL19">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="BM19">
         <v>2024</v>
       </c>
       <c r="BN19" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="BO19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="BP19" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="BQ19" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="BR19" t="s">
-        <v>257</v>
-[...166 lines deleted...]
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PurchaseRegister</vt:lpstr>