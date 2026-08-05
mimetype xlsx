--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -793,107 +793,81 @@
     <t>2023-1ST</t>
   </si>
   <si>
     <t xml:space="preserve">2024-3RD       </t>
   </si>
   <si>
     <t xml:space="preserve">2023-2ND       </t>
   </si>
   <si>
     <t xml:space="preserve">2024-JUL       </t>
   </si>
   <si>
     <t xml:space="preserve">2023-APR       </t>
   </si>
   <si>
     <t xml:space="preserve">2024-AUG       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
-  <fonts count="2">
+  <fonts count="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1156,258 +1130,258 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BR20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:70">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="W1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="X1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="Y1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="1" t="s">
+      <c r="AB1" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="1" t="s">
+      <c r="AC1" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" s="1" t="s">
+      <c r="AD1" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="1" t="s">
+      <c r="AE1" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="1" t="s">
+      <c r="AF1" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" s="1" t="s">
+      <c r="AG1" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="1" t="s">
+      <c r="AH1" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="1" t="s">
+      <c r="AI1" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="1" t="s">
+      <c r="AJ1" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="1" t="s">
+      <c r="AK1" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="1" t="s">
+      <c r="AL1" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="1" t="s">
+      <c r="AM1" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="1" t="s">
+      <c r="AN1" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="1" t="s">
+      <c r="AO1" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" s="1" t="s">
+      <c r="AP1" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" s="1" t="s">
+      <c r="AQ1" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" s="1" t="s">
+      <c r="AR1" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="1" t="s">
+      <c r="AS1" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="1" t="s">
+      <c r="AT1" t="s">
         <v>45</v>
       </c>
-      <c r="AU1" s="1" t="s">
+      <c r="AU1" t="s">
         <v>46</v>
       </c>
-      <c r="AV1" s="1" t="s">
+      <c r="AV1" t="s">
         <v>47</v>
       </c>
-      <c r="AW1" s="1" t="s">
+      <c r="AW1" t="s">
         <v>48</v>
       </c>
-      <c r="AX1" s="1" t="s">
+      <c r="AX1" t="s">
         <v>49</v>
       </c>
-      <c r="AY1" s="1" t="s">
+      <c r="AY1" t="s">
         <v>50</v>
       </c>
-      <c r="AZ1" s="1" t="s">
+      <c r="AZ1" t="s">
         <v>51</v>
       </c>
-      <c r="BA1" s="1" t="s">
+      <c r="BA1" t="s">
         <v>52</v>
       </c>
-      <c r="BB1" s="1" t="s">
+      <c r="BB1" t="s">
         <v>53</v>
       </c>
-      <c r="BC1" s="1" t="s">
+      <c r="BC1" t="s">
         <v>54</v>
       </c>
-      <c r="BD1" s="1" t="s">
+      <c r="BD1" t="s">
         <v>55</v>
       </c>
-      <c r="BE1" s="1" t="s">
+      <c r="BE1" t="s">
         <v>56</v>
       </c>
-      <c r="BF1" s="1" t="s">
+      <c r="BF1" t="s">
         <v>57</v>
       </c>
-      <c r="BG1" s="1" t="s">
+      <c r="BG1" t="s">
         <v>58</v>
       </c>
-      <c r="BH1" s="1" t="s">
+      <c r="BH1" t="s">
         <v>59</v>
       </c>
-      <c r="BI1" s="1" t="s">
+      <c r="BI1" t="s">
         <v>60</v>
       </c>
-      <c r="BJ1" s="1" t="s">
+      <c r="BJ1" t="s">
         <v>61</v>
       </c>
-      <c r="BK1" s="1" t="s">
+      <c r="BK1" t="s">
         <v>62</v>
       </c>
-      <c r="BL1" s="1" t="s">
+      <c r="BL1" t="s">
         <v>63</v>
       </c>
-      <c r="BM1" s="1" t="s">
+      <c r="BM1" t="s">
         <v>64</v>
       </c>
-      <c r="BN1" s="1" t="s">
+      <c r="BN1" t="s">
         <v>65</v>
       </c>
-      <c r="BO1" s="1" t="s">
+      <c r="BO1" t="s">
         <v>66</v>
       </c>
-      <c r="BP1" s="1" t="s">
+      <c r="BP1" t="s">
         <v>67</v>
       </c>
-      <c r="BQ1" s="1" t="s">
+      <c r="BQ1" t="s">
         <v>68</v>
       </c>
-      <c r="BR1" s="1" t="s">
+      <c r="BR1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>70</v>
       </c>
       <c r="B2" t="s">
         <v>89</v>
       </c>
       <c r="C2" t="s">
         <v>102</v>
       </c>
       <c r="D2" t="s">
         <v>102</v>
       </c>
       <c r="E2" t="s">
         <v>103</v>
       </c>
       <c r="F2" t="s">
         <v>104</v>
       </c>
       <c r="G2" t="s">
         <v>105</v>
       </c>
@@ -1455,54 +1429,54 @@
       </c>
       <c r="V2" t="s">
         <v>104</v>
       </c>
       <c r="W2" t="s">
         <v>104</v>
       </c>
       <c r="X2" t="s">
         <v>105</v>
       </c>
       <c r="Y2" t="s">
         <v>225</v>
       </c>
       <c r="Z2" t="s">
         <v>147</v>
       </c>
       <c r="AA2" t="s">
         <v>71</v>
       </c>
       <c r="AB2" t="s">
         <v>147</v>
       </c>
       <c r="AC2" t="s">
         <v>105</v>
       </c>
-      <c r="AD2" s="2">
+      <c r="AD2" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE2" s="2">
+      <c r="AE2" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF2" t="s">
         <v>237</v>
       </c>
       <c r="AG2" t="s">
         <v>237</v>
       </c>
       <c r="AH2" t="s">
         <v>237</v>
       </c>
       <c r="AI2" t="s">
         <v>238</v>
       </c>
       <c r="AJ2" t="s">
         <v>237</v>
       </c>
       <c r="AL2" t="s">
         <v>105</v>
       </c>
       <c r="AP2" t="s">
         <v>239</v>
       </c>
       <c r="AQ2" t="s">
         <v>106</v>
@@ -1622,54 +1596,54 @@
       </c>
       <c r="V3" t="s">
         <v>104</v>
       </c>
       <c r="W3" t="s">
         <v>104</v>
       </c>
       <c r="X3" t="s">
         <v>105</v>
       </c>
       <c r="Y3" t="s">
         <v>129</v>
       </c>
       <c r="Z3" t="s">
         <v>147</v>
       </c>
       <c r="AA3" t="s">
         <v>70</v>
       </c>
       <c r="AB3" t="s">
         <v>147</v>
       </c>
       <c r="AC3" t="s">
         <v>105</v>
       </c>
-      <c r="AD3" s="2">
+      <c r="AD3" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE3" s="2">
+      <c r="AE3" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF3" t="s">
         <v>237</v>
       </c>
       <c r="AG3" t="s">
         <v>237</v>
       </c>
       <c r="AH3" t="s">
         <v>237</v>
       </c>
       <c r="AI3" t="s">
         <v>238</v>
       </c>
       <c r="AJ3" t="s">
         <v>237</v>
       </c>
       <c r="AL3" t="s">
         <v>105</v>
       </c>
       <c r="AP3" t="s">
         <v>239</v>
       </c>
       <c r="AQ3" t="s">
         <v>107</v>
@@ -1789,54 +1763,54 @@
       </c>
       <c r="V4" t="s">
         <v>104</v>
       </c>
       <c r="W4" t="s">
         <v>104</v>
       </c>
       <c r="X4" t="s">
         <v>105</v>
       </c>
       <c r="Y4" t="s">
         <v>226</v>
       </c>
       <c r="Z4" t="s">
         <v>147</v>
       </c>
       <c r="AA4" t="s">
         <v>72</v>
       </c>
       <c r="AB4" t="s">
         <v>147</v>
       </c>
       <c r="AC4" t="s">
         <v>105</v>
       </c>
-      <c r="AD4" s="2">
+      <c r="AD4" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE4" s="2">
+      <c r="AE4" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF4" t="s">
         <v>237</v>
       </c>
       <c r="AG4" t="s">
         <v>237</v>
       </c>
       <c r="AH4" t="s">
         <v>237</v>
       </c>
       <c r="AI4" t="s">
         <v>238</v>
       </c>
       <c r="AJ4" t="s">
         <v>237</v>
       </c>
       <c r="AL4" t="s">
         <v>105</v>
       </c>
       <c r="AP4" t="s">
         <v>239</v>
       </c>
       <c r="AQ4" t="s">
         <v>108</v>
@@ -1956,54 +1930,54 @@
       </c>
       <c r="V5" t="s">
         <v>104</v>
       </c>
       <c r="W5" t="s">
         <v>104</v>
       </c>
       <c r="X5" t="s">
         <v>105</v>
       </c>
       <c r="Y5" t="s">
         <v>131</v>
       </c>
       <c r="Z5" t="s">
         <v>147</v>
       </c>
       <c r="AA5" t="s">
         <v>70</v>
       </c>
       <c r="AB5" t="s">
         <v>147</v>
       </c>
       <c r="AC5" t="s">
         <v>105</v>
       </c>
-      <c r="AD5" s="2">
+      <c r="AD5" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE5" s="2">
+      <c r="AE5" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF5" t="s">
         <v>237</v>
       </c>
       <c r="AG5" t="s">
         <v>237</v>
       </c>
       <c r="AH5" t="s">
         <v>237</v>
       </c>
       <c r="AI5" t="s">
         <v>238</v>
       </c>
       <c r="AJ5" t="s">
         <v>237</v>
       </c>
       <c r="AL5" t="s">
         <v>105</v>
       </c>
       <c r="AP5" t="s">
         <v>239</v>
       </c>
       <c r="AQ5" t="s">
         <v>109</v>
@@ -2123,54 +2097,54 @@
       </c>
       <c r="V6" t="s">
         <v>104</v>
       </c>
       <c r="W6" t="s">
         <v>104</v>
       </c>
       <c r="X6" t="s">
         <v>105</v>
       </c>
       <c r="Y6" t="s">
         <v>132</v>
       </c>
       <c r="Z6" t="s">
         <v>147</v>
       </c>
       <c r="AA6" t="s">
         <v>70</v>
       </c>
       <c r="AB6" t="s">
         <v>147</v>
       </c>
       <c r="AC6" t="s">
         <v>105</v>
       </c>
-      <c r="AD6" s="2">
+      <c r="AD6" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE6" s="2">
+      <c r="AE6" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF6" t="s">
         <v>237</v>
       </c>
       <c r="AG6" t="s">
         <v>237</v>
       </c>
       <c r="AH6" t="s">
         <v>237</v>
       </c>
       <c r="AI6" t="s">
         <v>238</v>
       </c>
       <c r="AJ6" t="s">
         <v>237</v>
       </c>
       <c r="AL6" t="s">
         <v>105</v>
       </c>
       <c r="AP6" t="s">
         <v>239</v>
       </c>
       <c r="AQ6" t="s">
         <v>106</v>
@@ -2290,54 +2264,54 @@
       </c>
       <c r="V7" t="s">
         <v>104</v>
       </c>
       <c r="W7" t="s">
         <v>104</v>
       </c>
       <c r="X7" t="s">
         <v>105</v>
       </c>
       <c r="Y7" t="s">
         <v>227</v>
       </c>
       <c r="Z7" t="s">
         <v>147</v>
       </c>
       <c r="AA7" t="s">
         <v>71</v>
       </c>
       <c r="AB7" t="s">
         <v>147</v>
       </c>
       <c r="AC7" t="s">
         <v>105</v>
       </c>
-      <c r="AD7" s="2">
+      <c r="AD7" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE7" s="2">
+      <c r="AE7" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF7" t="s">
         <v>237</v>
       </c>
       <c r="AG7" t="s">
         <v>237</v>
       </c>
       <c r="AH7" t="s">
         <v>237</v>
       </c>
       <c r="AI7" t="s">
         <v>238</v>
       </c>
       <c r="AJ7" t="s">
         <v>237</v>
       </c>
       <c r="AL7" t="s">
         <v>105</v>
       </c>
       <c r="AP7" t="s">
         <v>239</v>
       </c>
       <c r="AQ7" t="s">
         <v>110</v>
@@ -2457,54 +2431,54 @@
       </c>
       <c r="V8" t="s">
         <v>104</v>
       </c>
       <c r="W8" t="s">
         <v>104</v>
       </c>
       <c r="X8" t="s">
         <v>105</v>
       </c>
       <c r="Y8" t="s">
         <v>228</v>
       </c>
       <c r="Z8" t="s">
         <v>147</v>
       </c>
       <c r="AA8" t="s">
         <v>71</v>
       </c>
       <c r="AB8" t="s">
         <v>147</v>
       </c>
       <c r="AC8" t="s">
         <v>105</v>
       </c>
-      <c r="AD8" s="2">
+      <c r="AD8" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE8" s="2">
+      <c r="AE8" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF8" t="s">
         <v>237</v>
       </c>
       <c r="AG8" t="s">
         <v>237</v>
       </c>
       <c r="AH8" t="s">
         <v>237</v>
       </c>
       <c r="AI8" t="s">
         <v>238</v>
       </c>
       <c r="AJ8" t="s">
         <v>237</v>
       </c>
       <c r="AL8" t="s">
         <v>105</v>
       </c>
       <c r="AP8" t="s">
         <v>239</v>
       </c>
       <c r="AQ8" t="s">
         <v>111</v>
@@ -2624,54 +2598,54 @@
       </c>
       <c r="V9" t="s">
         <v>104</v>
       </c>
       <c r="W9" t="s">
         <v>104</v>
       </c>
       <c r="X9" t="s">
         <v>105</v>
       </c>
       <c r="Y9" t="s">
         <v>135</v>
       </c>
       <c r="Z9" t="s">
         <v>147</v>
       </c>
       <c r="AA9" t="s">
         <v>70</v>
       </c>
       <c r="AB9" t="s">
         <v>147</v>
       </c>
       <c r="AC9" t="s">
         <v>105</v>
       </c>
-      <c r="AD9" s="2">
+      <c r="AD9" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE9" s="2">
+      <c r="AE9" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF9" t="s">
         <v>237</v>
       </c>
       <c r="AG9" t="s">
         <v>237</v>
       </c>
       <c r="AH9" t="s">
         <v>237</v>
       </c>
       <c r="AI9" t="s">
         <v>238</v>
       </c>
       <c r="AJ9" t="s">
         <v>237</v>
       </c>
       <c r="AL9" t="s">
         <v>105</v>
       </c>
       <c r="AP9" t="s">
         <v>239</v>
       </c>
       <c r="AQ9" t="s">
         <v>112</v>
@@ -2791,54 +2765,54 @@
       </c>
       <c r="V10" t="s">
         <v>104</v>
       </c>
       <c r="W10" t="s">
         <v>104</v>
       </c>
       <c r="X10" t="s">
         <v>105</v>
       </c>
       <c r="Y10" t="s">
         <v>229</v>
       </c>
       <c r="Z10" t="s">
         <v>147</v>
       </c>
       <c r="AA10" t="s">
         <v>71</v>
       </c>
       <c r="AB10" t="s">
         <v>147</v>
       </c>
       <c r="AC10" t="s">
         <v>105</v>
       </c>
-      <c r="AD10" s="2">
+      <c r="AD10" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE10" s="2">
+      <c r="AE10" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF10" t="s">
         <v>237</v>
       </c>
       <c r="AG10" t="s">
         <v>237</v>
       </c>
       <c r="AH10" t="s">
         <v>237</v>
       </c>
       <c r="AI10" t="s">
         <v>238</v>
       </c>
       <c r="AJ10" t="s">
         <v>237</v>
       </c>
       <c r="AL10" t="s">
         <v>105</v>
       </c>
       <c r="AP10" t="s">
         <v>239</v>
       </c>
       <c r="AQ10" t="s">
         <v>113</v>
@@ -2958,54 +2932,54 @@
       </c>
       <c r="V11" t="s">
         <v>104</v>
       </c>
       <c r="W11" t="s">
         <v>104</v>
       </c>
       <c r="X11" t="s">
         <v>105</v>
       </c>
       <c r="Y11" t="s">
         <v>230</v>
       </c>
       <c r="Z11" t="s">
         <v>147</v>
       </c>
       <c r="AA11" t="s">
         <v>72</v>
       </c>
       <c r="AB11" t="s">
         <v>147</v>
       </c>
       <c r="AC11" t="s">
         <v>105</v>
       </c>
-      <c r="AD11" s="2">
+      <c r="AD11" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE11" s="2">
+      <c r="AE11" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF11" t="s">
         <v>237</v>
       </c>
       <c r="AG11" t="s">
         <v>237</v>
       </c>
       <c r="AH11" t="s">
         <v>237</v>
       </c>
       <c r="AI11" t="s">
         <v>238</v>
       </c>
       <c r="AJ11" t="s">
         <v>237</v>
       </c>
       <c r="AL11" t="s">
         <v>105</v>
       </c>
       <c r="AP11" t="s">
         <v>239</v>
       </c>
       <c r="AQ11" t="s">
         <v>114</v>
@@ -3125,54 +3099,54 @@
       </c>
       <c r="V12" t="s">
         <v>104</v>
       </c>
       <c r="W12" t="s">
         <v>104</v>
       </c>
       <c r="X12" t="s">
         <v>105</v>
       </c>
       <c r="Y12" t="s">
         <v>138</v>
       </c>
       <c r="Z12" t="s">
         <v>147</v>
       </c>
       <c r="AA12" t="s">
         <v>70</v>
       </c>
       <c r="AB12" t="s">
         <v>147</v>
       </c>
       <c r="AC12" t="s">
         <v>105</v>
       </c>
-      <c r="AD12" s="2">
+      <c r="AD12" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE12" s="2">
+      <c r="AE12" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF12" t="s">
         <v>237</v>
       </c>
       <c r="AG12" t="s">
         <v>237</v>
       </c>
       <c r="AH12" t="s">
         <v>237</v>
       </c>
       <c r="AI12" t="s">
         <v>238</v>
       </c>
       <c r="AJ12" t="s">
         <v>237</v>
       </c>
       <c r="AL12" t="s">
         <v>105</v>
       </c>
       <c r="AP12" t="s">
         <v>239</v>
       </c>
       <c r="AQ12" t="s">
         <v>115</v>
@@ -3292,54 +3266,54 @@
       </c>
       <c r="V13" t="s">
         <v>104</v>
       </c>
       <c r="W13" t="s">
         <v>104</v>
       </c>
       <c r="X13" t="s">
         <v>105</v>
       </c>
       <c r="Y13" t="s">
         <v>139</v>
       </c>
       <c r="Z13" t="s">
         <v>147</v>
       </c>
       <c r="AA13" t="s">
         <v>70</v>
       </c>
       <c r="AB13" t="s">
         <v>147</v>
       </c>
       <c r="AC13" t="s">
         <v>105</v>
       </c>
-      <c r="AD13" s="2">
+      <c r="AD13" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE13" s="2">
+      <c r="AE13" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF13" t="s">
         <v>237</v>
       </c>
       <c r="AG13" t="s">
         <v>237</v>
       </c>
       <c r="AH13" t="s">
         <v>237</v>
       </c>
       <c r="AI13" t="s">
         <v>238</v>
       </c>
       <c r="AJ13" t="s">
         <v>237</v>
       </c>
       <c r="AL13" t="s">
         <v>105</v>
       </c>
       <c r="AP13" t="s">
         <v>239</v>
       </c>
       <c r="AQ13" t="s">
         <v>116</v>
@@ -3462,54 +3436,54 @@
       </c>
       <c r="V14" t="s">
         <v>104</v>
       </c>
       <c r="W14" t="s">
         <v>104</v>
       </c>
       <c r="X14" t="s">
         <v>105</v>
       </c>
       <c r="Y14" t="s">
         <v>140</v>
       </c>
       <c r="Z14" t="s">
         <v>147</v>
       </c>
       <c r="AA14" t="s">
         <v>70</v>
       </c>
       <c r="AB14" t="s">
         <v>147</v>
       </c>
       <c r="AC14" t="s">
         <v>105</v>
       </c>
-      <c r="AD14" s="2">
+      <c r="AD14" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE14" s="2">
+      <c r="AE14" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF14" t="s">
         <v>237</v>
       </c>
       <c r="AG14" t="s">
         <v>237</v>
       </c>
       <c r="AH14" t="s">
         <v>237</v>
       </c>
       <c r="AI14" t="s">
         <v>238</v>
       </c>
       <c r="AJ14" t="s">
         <v>237</v>
       </c>
       <c r="AL14" t="s">
         <v>105</v>
       </c>
       <c r="AP14" t="s">
         <v>239</v>
       </c>
       <c r="AQ14" t="s">
         <v>117</v>
@@ -3632,54 +3606,54 @@
       </c>
       <c r="V15" t="s">
         <v>104</v>
       </c>
       <c r="W15" t="s">
         <v>104</v>
       </c>
       <c r="X15" t="s">
         <v>105</v>
       </c>
       <c r="Y15" t="s">
         <v>141</v>
       </c>
       <c r="Z15" t="s">
         <v>147</v>
       </c>
       <c r="AA15" t="s">
         <v>70</v>
       </c>
       <c r="AB15" t="s">
         <v>147</v>
       </c>
       <c r="AC15" t="s">
         <v>105</v>
       </c>
-      <c r="AD15" s="2">
+      <c r="AD15" s="1">
         <v>45735.53958333333</v>
       </c>
-      <c r="AE15" s="2">
+      <c r="AE15" s="1">
         <v>45735.53958333333</v>
       </c>
       <c r="AF15" t="s">
         <v>237</v>
       </c>
       <c r="AG15" t="s">
         <v>237</v>
       </c>
       <c r="AH15" t="s">
         <v>237</v>
       </c>
       <c r="AI15" t="s">
         <v>238</v>
       </c>
       <c r="AJ15" t="s">
         <v>237</v>
       </c>
       <c r="AL15" t="s">
         <v>105</v>
       </c>
       <c r="AP15" t="s">
         <v>239</v>
       </c>
       <c r="AQ15" t="s">
         <v>118</v>
@@ -3802,54 +3776,54 @@
       </c>
       <c r="V16" t="s">
         <v>104</v>
       </c>
       <c r="W16" t="s">
         <v>104</v>
       </c>
       <c r="X16" t="s">
         <v>105</v>
       </c>
       <c r="Y16" t="s">
         <v>231</v>
       </c>
       <c r="Z16" t="s">
         <v>147</v>
       </c>
       <c r="AA16" t="s">
         <v>73</v>
       </c>
       <c r="AB16" t="s">
         <v>147</v>
       </c>
       <c r="AC16" t="s">
         <v>105</v>
       </c>
-      <c r="AD16" s="2">
+      <c r="AD16" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE16" s="2">
+      <c r="AE16" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF16" t="s">
         <v>237</v>
       </c>
       <c r="AG16" t="s">
         <v>237</v>
       </c>
       <c r="AH16" t="s">
         <v>237</v>
       </c>
       <c r="AI16" t="s">
         <v>238</v>
       </c>
       <c r="AJ16" t="s">
         <v>237</v>
       </c>
       <c r="AL16" t="s">
         <v>105</v>
       </c>
       <c r="AP16" t="s">
         <v>239</v>
       </c>
       <c r="AQ16" t="s">
         <v>119</v>
@@ -3972,54 +3946,54 @@
       </c>
       <c r="V17" t="s">
         <v>104</v>
       </c>
       <c r="W17" t="s">
         <v>104</v>
       </c>
       <c r="X17" t="s">
         <v>105</v>
       </c>
       <c r="Y17" t="s">
         <v>232</v>
       </c>
       <c r="Z17" t="s">
         <v>147</v>
       </c>
       <c r="AA17" t="s">
         <v>72</v>
       </c>
       <c r="AB17" t="s">
         <v>147</v>
       </c>
       <c r="AC17" t="s">
         <v>105</v>
       </c>
-      <c r="AD17" s="2">
+      <c r="AD17" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE17" s="2">
+      <c r="AE17" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF17" t="s">
         <v>237</v>
       </c>
       <c r="AG17" t="s">
         <v>237</v>
       </c>
       <c r="AH17" t="s">
         <v>237</v>
       </c>
       <c r="AI17" t="s">
         <v>238</v>
       </c>
       <c r="AJ17" t="s">
         <v>237</v>
       </c>
       <c r="AL17" t="s">
         <v>105</v>
       </c>
       <c r="AP17" t="s">
         <v>239</v>
       </c>
       <c r="AQ17" t="s">
         <v>115</v>
@@ -4139,54 +4113,54 @@
       </c>
       <c r="V18" t="s">
         <v>104</v>
       </c>
       <c r="W18" t="s">
         <v>104</v>
       </c>
       <c r="X18" t="s">
         <v>105</v>
       </c>
       <c r="Y18" t="s">
         <v>233</v>
       </c>
       <c r="Z18" t="s">
         <v>147</v>
       </c>
       <c r="AA18" t="s">
         <v>71</v>
       </c>
       <c r="AB18" t="s">
         <v>147</v>
       </c>
       <c r="AC18" t="s">
         <v>105</v>
       </c>
-      <c r="AD18" s="2">
+      <c r="AD18" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE18" s="2">
+      <c r="AE18" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF18" t="s">
         <v>237</v>
       </c>
       <c r="AG18" t="s">
         <v>237</v>
       </c>
       <c r="AH18" t="s">
         <v>237</v>
       </c>
       <c r="AI18" t="s">
         <v>238</v>
       </c>
       <c r="AJ18" t="s">
         <v>237</v>
       </c>
       <c r="AL18" t="s">
         <v>105</v>
       </c>
       <c r="AP18" t="s">
         <v>239</v>
       </c>
       <c r="AQ18" t="s">
         <v>120</v>
@@ -4306,54 +4280,54 @@
       </c>
       <c r="V19" t="s">
         <v>104</v>
       </c>
       <c r="W19" t="s">
         <v>104</v>
       </c>
       <c r="X19" t="s">
         <v>105</v>
       </c>
       <c r="Y19" t="s">
         <v>234</v>
       </c>
       <c r="Z19" t="s">
         <v>147</v>
       </c>
       <c r="AA19" t="s">
         <v>236</v>
       </c>
       <c r="AB19" t="s">
         <v>147</v>
       </c>
       <c r="AC19" t="s">
         <v>105</v>
       </c>
-      <c r="AD19" s="2">
+      <c r="AD19" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE19" s="2">
+      <c r="AE19" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF19" t="s">
         <v>237</v>
       </c>
       <c r="AG19" t="s">
         <v>237</v>
       </c>
       <c r="AH19" t="s">
         <v>237</v>
       </c>
       <c r="AI19" t="s">
         <v>238</v>
       </c>
       <c r="AJ19" t="s">
         <v>237</v>
       </c>
       <c r="AL19" t="s">
         <v>105</v>
       </c>
       <c r="AP19" t="s">
         <v>239</v>
       </c>
       <c r="AQ19" t="s">
         <v>121</v>
@@ -4473,54 +4447,54 @@
       </c>
       <c r="V20" t="s">
         <v>104</v>
       </c>
       <c r="W20" t="s">
         <v>104</v>
       </c>
       <c r="X20" t="s">
         <v>105</v>
       </c>
       <c r="Y20" t="s">
         <v>235</v>
       </c>
       <c r="Z20" t="s">
         <v>147</v>
       </c>
       <c r="AA20" t="s">
         <v>71</v>
       </c>
       <c r="AB20" t="s">
         <v>147</v>
       </c>
       <c r="AC20" t="s">
         <v>105</v>
       </c>
-      <c r="AD20" s="2">
+      <c r="AD20" s="1">
         <v>45603.63958333333</v>
       </c>
-      <c r="AE20" s="2">
+      <c r="AE20" s="1">
         <v>45603.63958333333</v>
       </c>
       <c r="AF20" t="s">
         <v>237</v>
       </c>
       <c r="AG20" t="s">
         <v>237</v>
       </c>
       <c r="AH20" t="s">
         <v>237</v>
       </c>
       <c r="AI20" t="s">
         <v>238</v>
       </c>
       <c r="AJ20" t="s">
         <v>237</v>
       </c>
       <c r="AL20" t="s">
         <v>105</v>
       </c>
       <c r="AP20" t="s">
         <v>239</v>
       </c>
       <c r="AQ20" t="s">
         <v>117</v>