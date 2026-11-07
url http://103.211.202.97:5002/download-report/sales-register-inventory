--- v1 (2026-08-05)
+++ v2 (2026-11-07)
@@ -10,512 +10,533 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="SalesRegisterInventory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1393" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1420" uniqueCount="169">
   <si>
     <t>date</t>
   </si>
   <si>
     <t>particulars</t>
   </si>
   <si>
     <t>salesledger</t>
   </si>
   <si>
     <t>vouchertype</t>
   </si>
   <si>
     <t>vchno</t>
   </si>
   <si>
     <t>uqc</t>
   </si>
   <si>
     <t>quantity</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>taxable</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
+    <t>2-May-19</t>
+  </si>
+  <si>
+    <t>1-May-19</t>
+  </si>
+  <si>
+    <t>1-Apr-19</t>
+  </si>
+  <si>
+    <t>1-Jan-19</t>
+  </si>
+  <si>
+    <t>1-Feb-22</t>
+  </si>
+  <si>
+    <t>2-Dec-21</t>
+  </si>
+  <si>
+    <t>1-Feb-19</t>
+  </si>
+  <si>
+    <t>25-Aug-24</t>
+  </si>
+  <si>
+    <t>4-Apr-25</t>
+  </si>
+  <si>
+    <t>1-Jul-24</t>
+  </si>
+  <si>
+    <t>23-Feb-24</t>
+  </si>
+  <si>
+    <t>30-Sep-24</t>
+  </si>
+  <si>
+    <t>1-Jun-24</t>
+  </si>
+  <si>
+    <t>2-Dec-2022</t>
+  </si>
+  <si>
+    <t>2-Feb-2019</t>
+  </si>
+  <si>
+    <t>2-May-2019</t>
+  </si>
+  <si>
+    <t>1-Jul-2019</t>
+  </si>
+  <si>
+    <t>1-Apr-25</t>
+  </si>
+  <si>
+    <t>1-Feb-2022</t>
+  </si>
+  <si>
+    <t>1-Jan-2019</t>
+  </si>
+  <si>
+    <t>2-Nov-2021</t>
+  </si>
+  <si>
+    <t>2-Dec-2021</t>
+  </si>
+  <si>
+    <t>1-Apr-2019</t>
+  </si>
+  <si>
+    <t>2-Jun-2022</t>
+  </si>
+  <si>
+    <t>1-Aug-2022</t>
+  </si>
+  <si>
+    <t>2-Aug-2022</t>
+  </si>
+  <si>
+    <t>1-Jan-2021</t>
+  </si>
+  <si>
+    <t>2-Jan-2022</t>
+  </si>
+  <si>
+    <t>1-May-2019</t>
+  </si>
+  <si>
+    <t>1-Jul-2021</t>
+  </si>
+  <si>
+    <t>31-Mar-2022</t>
+  </si>
+  <si>
+    <t>31-Jan-2019</t>
+  </si>
+  <si>
+    <t>1-Jun-2019</t>
+  </si>
+  <si>
+    <t>1-Feb-2019</t>
+  </si>
+  <si>
+    <t>2-Jan-2019</t>
+  </si>
+  <si>
+    <t>1-Jul-2022</t>
+  </si>
+  <si>
+    <t>1-Jan-26</t>
+  </si>
+  <si>
+    <t>2-Jan-26</t>
+  </si>
+  <si>
+    <t>1-Jan-17</t>
+  </si>
+  <si>
+    <t>14-May-24</t>
+  </si>
+  <si>
+    <t>5-Jun-24</t>
+  </si>
+  <si>
+    <t>10-Jun-24</t>
+  </si>
+  <si>
+    <t>13-May-24</t>
+  </si>
+  <si>
     <t>2-Dec-22</t>
   </si>
   <si>
     <t>2-Feb-19</t>
   </si>
   <si>
-    <t>1-Jul-24</t>
-[...1 lines deleted...]
-  <si>
     <t>1-Jul-19</t>
   </si>
   <si>
-    <t>1-Feb-22</t>
-[...4 lines deleted...]
-  <si>
     <t>1-Jan-21</t>
   </si>
   <si>
-    <t>1-Apr-19</t>
-[...4 lines deleted...]
-  <si>
     <t>1-Jul-21</t>
   </si>
   <si>
-    <t>2-May-19</t>
-[...1 lines deleted...]
-  <si>
     <t>31-Mar-22</t>
   </si>
   <si>
     <t>31-Jan-19</t>
   </si>
   <si>
     <t>1-Jun-19</t>
   </si>
   <si>
     <t>2-Jan-19</t>
   </si>
   <si>
     <t>18-Feb-24</t>
   </si>
   <si>
     <t>1-Apr-23</t>
   </si>
   <si>
     <t>21-Feb-24</t>
   </si>
   <si>
-    <t>23-Feb-24</t>
-[...1 lines deleted...]
-  <si>
     <t>1-Apr-24</t>
   </si>
   <si>
-    <t>1-Jun-24</t>
-[...98 lines deleted...]
-    <t>1-Jul-2022</t>
+    <t>Sales_ledger</t>
+  </si>
+  <si>
+    <t>SUNDRY CREDITOR</t>
+  </si>
+  <si>
+    <t>Sundry_debtor_new</t>
+  </si>
+  <si>
+    <t>Sundry_debtors_new2</t>
+  </si>
+  <si>
+    <t>Aadinath Electrical</t>
+  </si>
+  <si>
+    <t>AADITYA BATH</t>
+  </si>
+  <si>
+    <t>Aaditya Traders</t>
+  </si>
+  <si>
+    <t>AAFIYA LEATHER REX</t>
+  </si>
+  <si>
+    <t>Aamir Khan Kota</t>
+  </si>
+  <si>
+    <t>DHAN LAXMI METAL</t>
   </si>
   <si>
     <t>Bank</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
+    <t>David Nicholas</t>
+  </si>
+  <si>
     <t>Rohit_cash1</t>
   </si>
   <si>
-    <t>Sales_ledger</t>
+    <t>Rohit_cash2</t>
   </si>
   <si>
     <t>Sundry Creditor Purchase</t>
   </si>
   <si>
-    <t>Sundry_debtors_new2</t>
+    <t>Sundry Debtors Ecommerce</t>
   </si>
   <si>
     <t>Sundry_debtors_new3</t>
   </si>
   <si>
+    <t>Rohit_cash3</t>
+  </si>
+  <si>
+    <t>Sardak_gst</t>
+  </si>
+  <si>
+    <t>Smaple_accou88nt</t>
+  </si>
+  <si>
+    <t>Apoorv Sundry Debtor</t>
+  </si>
+  <si>
+    <t>Cheryl Laboratories Pvt Ltd</t>
+  </si>
+  <si>
+    <t>Maxima Solutions</t>
+  </si>
+  <si>
     <t>FIRST LEDGER NAME</t>
   </si>
   <si>
     <t>ledgertoinsert</t>
   </si>
   <si>
-    <t>SUNDRY CREDITOR</t>
-[...41 lines deleted...]
-    <t>Smaple_accou88nt</t>
+    <t>CGST_9</t>
+  </si>
+  <si>
+    <t>Igst_18%</t>
   </si>
   <si>
     <t>Sales_account_sample_2</t>
   </si>
   <si>
+    <t>Sales_accounts_central</t>
+  </si>
+  <si>
+    <t>Civil Interior Work</t>
+  </si>
+  <si>
+    <t>Civil-Electrical-Interior and Plumbing</t>
+  </si>
+  <si>
+    <t>Plumbing Work</t>
+  </si>
+  <si>
+    <t>Sales</t>
+  </si>
+  <si>
+    <t>GC Works</t>
+  </si>
+  <si>
     <t>Bimnary Sales Accounts</t>
   </si>
   <si>
-    <t>CGST_9</t>
-[...4 lines deleted...]
-  <si>
     <t>IGST 100</t>
   </si>
   <si>
-    <t>Igst_18%</t>
-[...5 lines deleted...]
-    <t>Sales</t>
+    <t>Sales Order</t>
+  </si>
+  <si>
+    <t>Credit Note</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
-    <t>Credit Note</t>
-[...1 lines deleted...]
-  <si>
     <t>Receipt</t>
   </si>
   <si>
     <t>Debit Note</t>
   </si>
   <si>
-    <t>Sales Order</t>
+    <t>54</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>8</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
     <t>31</t>
   </si>
   <si>
-    <t>1</t>
-[...8 lines deleted...]
-    <t>8</t>
+    <t>43</t>
+  </si>
+  <si>
+    <t>3</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>18</t>
+    <t>45</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>23</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>15</t>
   </si>
   <si>
-    <t>30</t>
-[...7 lines deleted...]
-  <si>
     <t>33</t>
   </si>
   <si>
-    <t>29</t>
-[...35 lines deleted...]
-    <t>32</t>
+    <t>40</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>38</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>26</t>
-[...5 lines deleted...]
-    <t>5</t>
+    <t>34</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>53</t>
-  </si>
-[...55 lines deleted...]
-    <t>34</t>
   </si>
   <si>
     <t>Kgs</t>
   </si>
   <si>
     <t>Nos</t>
   </si>
   <si>
     <t>Grs</t>
   </si>
   <si>
     <t>Sft</t>
   </si>
   <si>
     <t>Mtr</t>
   </si>
   <si>
     <t>kgs</t>
   </si>
   <si>
     <t>_x0004_ Not Applicable</t>
   </si>
   <si>
     <t>B2B</t>
   </si>
@@ -831,6469 +852,6589 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J224"/>
+  <dimension ref="A1:J227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I2">
-        <v>89700</v>
+        <v>1404</v>
       </c>
       <c r="J2" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>66</v>
+      </c>
+      <c r="C3" t="s">
+        <v>92</v>
       </c>
       <c r="D3" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E3" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="F3" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G3">
-        <v>98</v>
+        <v>6</v>
+      </c>
+      <c r="H3">
+        <v>693.84</v>
       </c>
       <c r="I3">
-        <v>20868.12</v>
+        <v>588</v>
       </c>
       <c r="J3" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="D4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="F4" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G4">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="I4">
-        <v>8456</v>
+        <v>2688</v>
       </c>
       <c r="J4" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="C5" t="s">
+        <v>92</v>
       </c>
       <c r="D5" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E5" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="F5" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G5">
-        <v>4</v>
+        <v>34</v>
+      </c>
+      <c r="H5">
+        <v>3714</v>
       </c>
       <c r="I5">
-        <v>2268</v>
+        <v>1904</v>
       </c>
       <c r="J5" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E6" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="F6" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>48</v>
+      </c>
+      <c r="H6">
+        <v>7796</v>
       </c>
       <c r="I6">
-        <v>0</v>
+        <v>2688</v>
       </c>
       <c r="J6" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="C7" t="s">
+        <v>93</v>
       </c>
       <c r="D7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F7" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G7">
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="H7">
+        <v>2678</v>
       </c>
       <c r="I7">
-        <v>0</v>
+        <v>2278</v>
       </c>
       <c r="J7" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
+      <c r="C8" t="s">
+        <v>94</v>
+      </c>
       <c r="D8" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E8" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="F8" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G8">
-        <v>-90</v>
+        <v>3</v>
+      </c>
+      <c r="H8">
+        <v>234</v>
       </c>
       <c r="I8">
-        <v>-3060</v>
+        <v>234</v>
       </c>
       <c r="J8" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>94</v>
       </c>
       <c r="D9" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E9" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F9" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G9">
         <v>3</v>
       </c>
       <c r="H9">
-        <v>315.06</v>
+        <v>234</v>
       </c>
       <c r="I9">
-        <v>267</v>
+        <v>234</v>
       </c>
       <c r="J9" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B10" t="s">
-        <v>67</v>
+        <v>66</v>
+      </c>
+      <c r="C10" t="s">
+        <v>94</v>
       </c>
       <c r="D10" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E10" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="F10" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H10">
-        <v>4051</v>
+        <v>270</v>
       </c>
       <c r="I10">
-        <v>213</v>
+        <v>270</v>
       </c>
       <c r="J10" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B11" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D11" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E11" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F11" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G11">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H11">
-        <v>4051</v>
+        <v>7796</v>
       </c>
       <c r="I11">
-        <v>321</v>
+        <v>1530</v>
       </c>
       <c r="J11" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E12" t="s">
         <v>110</v>
       </c>
       <c r="F12" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G12">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14807919</v>
+        <v>34</v>
       </c>
       <c r="I12">
-        <v>343244</v>
+        <v>1530</v>
       </c>
       <c r="J12" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E13" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F13" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
       <c r="I13">
-        <v>567</v>
+        <v>987</v>
       </c>
       <c r="J13" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E14" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="F14" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G14">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1660</v>
+        <v>321312</v>
       </c>
       <c r="I14">
-        <v>469</v>
+        <v>14459040</v>
       </c>
       <c r="J14" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
+      <c r="C15" t="s">
+        <v>92</v>
+      </c>
       <c r="D15" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E15" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="F15" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G15">
-        <v>34</v>
+        <v>0</v>
+      </c>
+      <c r="H15">
+        <v>9.81</v>
       </c>
       <c r="I15">
-        <v>2278</v>
+        <v>0</v>
       </c>
       <c r="J15" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="C16" t="s">
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E16" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F16" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G16">
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="H16">
+        <v>4074</v>
       </c>
       <c r="I16">
-        <v>871</v>
+        <v>4074</v>
       </c>
       <c r="J16" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="C17" t="s">
+        <v>90</v>
       </c>
       <c r="D17" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E17" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="F17" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G17">
-        <v>45</v>
+        <v>0</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
       </c>
       <c r="I17">
-        <v>2025</v>
+        <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="C18" t="s">
+        <v>90</v>
       </c>
       <c r="D18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E18" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="F18" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
-        <v>14807919</v>
+        <v>0</v>
       </c>
       <c r="I18">
-        <v>4525</v>
+        <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
+        <v>96</v>
       </c>
       <c r="D19" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E19" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F19" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G19">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="H19">
-        <v>4051</v>
+        <v>1337163</v>
       </c>
       <c r="I19">
-        <v>804</v>
+        <v>1313704</v>
       </c>
       <c r="J19" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>97</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E20" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F20" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H20">
-        <v>1638</v>
+        <v>3280.77</v>
       </c>
       <c r="I20">
-        <v>1638</v>
+        <v>2637</v>
       </c>
       <c r="J20" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E21" t="s">
         <v>114</v>
       </c>
       <c r="F21" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G21">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="H21">
-        <v>67671</v>
+        <v>5</v>
       </c>
       <c r="I21">
-        <v>2025</v>
+        <v>5</v>
       </c>
       <c r="J21" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E22" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F22" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G22">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H22">
-        <v>486.5</v>
+        <v>15</v>
       </c>
       <c r="I22">
-        <v>450</v>
+        <v>15</v>
       </c>
       <c r="J22" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>67</v>
+        <v>71</v>
+      </c>
+      <c r="C23" t="s">
+        <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E23" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="F23" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G23">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H23">
-        <v>1660</v>
+        <v>45</v>
       </c>
       <c r="I23">
-        <v>294</v>
+        <v>45</v>
       </c>
       <c r="J23" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>72</v>
+      </c>
+      <c r="C24" t="s">
+        <v>97</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E24" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="G24">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H24">
-        <v>14807919</v>
+        <v>5530</v>
       </c>
       <c r="I24">
-        <v>56</v>
+        <v>5530</v>
       </c>
       <c r="J24" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>73</v>
+      </c>
+      <c r="C25" t="s">
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="F25" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
-        <v>1660</v>
+        <v>1606200</v>
       </c>
       <c r="I25">
-        <v>897</v>
+        <v>0</v>
       </c>
       <c r="J25" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>73</v>
+      </c>
+      <c r="C26" t="s">
+        <v>100</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E26" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="F26" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G26">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H26">
-        <v>693.84</v>
+        <v>2129484</v>
       </c>
       <c r="I26">
-        <v>588</v>
+        <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>17</v>
       </c>
       <c r="B27" t="s">
-        <v>67</v>
+        <v>73</v>
+      </c>
+      <c r="C27" t="s">
+        <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E27" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="F27" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G27">
-        <v>48</v>
+        <v>0</v>
+      </c>
+      <c r="H27">
+        <v>1606200</v>
       </c>
       <c r="I27">
-        <v>2688</v>
+        <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E28" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F28" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>579</v>
+        <v>2129484</v>
       </c>
       <c r="I28">
-        <v>345</v>
+        <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B29" t="s">
-        <v>67</v>
+        <v>74</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E29" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="F29" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="G29">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29">
-        <v>67671</v>
+        <v>538.2</v>
       </c>
       <c r="I29">
-        <v>65646</v>
+        <v>468</v>
       </c>
       <c r="J29" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B30" t="s">
-        <v>67</v>
+        <v>75</v>
+      </c>
+      <c r="C30" t="s">
+        <v>96</v>
       </c>
       <c r="D30" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E30" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="F30" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="G30">
-        <v>3</v>
+        <v>910</v>
       </c>
       <c r="H30">
-        <v>201</v>
+        <v>213408</v>
       </c>
       <c r="I30">
-        <v>201</v>
+        <v>212940</v>
       </c>
       <c r="J30" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="F31" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G31">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="I31">
-        <v>27</v>
+        <v>89700</v>
       </c>
       <c r="J31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B32" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E32" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="F32" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G32">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="I32">
-        <v>5445</v>
+        <v>20868.12</v>
       </c>
       <c r="J32" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="B33" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E33" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="F33" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G33">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="I33">
-        <v>234</v>
+        <v>460350</v>
       </c>
       <c r="J33" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="B34" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E34" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="F34" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G34">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>4051</v>
+        <v>345</v>
       </c>
       <c r="I34">
-        <v>242</v>
+        <v>425730</v>
       </c>
       <c r="J34" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E35" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="F35" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G35">
-        <v>-5</v>
-[...2 lines deleted...]
-        <v>-225</v>
+        <v>567</v>
       </c>
       <c r="I35">
-        <v>-225</v>
+        <v>55928880</v>
       </c>
       <c r="J35" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B36" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="F36" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G36">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="I36">
-        <v>1530</v>
+        <v>2268</v>
       </c>
       <c r="J36" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B37" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H37">
-        <v>4051</v>
+        <v>270</v>
       </c>
       <c r="I37">
-        <v>567</v>
+        <v>89</v>
       </c>
       <c r="J37" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B38" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E38" t="s">
         <v>110</v>
       </c>
       <c r="F38" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G38">
-        <v>321312</v>
+        <v>2</v>
       </c>
       <c r="H38">
-        <v>14807919</v>
+        <v>3714</v>
       </c>
       <c r="I38">
-        <v>14459040</v>
+        <v>1780</v>
       </c>
       <c r="J38" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B39" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E39" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F39" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G39">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14807919</v>
+        <v>10</v>
       </c>
       <c r="I39">
-        <v>987</v>
+        <v>670</v>
       </c>
       <c r="J39" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="B40" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E40" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="F40" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G40">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>4051</v>
+        <v>5</v>
       </c>
       <c r="I40">
-        <v>1904</v>
+        <v>445</v>
       </c>
       <c r="J40" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="B41" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E41" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F41" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G41">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H41">
-        <v>624</v>
+        <v>315.06</v>
       </c>
       <c r="I41">
-        <v>624</v>
+        <v>267</v>
       </c>
       <c r="J41" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E42" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="F42" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G42">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="H42">
-        <v>8107</v>
+        <v>4051</v>
       </c>
       <c r="I42">
-        <v>8107</v>
+        <v>213</v>
       </c>
       <c r="J42" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B43" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D43" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F43" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G43">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H43">
-        <v>696</v>
+        <v>3402</v>
       </c>
       <c r="I43">
-        <v>696</v>
+        <v>3402</v>
       </c>
       <c r="J43" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E44" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="F44" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G44">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="H44">
-        <v>13041</v>
+        <v>3969</v>
       </c>
       <c r="I44">
-        <v>13041</v>
+        <v>3969</v>
       </c>
       <c r="J44" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D45" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E45" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F45" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G45">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>3</v>
       </c>
       <c r="I45">
-        <v>670</v>
+        <v>1701</v>
       </c>
       <c r="J45" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D46" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E46" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="F46" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G46">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>4489</v>
+        <v>54</v>
       </c>
       <c r="I46">
-        <v>4489</v>
+        <v>30618</v>
       </c>
       <c r="J46" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D47" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E47" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F47" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G47">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>59094</v>
+        <v>45</v>
       </c>
       <c r="I47">
-        <v>59094</v>
+        <v>25515</v>
       </c>
       <c r="J47" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D48" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E48" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F48" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G48">
-        <v>450</v>
+        <v>67</v>
       </c>
       <c r="H48">
-        <v>44388000</v>
+        <v>4051</v>
       </c>
       <c r="I48">
-        <v>44388000</v>
+        <v>321</v>
       </c>
       <c r="J48" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="B49" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D49" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E49" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F49" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
+      <c r="H49">
+        <v>14807919</v>
+      </c>
       <c r="I49">
-        <v>0</v>
+        <v>343244</v>
       </c>
       <c r="J49" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B50" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D50" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E50" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F50" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G50">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I50">
-        <v>0</v>
+        <v>1344.42</v>
       </c>
       <c r="J50" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B51" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D51" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E51" t="s">
-        <v>106</v>
+        <v>134</v>
       </c>
       <c r="F51" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G51">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I51">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="J51" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B52" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D52" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E52" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F52" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G52">
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="H52">
+        <v>7796</v>
       </c>
       <c r="I52">
-        <v>0</v>
+        <v>2278</v>
       </c>
       <c r="J52" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D53" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="E53" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="F53" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G53">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="I53">
-        <v>0</v>
+        <v>5963</v>
       </c>
       <c r="J53" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="B54" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D54" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="E54" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="F54" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G54">
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="H54">
+        <v>5963</v>
       </c>
       <c r="I54">
-        <v>0</v>
+        <v>5963</v>
       </c>
       <c r="J54" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B55" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D55" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="E55" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="F55" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G55">
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="H55">
+        <v>5963</v>
       </c>
       <c r="I55">
-        <v>0</v>
+        <v>5963</v>
       </c>
       <c r="J55" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D56" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E56" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F56" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G56">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>658.5599999999999</v>
+        <v>7</v>
       </c>
       <c r="I56">
-        <v>588</v>
+        <v>469</v>
       </c>
       <c r="J56" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B57" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D57" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E57" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F57" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G57">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>18656.82</v>
+        <v>89</v>
       </c>
       <c r="I57">
-        <v>15678</v>
+        <v>5963</v>
       </c>
       <c r="J57" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B58" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D58" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E58" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="F58" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G58">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="H58">
-        <v>96.12</v>
+        <v>5963</v>
       </c>
       <c r="I58">
-        <v>89</v>
+        <v>5963</v>
       </c>
       <c r="J58" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B59" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D59" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E59" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="F59" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G59">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4948.6</v>
+        <v>89</v>
       </c>
       <c r="I59">
-        <v>4540</v>
+        <v>5963</v>
       </c>
       <c r="J59" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B60" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D60" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E60" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="F60" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G60">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="H60">
-        <v>8417.16</v>
+        <v>5963</v>
       </c>
       <c r="I60">
-        <v>8172</v>
+        <v>5963</v>
       </c>
       <c r="J60" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D61" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E61" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="F61" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G61">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H61">
-        <v>10070.1</v>
+        <v>58240</v>
       </c>
       <c r="I61">
-        <v>6030</v>
+        <v>5963</v>
       </c>
       <c r="J61" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B62" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="D62" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E62" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="F62" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G62">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="H62">
-        <v>-251</v>
+        <v>1742</v>
       </c>
       <c r="I62">
-        <v>603</v>
+        <v>871</v>
       </c>
       <c r="J62" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B63" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D63" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E63" t="s">
-        <v>103</v>
+        <v>138</v>
       </c>
       <c r="F63" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G63">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="H63">
-        <v>-73.03</v>
+        <v>603</v>
       </c>
       <c r="I63">
-        <v>-67</v>
+        <v>603</v>
       </c>
       <c r="J63" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B64" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D64" t="s">
         <v>99</v>
       </c>
       <c r="E64" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="F64" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G64">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="H64">
-        <v>320.96</v>
+        <v>938</v>
       </c>
       <c r="I64">
-        <v>272</v>
+        <v>938</v>
       </c>
       <c r="J64" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B65" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D65" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E65" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="F65" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G65">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H65">
-        <v>259.42</v>
+        <v>1739</v>
       </c>
       <c r="I65">
-        <v>238</v>
+        <v>335</v>
       </c>
       <c r="J65" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D66" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E66" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F66" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="G66">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H66">
-        <v>380</v>
+        <v>1554</v>
       </c>
       <c r="I66">
-        <v>68</v>
+        <v>567</v>
       </c>
       <c r="J66" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D67" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E67" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="F67" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G67">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="H67">
-        <v>17940</v>
+        <v>2025</v>
       </c>
       <c r="I67">
-        <v>17940</v>
+        <v>2025</v>
       </c>
       <c r="J67" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>29</v>
       </c>
       <c r="B68" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D68" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E68" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F68" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G68">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H68">
-        <v>380</v>
+        <v>14807919</v>
       </c>
       <c r="I68">
-        <v>312</v>
+        <v>56</v>
       </c>
       <c r="J68" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
         <v>66</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E69" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="F69" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G69">
-        <v>-90</v>
+        <v>0</v>
       </c>
       <c r="I69">
-        <v>-3060</v>
+        <v>897</v>
       </c>
       <c r="J69" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="B70" t="s">
         <v>66</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E70" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F70" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G70">
-        <v>-90</v>
+        <v>7</v>
       </c>
       <c r="I70">
-        <v>-3060</v>
+        <v>1638</v>
       </c>
       <c r="J70" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B71" t="s">
         <v>66</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E71" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="F71" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G71">
-        <v>10</v>
+        <v>45</v>
+      </c>
+      <c r="H71">
+        <v>67671</v>
       </c>
       <c r="I71">
-        <v>670</v>
+        <v>2025</v>
       </c>
       <c r="J71" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B72" t="s">
         <v>66</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E72" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="F72" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G72">
-        <v>3</v>
+        <v>10</v>
+      </c>
+      <c r="H72">
+        <v>486.5</v>
       </c>
       <c r="I72">
-        <v>6402</v>
+        <v>450</v>
       </c>
       <c r="J72" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D73" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E73" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="F73" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G73">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="H73">
-        <v>25515</v>
+        <v>14807919</v>
       </c>
       <c r="I73">
-        <v>25515</v>
+        <v>4525</v>
       </c>
       <c r="J73" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="B74" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="D74" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E74" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F74" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G74">
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="H74">
+        <v>4051</v>
       </c>
       <c r="I74">
-        <v>343244</v>
+        <v>804</v>
       </c>
       <c r="J74" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="D75" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E75" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="F75" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G75">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1742</v>
+        <v>3</v>
       </c>
       <c r="I75">
-        <v>871</v>
+        <v>294</v>
       </c>
       <c r="J75" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="B76" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="D76" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E76" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="F76" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G76">
-        <v>34</v>
+        <v>6</v>
+      </c>
+      <c r="H76">
+        <v>1739</v>
       </c>
       <c r="I76">
-        <v>2278</v>
+        <v>1404</v>
       </c>
       <c r="J76" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B77" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="D77" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E77" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="F77" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="G77">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="H77">
-        <v>7796</v>
+        <v>579</v>
       </c>
       <c r="I77">
-        <v>2278</v>
+        <v>345</v>
       </c>
       <c r="J77" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B78" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D78" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E78" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="F78" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="G78">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H78">
-        <v>603</v>
+        <v>67671</v>
       </c>
       <c r="I78">
-        <v>603</v>
+        <v>65646</v>
       </c>
       <c r="J78" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="B79" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D79" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E79" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F79" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G79">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H79">
-        <v>938</v>
+        <v>2678</v>
       </c>
       <c r="I79">
-        <v>938</v>
+        <v>2278</v>
       </c>
       <c r="J79" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B80" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D80" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E80" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F80" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G80">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I80">
-        <v>335</v>
+        <v>201</v>
       </c>
       <c r="J80" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B81" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D81" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E81" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="F81" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G81">
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="H81">
+        <v>693.84</v>
       </c>
       <c r="I81">
-        <v>56</v>
+        <v>588</v>
       </c>
       <c r="J81" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="B82" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D82" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E82" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F82" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G82">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="H82">
+        <v>580</v>
       </c>
       <c r="I82">
-        <v>4525</v>
+        <v>356</v>
       </c>
       <c r="J82" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B83" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D83" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E83" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="F83" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G83">
-        <v>6</v>
+        <v>4</v>
+      </c>
+      <c r="H83">
+        <v>580</v>
       </c>
       <c r="I83">
-        <v>1404</v>
+        <v>224</v>
       </c>
       <c r="J83" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="B84" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="D84" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E84" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F84" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G84">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="H84">
-        <v>2678</v>
+        <v>7796</v>
       </c>
       <c r="I84">
-        <v>2278</v>
+        <v>1288</v>
       </c>
       <c r="J84" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B85" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="D85" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E85" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="F85" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G85">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="H85">
-        <v>693.84</v>
+        <v>7796</v>
       </c>
       <c r="I85">
-        <v>588</v>
+        <v>1400</v>
       </c>
       <c r="J85" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B86" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D86" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E86" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="F86" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G86">
-        <v>48</v>
+        <v>3</v>
+      </c>
+      <c r="H86">
+        <v>27</v>
       </c>
       <c r="I86">
-        <v>2688</v>
+        <v>27</v>
       </c>
       <c r="J86" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="B87" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="D87" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E87" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="F87" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G87">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>3714</v>
+        <v>3</v>
       </c>
       <c r="I87">
-        <v>1904</v>
+        <v>234</v>
       </c>
       <c r="J87" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B88" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D88" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="E88" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F88" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G88">
-        <v>48</v>
+        <v>-5</v>
       </c>
       <c r="H88">
-        <v>7796</v>
+        <v>-225</v>
       </c>
       <c r="I88">
-        <v>2688</v>
+        <v>-225</v>
       </c>
       <c r="J88" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="B89" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="D89" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E89" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F89" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G89">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="H89">
-        <v>234</v>
+        <v>7796</v>
       </c>
       <c r="I89">
-        <v>234</v>
+        <v>1530</v>
       </c>
       <c r="J89" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B90" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="D90" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E90" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="F90" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G90">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H90">
-        <v>234</v>
+        <v>4051</v>
       </c>
       <c r="I90">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="J90" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="B91" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="D91" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E91" t="s">
-        <v>104</v>
+        <v>145</v>
       </c>
       <c r="F91" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G91">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="H91">
-        <v>270</v>
+        <v>5445</v>
       </c>
       <c r="I91">
-        <v>270</v>
+        <v>5445</v>
       </c>
       <c r="J91" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B92" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D92" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E92" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F92" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G92">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="H92">
-        <v>7796</v>
+        <v>14807919</v>
       </c>
       <c r="I92">
-        <v>1530</v>
+        <v>987</v>
       </c>
       <c r="J92" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D93" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E93" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="F93" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G93">
-        <v>34</v>
+        <v>12</v>
+      </c>
+      <c r="H93">
+        <v>1567</v>
       </c>
       <c r="I93">
-        <v>1530</v>
+        <v>672</v>
       </c>
       <c r="J93" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="B94" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D94" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E94" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F94" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G94">
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="H94">
+        <v>4051</v>
       </c>
       <c r="I94">
-        <v>987</v>
+        <v>1904</v>
       </c>
       <c r="J94" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="B95" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D95" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E95" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F95" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G95">
-        <v>321312</v>
+        <v>0</v>
+      </c>
+      <c r="H95">
+        <v>4051</v>
       </c>
       <c r="I95">
-        <v>14459040</v>
+        <v>567</v>
       </c>
       <c r="J95" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="B96" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="D96" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E96" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="F96" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G96">
-        <v>0</v>
+        <v>321312</v>
       </c>
       <c r="H96">
-        <v>9.81</v>
+        <v>14807919</v>
       </c>
       <c r="I96">
-        <v>0</v>
+        <v>14459040</v>
       </c>
       <c r="J96" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B97" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D97" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E97" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="F97" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G97">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H97">
-        <v>4074</v>
+        <v>1567</v>
       </c>
       <c r="I97">
-        <v>4074</v>
+        <v>135</v>
       </c>
       <c r="J97" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B98" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D98" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E98" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F98" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G98">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H98">
-        <v>0</v>
+        <v>909.8099999999999</v>
       </c>
       <c r="I98">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="J98" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B99" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D99" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E99" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F99" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G99">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H99">
-        <v>0</v>
+        <v>616.4</v>
       </c>
       <c r="I99">
-        <v>0</v>
+        <v>616.4</v>
       </c>
       <c r="J99" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B100" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D100" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E100" t="s">
-        <v>121</v>
+        <v>146</v>
       </c>
       <c r="F100" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="G100">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="H100">
-        <v>93824</v>
+        <v>624</v>
       </c>
       <c r="I100">
-        <v>1313704</v>
+        <v>390</v>
       </c>
       <c r="J100" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B101" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D101" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E101" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="F101" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="G101">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H101">
-        <v>5</v>
+        <v>624</v>
       </c>
       <c r="I101">
-        <v>5</v>
+        <v>234</v>
       </c>
       <c r="J101" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B102" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D102" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E102" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F102" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="G102">
-        <v>9</v>
+        <v>345</v>
       </c>
       <c r="H102">
-        <v>45</v>
+        <v>4067000</v>
       </c>
       <c r="I102">
-        <v>45</v>
+        <v>3450000</v>
       </c>
       <c r="J102" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B103" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D103" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E103" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="F103" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="G103">
-        <v>3</v>
+        <v>500</v>
       </c>
       <c r="H103">
-        <v>15</v>
+        <v>4067000</v>
       </c>
       <c r="I103">
-        <v>15</v>
+        <v>617000</v>
       </c>
       <c r="J103" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B104" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D104" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E104" t="s">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="F104" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="G104">
-        <v>7</v>
+        <v>890</v>
       </c>
       <c r="H104">
-        <v>5530</v>
+        <v>1098260</v>
       </c>
       <c r="I104">
-        <v>5530</v>
+        <v>1098260</v>
       </c>
       <c r="J104" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B105" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D105" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E105" t="s">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="F105" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="G105">
-        <v>2</v>
+        <v>64</v>
       </c>
       <c r="H105">
-        <v>538.2</v>
+        <v>36288</v>
       </c>
       <c r="I105">
-        <v>468</v>
+        <v>36288</v>
       </c>
       <c r="J105" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B106" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="D106" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E106" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="F106" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="G106">
-        <v>910</v>
+        <v>12</v>
       </c>
       <c r="H106">
-        <v>212472</v>
+        <v>6804</v>
       </c>
       <c r="I106">
-        <v>212940</v>
+        <v>6804</v>
       </c>
       <c r="J106" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B107" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D107" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E107" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="F107" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G107">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I107">
-        <v>89700</v>
+        <v>4074</v>
       </c>
       <c r="J107" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D108" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E108" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F108" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G108">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="I108">
-        <v>20868.12</v>
+        <v>7884</v>
       </c>
       <c r="J108" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B109" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D109" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E109" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="F109" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G109">
-        <v>45</v>
+        <v>789</v>
+      </c>
+      <c r="H109">
+        <v>18147</v>
       </c>
       <c r="I109">
-        <v>460350</v>
+        <v>18147</v>
       </c>
       <c r="J109" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B110" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D110" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E110" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="F110" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G110">
-        <v>345</v>
+        <v>98</v>
+      </c>
+      <c r="H110">
+        <v>4410</v>
       </c>
       <c r="I110">
-        <v>425730</v>
+        <v>4410</v>
       </c>
       <c r="J110" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B111" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D111" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E111" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="F111" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G111">
-        <v>4</v>
+        <v>67</v>
+      </c>
+      <c r="H111">
+        <v>8107</v>
       </c>
       <c r="I111">
-        <v>2268</v>
+        <v>8107</v>
       </c>
       <c r="J111" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B112" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D112" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E112" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="F112" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G112">
-        <v>567</v>
+        <v>8</v>
+      </c>
+      <c r="H112">
+        <v>696</v>
       </c>
       <c r="I112">
-        <v>55928880</v>
+        <v>696</v>
       </c>
       <c r="J112" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B113" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D113" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E113" t="s">
-        <v>108</v>
+        <v>154</v>
       </c>
       <c r="F113" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G113">
-        <v>10</v>
+        <v>23</v>
+      </c>
+      <c r="H113">
+        <v>13041</v>
       </c>
       <c r="I113">
-        <v>670</v>
+        <v>13041</v>
       </c>
       <c r="J113" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B114" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="D114" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E114" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F114" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G114">
-        <v>5</v>
+        <v>70</v>
+      </c>
+      <c r="H114">
+        <v>68600</v>
       </c>
       <c r="I114">
-        <v>445</v>
+        <v>68600</v>
       </c>
       <c r="J114" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="B115" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D115" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E115" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="F115" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G115">
-        <v>3</v>
+        <v>146</v>
       </c>
       <c r="H115">
-        <v>315.06</v>
+        <v>132568</v>
       </c>
       <c r="I115">
-        <v>267</v>
+        <v>132568</v>
       </c>
       <c r="J115" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="B116" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D116" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E116" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="F116" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G116">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H116">
-        <v>4051</v>
+        <v>670</v>
       </c>
       <c r="I116">
-        <v>213</v>
+        <v>670</v>
       </c>
       <c r="J116" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="B117" t="s">
+        <v>69</v>
+      </c>
+      <c r="D117" t="s">
+        <v>99</v>
+      </c>
+      <c r="E117" t="s">
+        <v>157</v>
+      </c>
+      <c r="F117" t="s">
+        <v>166</v>
+      </c>
+      <c r="G117">
         <v>67</v>
       </c>
-      <c r="D117" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I117">
-        <v>1701</v>
+        <v>4489</v>
       </c>
       <c r="J117" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B118" t="s">
+        <v>83</v>
+      </c>
+      <c r="D118" t="s">
+        <v>99</v>
+      </c>
+      <c r="E118" t="s">
+        <v>112</v>
+      </c>
+      <c r="F118" t="s">
+        <v>166</v>
+      </c>
+      <c r="G118">
         <v>67</v>
       </c>
-      <c r="D118" t="s">
-[...9 lines deleted...]
-        <v>54</v>
+      <c r="H118">
+        <v>59094</v>
       </c>
       <c r="I118">
-        <v>30618</v>
+        <v>59094</v>
       </c>
       <c r="J118" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="B119" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="D119" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E119" t="s">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="F119" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G119">
-        <v>45</v>
+        <v>450</v>
+      </c>
+      <c r="H119">
+        <v>44388000</v>
       </c>
       <c r="I119">
-        <v>25515</v>
+        <v>44388000</v>
       </c>
       <c r="J119" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B120" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="D120" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E120" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="F120" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G120">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3402</v>
+        <v>5</v>
       </c>
       <c r="I120">
-        <v>3402</v>
+        <v>445</v>
       </c>
       <c r="J120" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B121" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="D121" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E121" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="F121" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G121">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3969</v>
+        <v>10</v>
       </c>
       <c r="I121">
-        <v>3969</v>
+        <v>5670</v>
       </c>
       <c r="J121" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B122" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D122" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E122" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="F122" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G122">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="H122">
-        <v>4051</v>
+        <v>1701</v>
       </c>
       <c r="I122">
-        <v>321</v>
+        <v>1701</v>
       </c>
       <c r="J122" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D123" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E123" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="F123" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G123">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="H123">
-        <v>14807919</v>
+        <v>30618</v>
       </c>
       <c r="I123">
-        <v>343244</v>
+        <v>30618</v>
       </c>
       <c r="J123" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B124" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D124" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E124" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="F124" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="G124">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="H124">
-        <v>1554</v>
+        <v>25515</v>
       </c>
       <c r="I124">
-        <v>567</v>
+        <v>25515</v>
       </c>
       <c r="J124" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B125" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D125" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E125" t="s">
-        <v>136</v>
+        <v>110</v>
       </c>
       <c r="F125" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G125">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I125">
-        <v>1344.42</v>
+        <v>469</v>
       </c>
       <c r="J125" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="B126" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D126" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E126" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="F126" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G126">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>7796</v>
+        <v>89</v>
       </c>
       <c r="I126">
-        <v>2278</v>
+        <v>5963</v>
       </c>
       <c r="J126" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="B127" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D127" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E127" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="F127" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G127">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="I127">
-        <v>5963</v>
+        <v>536</v>
       </c>
       <c r="J127" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B128" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D128" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E128" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="F128" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G128">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>5963</v>
+        <v>0</v>
       </c>
       <c r="I128">
-        <v>5963</v>
+        <v>897</v>
       </c>
       <c r="J128" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B129" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D129" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E129" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="F129" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G129">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="H129">
-        <v>5963</v>
+        <v>1638</v>
       </c>
       <c r="I129">
-        <v>5963</v>
+        <v>1638</v>
       </c>
       <c r="J129" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B130" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D130" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E130" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="F130" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G130">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I130">
-        <v>469</v>
+        <v>294</v>
       </c>
       <c r="J130" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="B131" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D131" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E131" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="F131" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G131">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="I131">
-        <v>5963</v>
+        <v>245</v>
       </c>
       <c r="J131" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="B132" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D132" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E132" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
       <c r="F132" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G132">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="H132">
-        <v>5963</v>
+        <v>98</v>
       </c>
       <c r="I132">
-        <v>5963</v>
+        <v>98</v>
       </c>
       <c r="J132" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="B133" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D133" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E133" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="F133" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G133">
-        <v>89</v>
+        <v>5</v>
+      </c>
+      <c r="H133">
+        <v>4935</v>
       </c>
       <c r="I133">
-        <v>5963</v>
+        <v>4935</v>
       </c>
       <c r="J133" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="B134" t="s">
         <v>67</v>
       </c>
       <c r="D134" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E134" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="F134" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G134">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>5963</v>
+        <v>10</v>
       </c>
       <c r="I134">
-        <v>5963</v>
+        <v>900</v>
       </c>
       <c r="J134" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="B135" t="s">
         <v>67</v>
       </c>
       <c r="D135" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E135" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F135" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G135">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="H135">
-        <v>58240</v>
+        <v>24269</v>
       </c>
       <c r="I135">
-        <v>5963</v>
+        <v>24269</v>
       </c>
       <c r="J135" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="B136" t="s">
         <v>67</v>
       </c>
       <c r="D136" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E136" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F136" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G136">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1742</v>
+        <v>10</v>
       </c>
       <c r="I136">
-        <v>871</v>
+        <v>616.4</v>
       </c>
       <c r="J136" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D137" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E137" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="F137" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G137">
         <v>9</v>
       </c>
       <c r="H137">
-        <v>603</v>
+        <v>7884</v>
       </c>
       <c r="I137">
-        <v>603</v>
+        <v>7884</v>
       </c>
       <c r="J137" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B138" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D138" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E138" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="F138" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G138">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="H138">
-        <v>938</v>
+        <v>4074</v>
       </c>
       <c r="I138">
-        <v>938</v>
+        <v>4074</v>
       </c>
       <c r="J138" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="B139" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D139" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E139" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="F139" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G139">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H139">
-        <v>1739</v>
+        <v>201</v>
       </c>
       <c r="I139">
-        <v>335</v>
+        <v>201</v>
       </c>
       <c r="J139" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B140" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D140" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E140" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="F140" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G140">
         <v>2</v>
       </c>
+      <c r="H140">
+        <v>3029</v>
+      </c>
       <c r="I140">
-        <v>134</v>
+        <v>3029</v>
       </c>
       <c r="J140" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B141" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D141" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E141" t="s">
         <v>121</v>
       </c>
       <c r="F141" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G141">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="H141">
-        <v>2025</v>
+        <v>3029</v>
       </c>
       <c r="I141">
-        <v>2025</v>
+        <v>3029</v>
       </c>
       <c r="J141" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B142" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D142" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E142" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="F142" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G142">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14807919</v>
+        <v>21</v>
       </c>
       <c r="I142">
-        <v>4525</v>
+        <v>20076</v>
       </c>
       <c r="J142" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B143" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="D143" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E143" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="F143" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G143">
-        <v>12</v>
+        <v>500</v>
       </c>
       <c r="H143">
-        <v>4051</v>
+        <v>268155</v>
       </c>
       <c r="I143">
-        <v>804</v>
+        <v>225000</v>
       </c>
       <c r="J143" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
         <v>50</v>
       </c>
       <c r="B144" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D144" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E144" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="F144" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G144">
-        <v>7</v>
+        <v>125</v>
+      </c>
+      <c r="H144">
+        <v>95875</v>
       </c>
       <c r="I144">
-        <v>1638</v>
+        <v>81250</v>
       </c>
       <c r="J144" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="B145" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D145" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E145" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="F145" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G145">
-        <v>45</v>
+        <v>250</v>
       </c>
       <c r="H145">
-        <v>67671</v>
+        <v>221250</v>
       </c>
       <c r="I145">
-        <v>2025</v>
+        <v>187500</v>
       </c>
       <c r="J145" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B146" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="D146" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E146" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="F146" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G146">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H146">
-        <v>486.5</v>
+        <v>13275</v>
       </c>
       <c r="I146">
-        <v>450</v>
+        <v>11250</v>
       </c>
       <c r="J146" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="B147" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D147" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E147" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F147" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G147">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I147">
-        <v>1170</v>
+        <v>89700</v>
       </c>
       <c r="J147" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B148" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D148" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E148" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="F148" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G148">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="I148">
-        <v>294</v>
+        <v>20868.12</v>
       </c>
       <c r="J148" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="B149" t="s">
-        <v>67</v>
+        <v>76</v>
+      </c>
+      <c r="C149" t="s">
+        <v>94</v>
       </c>
       <c r="D149" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E149" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="F149" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G149">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1739</v>
+        <v>1</v>
       </c>
       <c r="I149">
-        <v>1404</v>
+        <v>8456</v>
       </c>
       <c r="J149" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="B150" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D150" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E150" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="F150" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G150">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14807919</v>
+        <v>4</v>
       </c>
       <c r="I150">
-        <v>56</v>
+        <v>2268</v>
       </c>
       <c r="J150" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D151" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E151" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="F151" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="I151">
-        <v>897</v>
+        <v>0</v>
       </c>
       <c r="J151" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D152" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E152" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="F152" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G152">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>2678</v>
+        <v>0</v>
       </c>
       <c r="I152">
-        <v>2278</v>
+        <v>0</v>
       </c>
       <c r="J152" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D153" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E153" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="F153" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G153">
-        <v>3</v>
+        <v>-90</v>
       </c>
       <c r="I153">
-        <v>201</v>
+        <v>-3060</v>
       </c>
       <c r="J153" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B154" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D154" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E154" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="F154" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G154">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="H154">
-        <v>7796</v>
+        <v>315.06</v>
       </c>
       <c r="I154">
-        <v>1288</v>
+        <v>267</v>
       </c>
       <c r="J154" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B155" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D155" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E155" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F155" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G155">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="H155">
-        <v>7796</v>
+        <v>4051</v>
       </c>
       <c r="I155">
-        <v>1400</v>
+        <v>213</v>
       </c>
       <c r="J155" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B156" t="s">
+        <v>66</v>
+      </c>
+      <c r="D156" t="s">
+        <v>99</v>
+      </c>
+      <c r="E156" t="s">
+        <v>120</v>
+      </c>
+      <c r="F156" t="s">
+        <v>161</v>
+      </c>
+      <c r="G156">
         <v>67</v>
       </c>
-      <c r="D156" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H156">
-        <v>3714</v>
+        <v>4051</v>
       </c>
       <c r="I156">
-        <v>1904</v>
+        <v>321</v>
       </c>
       <c r="J156" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B157" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D157" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E157" t="s">
         <v>145</v>
       </c>
       <c r="F157" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
-        <v>579</v>
+        <v>14807919</v>
       </c>
       <c r="I157">
-        <v>345</v>
+        <v>343244</v>
       </c>
       <c r="J157" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B158" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D158" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E158" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
       <c r="F158" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
-        <v>67671</v>
+        <v>1554</v>
       </c>
       <c r="I158">
-        <v>65646</v>
+        <v>567</v>
       </c>
       <c r="J158" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B159" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D159" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E159" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="F159" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G159">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H159">
-        <v>693.84</v>
+        <v>1660</v>
       </c>
       <c r="I159">
-        <v>588</v>
+        <v>469</v>
       </c>
       <c r="J159" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="B160" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D160" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E160" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="F160" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G160">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>13</v>
       </c>
       <c r="I160">
-        <v>356</v>
+        <v>871</v>
       </c>
       <c r="J160" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="B161" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D161" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E161" t="s">
-        <v>131</v>
+        <v>110</v>
       </c>
       <c r="F161" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G161">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>34</v>
       </c>
       <c r="I161">
-        <v>224</v>
+        <v>2278</v>
       </c>
       <c r="J161" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="B162" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D162" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E162" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="F162" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G162">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="I162">
-        <v>27</v>
+        <v>2025</v>
       </c>
       <c r="J162" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B163" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D163" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E163" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="F163" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G163">
-        <v>3</v>
+        <v>12</v>
+      </c>
+      <c r="H163">
+        <v>4051</v>
       </c>
       <c r="I163">
-        <v>234</v>
+        <v>804</v>
       </c>
       <c r="J163" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B164" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D164" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E164" t="s">
-        <v>107</v>
+        <v>145</v>
       </c>
       <c r="F164" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G164">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H164">
-        <v>4051</v>
+        <v>14807919</v>
       </c>
       <c r="I164">
-        <v>242</v>
+        <v>4525</v>
       </c>
       <c r="J164" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="B165" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D165" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E165" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="F165" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G165">
-        <v>-5</v>
+        <v>7</v>
       </c>
       <c r="H165">
-        <v>-225</v>
+        <v>1638</v>
       </c>
       <c r="I165">
-        <v>-225</v>
+        <v>1638</v>
       </c>
       <c r="J165" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B166" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D166" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E166" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="F166" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G166">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="H166">
-        <v>270</v>
+        <v>67671</v>
       </c>
       <c r="I166">
-        <v>270</v>
+        <v>2025</v>
       </c>
       <c r="J166" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B167" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D167" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E167" t="s">
-        <v>109</v>
+        <v>153</v>
       </c>
       <c r="F167" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G167">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="H167">
-        <v>7796</v>
+        <v>486.5</v>
       </c>
       <c r="I167">
-        <v>1530</v>
+        <v>450</v>
       </c>
       <c r="J167" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B168" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D168" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E168" t="s">
         <v>110</v>
       </c>
       <c r="F168" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G168">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="H168">
-        <v>5445</v>
+        <v>1660</v>
       </c>
       <c r="I168">
-        <v>5445</v>
+        <v>294</v>
       </c>
       <c r="J168" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B169" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D169" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E169" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="F169" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G169">
-        <v>5</v>
+        <v>0</v>
+      </c>
+      <c r="H169">
+        <v>14807919</v>
       </c>
       <c r="I169">
-        <v>280</v>
+        <v>56</v>
       </c>
       <c r="J169" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="B170" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D170" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E170" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="F170" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
-        <v>14807919</v>
+        <v>1660</v>
       </c>
       <c r="I170">
-        <v>987</v>
+        <v>897</v>
       </c>
       <c r="J170" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="B171" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D171" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E171" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="F171" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G171">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H171">
-        <v>1567</v>
+        <v>693.84</v>
       </c>
       <c r="I171">
-        <v>672</v>
+        <v>588</v>
       </c>
       <c r="J171" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="B172" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D172" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E172" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F172" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G172">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>4051</v>
+        <v>48</v>
       </c>
       <c r="I172">
-        <v>1904</v>
+        <v>2688</v>
       </c>
       <c r="J172" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B173" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D173" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E173" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="F173" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
-        <v>4051</v>
+        <v>579</v>
       </c>
       <c r="I173">
-        <v>567</v>
+        <v>345</v>
       </c>
       <c r="J173" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B174" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D174" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E174" t="s">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="F174" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G174">
-        <v>321312</v>
+        <v>0</v>
       </c>
       <c r="H174">
-        <v>14807919</v>
+        <v>67671</v>
       </c>
       <c r="I174">
-        <v>14459040</v>
+        <v>65646</v>
       </c>
       <c r="J174" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="B175" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D175" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E175" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F175" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G175">
         <v>3</v>
       </c>
       <c r="H175">
-        <v>1567</v>
+        <v>201</v>
       </c>
       <c r="I175">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="J175" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="B176" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D176" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E176" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="F176" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G176">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H176">
-        <v>909.8099999999999</v>
+        <v>27</v>
       </c>
       <c r="I176">
-        <v>900</v>
+        <v>27</v>
       </c>
       <c r="J176" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="B177" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D177" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E177" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="F177" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G177">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>616.4</v>
+        <v>45</v>
       </c>
       <c r="I177">
-        <v>616.4</v>
+        <v>5445</v>
       </c>
       <c r="J177" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="B178" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D178" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E178" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="F178" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G178">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>3</v>
       </c>
       <c r="I178">
-        <v>390</v>
+        <v>234</v>
       </c>
       <c r="J178" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="B179" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D179" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E179" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F179" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G179">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H179">
-        <v>624</v>
+        <v>4051</v>
       </c>
       <c r="I179">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="J179" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="B180" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D180" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="E180" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F180" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G180">
-        <v>500</v>
+        <v>-5</v>
       </c>
       <c r="H180">
-        <v>4067000</v>
+        <v>-225</v>
       </c>
       <c r="I180">
-        <v>617000</v>
+        <v>-225</v>
       </c>
       <c r="J180" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="B181" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D181" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E181" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F181" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G181">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>4067000</v>
+        <v>34</v>
       </c>
       <c r="I181">
-        <v>3450000</v>
+        <v>1530</v>
       </c>
       <c r="J181" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="B182" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D182" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E182" t="s">
-        <v>147</v>
+        <v>120</v>
       </c>
       <c r="F182" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G182">
-        <v>890</v>
+        <v>0</v>
       </c>
       <c r="H182">
-        <v>1098260</v>
+        <v>4051</v>
       </c>
       <c r="I182">
-        <v>1098260</v>
+        <v>567</v>
       </c>
       <c r="J182" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="B183" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D183" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E183" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F183" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G183">
-        <v>64</v>
+        <v>321312</v>
       </c>
       <c r="H183">
-        <v>36288</v>
+        <v>14807919</v>
       </c>
       <c r="I183">
-        <v>36288</v>
+        <v>14459040</v>
       </c>
       <c r="J183" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="B184" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D184" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E184" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="F184" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G184">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H184">
-        <v>6804</v>
+        <v>14807919</v>
       </c>
       <c r="I184">
-        <v>6804</v>
+        <v>987</v>
       </c>
       <c r="J184" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="B185" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D185" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E185" t="s">
-        <v>145</v>
+        <v>120</v>
       </c>
       <c r="F185" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G185">
-        <v>6</v>
+        <v>34</v>
+      </c>
+      <c r="H185">
+        <v>4051</v>
       </c>
       <c r="I185">
-        <v>4074</v>
+        <v>1904</v>
       </c>
       <c r="J185" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B186" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D186" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E186" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="F186" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G186">
-        <v>9</v>
+        <v>8</v>
+      </c>
+      <c r="H186">
+        <v>624</v>
       </c>
       <c r="I186">
-        <v>7884</v>
+        <v>624</v>
       </c>
       <c r="J186" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="B187" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D187" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E187" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F187" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G187">
-        <v>789</v>
+        <v>67</v>
       </c>
       <c r="H187">
-        <v>18147</v>
+        <v>8107</v>
       </c>
       <c r="I187">
-        <v>18147</v>
+        <v>8107</v>
       </c>
       <c r="J187" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="B188" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D188" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E188" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="F188" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G188">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="H188">
-        <v>4410</v>
+        <v>696</v>
       </c>
       <c r="I188">
-        <v>4410</v>
+        <v>696</v>
       </c>
       <c r="J188" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B189" t="s">
         <v>69</v>
       </c>
       <c r="D189" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E189" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="F189" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G189">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="H189">
-        <v>8107</v>
+        <v>13041</v>
       </c>
       <c r="I189">
-        <v>8107</v>
+        <v>13041</v>
       </c>
       <c r="J189" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="B190" t="s">
         <v>69</v>
       </c>
       <c r="D190" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E190" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="F190" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G190">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H190">
-        <v>696</v>
+        <v>670</v>
       </c>
       <c r="I190">
-        <v>696</v>
+        <v>670</v>
       </c>
       <c r="J190" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B191" t="s">
         <v>69</v>
       </c>
       <c r="D191" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E191" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="F191" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G191">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H191">
-        <v>68600</v>
+        <v>4489</v>
       </c>
       <c r="I191">
-        <v>68600</v>
+        <v>4489</v>
       </c>
       <c r="J191" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B192" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D192" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E192" t="s">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="F192" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G192">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="H192">
-        <v>13041</v>
+        <v>59094</v>
       </c>
       <c r="I192">
-        <v>13041</v>
+        <v>59094</v>
       </c>
       <c r="J192" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B193" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D193" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E193" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F193" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G193">
-        <v>146</v>
+        <v>450</v>
       </c>
       <c r="H193">
-        <v>132568</v>
+        <v>44388000</v>
       </c>
       <c r="I193">
-        <v>132568</v>
+        <v>44388000</v>
       </c>
       <c r="J193" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
-        <v>69</v>
+        <v>77</v>
+      </c>
+      <c r="C194" t="s">
+        <v>77</v>
       </c>
       <c r="D194" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E194" t="s">
-        <v>152</v>
+        <v>121</v>
       </c>
       <c r="F194" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G194">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>0</v>
       </c>
       <c r="I194">
-        <v>670</v>
+        <v>0</v>
       </c>
       <c r="J194" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B195" t="s">
-        <v>69</v>
+        <v>77</v>
+      </c>
+      <c r="C195" t="s">
+        <v>77</v>
       </c>
       <c r="D195" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E195" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="F195" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G195">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="I195">
-        <v>4489</v>
+        <v>0</v>
       </c>
       <c r="J195" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
-        <v>70</v>
+        <v>77</v>
+      </c>
+      <c r="C196" t="s">
+        <v>77</v>
       </c>
       <c r="D196" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E196" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F196" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G196">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>59094</v>
+        <v>0</v>
       </c>
       <c r="I196">
-        <v>59094</v>
+        <v>0</v>
       </c>
       <c r="J196" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
-        <v>70</v>
+        <v>77</v>
+      </c>
+      <c r="C197" t="s">
+        <v>77</v>
       </c>
       <c r="D197" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E197" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="F197" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G197">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>44388000</v>
+        <v>0</v>
       </c>
       <c r="I197">
-        <v>44388000</v>
+        <v>0</v>
       </c>
       <c r="J197" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B198" t="s">
-        <v>82</v>
+        <v>77</v>
+      </c>
+      <c r="C198" t="s">
+        <v>77</v>
       </c>
       <c r="D198" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E198" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="F198" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G198">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3029</v>
+        <v>0</v>
       </c>
       <c r="I198">
-        <v>3029</v>
+        <v>0</v>
       </c>
       <c r="J198" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
-        <v>82</v>
+        <v>77</v>
+      </c>
+      <c r="C199" t="s">
+        <v>77</v>
       </c>
       <c r="D199" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E199" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="F199" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G199">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3029</v>
+        <v>0</v>
       </c>
       <c r="I199">
-        <v>3029</v>
+        <v>0</v>
       </c>
       <c r="J199" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="B200" t="s">
-        <v>65</v>
+        <v>77</v>
+      </c>
+      <c r="C200" t="s">
+        <v>77</v>
       </c>
       <c r="D200" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E200" t="s">
-        <v>103</v>
+        <v>138</v>
       </c>
       <c r="F200" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G200">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="I200">
-        <v>20076</v>
+        <v>0</v>
       </c>
       <c r="J200" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B201" t="s">
-        <v>83</v>
+        <v>90</v>
+      </c>
+      <c r="C201" t="s">
+        <v>90</v>
       </c>
       <c r="D201" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E201" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="F201" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G201">
-        <v>500</v>
+        <v>6</v>
       </c>
       <c r="H201">
-        <v>268155</v>
+        <v>658.5599999999999</v>
       </c>
       <c r="I201">
-        <v>225000</v>
+        <v>588</v>
       </c>
       <c r="J201" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B202" t="s">
-        <v>84</v>
+        <v>90</v>
+      </c>
+      <c r="C202" t="s">
+        <v>90</v>
       </c>
       <c r="D202" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E202" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="F202" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G202">
-        <v>125</v>
+        <v>67</v>
       </c>
       <c r="H202">
-        <v>95875</v>
+        <v>18656.82</v>
       </c>
       <c r="I202">
-        <v>81250</v>
+        <v>15678</v>
       </c>
       <c r="J202" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B203" t="s">
-        <v>84</v>
+        <v>90</v>
+      </c>
+      <c r="C203" t="s">
+        <v>90</v>
       </c>
       <c r="D203" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E203" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="F203" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G203">
-        <v>250</v>
+        <v>1</v>
       </c>
       <c r="H203">
-        <v>221250</v>
+        <v>96.12</v>
       </c>
       <c r="I203">
-        <v>187500</v>
+        <v>89</v>
       </c>
       <c r="J203" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B204" t="s">
-        <v>84</v>
+        <v>90</v>
+      </c>
+      <c r="C204" t="s">
+        <v>90</v>
       </c>
       <c r="D204" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E204" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="F204" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G204">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="H204">
-        <v>13275</v>
+        <v>4948.6</v>
       </c>
       <c r="I204">
-        <v>11250</v>
+        <v>4540</v>
       </c>
       <c r="J204" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="B205" t="s">
-        <v>80</v>
+        <v>90</v>
+      </c>
+      <c r="C205" t="s">
+        <v>90</v>
       </c>
       <c r="D205" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E205" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F205" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G205">
-        <v>5</v>
+        <v>9</v>
+      </c>
+      <c r="H205">
+        <v>8417.16</v>
       </c>
       <c r="I205">
-        <v>445</v>
+        <v>8172</v>
       </c>
       <c r="J205" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
         <v>63</v>
       </c>
       <c r="B206" t="s">
-        <v>85</v>
+        <v>90</v>
+      </c>
+      <c r="C206" t="s">
+        <v>90</v>
       </c>
       <c r="D206" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E206" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="F206" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G206">
-        <v>10</v>
+        <v>90</v>
+      </c>
+      <c r="H206">
+        <v>10070.1</v>
       </c>
       <c r="I206">
-        <v>5670</v>
+        <v>6030</v>
       </c>
       <c r="J206" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="B207" t="s">
-        <v>67</v>
+        <v>90</v>
+      </c>
+      <c r="C207" t="s">
+        <v>101</v>
       </c>
       <c r="D207" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E207" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="F207" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G207">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H207">
-        <v>1701</v>
+        <v>-251</v>
       </c>
       <c r="I207">
-        <v>1701</v>
+        <v>603</v>
       </c>
       <c r="J207" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="B208" t="s">
-        <v>67</v>
+        <v>90</v>
+      </c>
+      <c r="C208" t="s">
+        <v>90</v>
       </c>
       <c r="D208" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="E208" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="F208" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G208">
-        <v>54</v>
+        <v>-1</v>
       </c>
       <c r="H208">
-        <v>30618</v>
+        <v>-73.03</v>
       </c>
       <c r="I208">
-        <v>30618</v>
+        <v>-67</v>
       </c>
       <c r="J208" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="B209" t="s">
-        <v>67</v>
+        <v>90</v>
+      </c>
+      <c r="C209" t="s">
+        <v>90</v>
       </c>
       <c r="D209" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E209" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="F209" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G209">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="H209">
-        <v>25515</v>
+        <v>320.96</v>
       </c>
       <c r="I209">
-        <v>25515</v>
+        <v>272</v>
       </c>
       <c r="J209" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="B210" t="s">
-        <v>67</v>
+        <v>90</v>
+      </c>
+      <c r="C210" t="s">
+        <v>90</v>
       </c>
       <c r="D210" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E210" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="F210" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G210">
-        <v>89</v>
+        <v>7</v>
+      </c>
+      <c r="H210">
+        <v>259.42</v>
       </c>
       <c r="I210">
-        <v>5963</v>
+        <v>238</v>
       </c>
       <c r="J210" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="B211" t="s">
-        <v>67</v>
+        <v>91</v>
+      </c>
+      <c r="C211" t="s">
+        <v>91</v>
       </c>
       <c r="D211" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E211" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F211" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G211">
-        <v>8</v>
+        <v>2</v>
+      </c>
+      <c r="H211">
+        <v>380</v>
       </c>
       <c r="I211">
-        <v>536</v>
+        <v>68</v>
       </c>
       <c r="J211" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="B212" t="s">
-        <v>67</v>
+        <v>91</v>
+      </c>
+      <c r="C212" t="s">
+        <v>91</v>
       </c>
       <c r="D212" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E212" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="F212" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G212">
-        <v>7</v>
+        <v>2</v>
+      </c>
+      <c r="H212">
+        <v>17940</v>
       </c>
       <c r="I212">
-        <v>469</v>
+        <v>17940</v>
       </c>
       <c r="J212" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="B213" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="D213" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E213" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="F213" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G213">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="H213">
+        <v>380</v>
       </c>
       <c r="I213">
-        <v>897</v>
+        <v>312</v>
       </c>
       <c r="J213" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="B214" t="s">
-        <v>67</v>
+        <v>79</v>
+      </c>
+      <c r="C214" t="s">
+        <v>101</v>
       </c>
       <c r="D214" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E214" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="F214" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G214">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1638</v>
+        <v>-90</v>
       </c>
       <c r="I214">
-        <v>1638</v>
+        <v>-3060</v>
       </c>
       <c r="J214" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="B215" t="s">
-        <v>67</v>
+        <v>79</v>
+      </c>
+      <c r="C215" t="s">
+        <v>101</v>
       </c>
       <c r="D215" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E215" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="F215" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G215">
-        <v>3</v>
+        <v>-90</v>
       </c>
       <c r="I215">
-        <v>294</v>
+        <v>-3060</v>
       </c>
       <c r="J215" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="B216" t="s">
-        <v>67</v>
+        <v>79</v>
+      </c>
+      <c r="C216" t="s">
+        <v>92</v>
       </c>
       <c r="D216" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E216" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="F216" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G216">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I216">
-        <v>245</v>
+        <v>670</v>
       </c>
       <c r="J216" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B217" t="s">
-        <v>86</v>
+        <v>79</v>
+      </c>
+      <c r="C217" t="s">
+        <v>79</v>
       </c>
       <c r="D217" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E217" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="F217" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G217">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="I217">
-        <v>98</v>
+        <v>6402</v>
       </c>
       <c r="J217" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="B218" t="s">
-        <v>87</v>
+        <v>66</v>
+      </c>
+      <c r="C218" t="s">
+        <v>95</v>
       </c>
       <c r="D218" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E218" t="s">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="F218" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G218">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="H218">
-        <v>4935</v>
+        <v>25515</v>
       </c>
       <c r="I218">
-        <v>4935</v>
+        <v>25515</v>
       </c>
       <c r="J218" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="B219" t="s">
-        <v>73</v>
+        <v>66</v>
+      </c>
+      <c r="C219" t="s">
+        <v>101</v>
       </c>
       <c r="D219" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E219" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="F219" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G219">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I219">
-        <v>900</v>
+        <v>343244</v>
       </c>
       <c r="J219" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="B220" t="s">
-        <v>73</v>
+        <v>66</v>
+      </c>
+      <c r="C220" t="s">
+        <v>102</v>
       </c>
       <c r="D220" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E220" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="F220" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G220">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="H220">
-        <v>24269</v>
+        <v>1742</v>
       </c>
       <c r="I220">
-        <v>24269</v>
+        <v>871</v>
       </c>
       <c r="J220" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="B221" t="s">
-        <v>73</v>
+        <v>66</v>
+      </c>
+      <c r="C221" t="s">
+        <v>95</v>
       </c>
       <c r="D221" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E221" t="s">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="F221" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G221">
-        <v>10</v>
+        <v>9</v>
+      </c>
+      <c r="H221">
+        <v>603</v>
       </c>
       <c r="I221">
-        <v>616.4</v>
+        <v>603</v>
       </c>
       <c r="J221" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="B222" t="s">
-        <v>74</v>
+        <v>66</v>
+      </c>
+      <c r="C222" t="s">
+        <v>95</v>
       </c>
       <c r="D222" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E222" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="F222" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G222">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H222">
-        <v>7884</v>
+        <v>938</v>
       </c>
       <c r="I222">
-        <v>7884</v>
+        <v>938</v>
       </c>
       <c r="J222" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B223" t="s">
-        <v>74</v>
+        <v>66</v>
+      </c>
+      <c r="C223" t="s">
+        <v>95</v>
       </c>
       <c r="D223" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E223" t="s">
-        <v>145</v>
+        <v>108</v>
       </c>
       <c r="F223" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G223">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>4074</v>
+        <v>5</v>
       </c>
       <c r="I223">
-        <v>4074</v>
+        <v>335</v>
       </c>
       <c r="J223" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="B224" t="s">
-        <v>69</v>
+        <v>66</v>
+      </c>
+      <c r="C224" t="s">
+        <v>93</v>
       </c>
       <c r="D224" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E224" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F224" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G224">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="H224">
-        <v>201</v>
+        <v>7796</v>
       </c>
       <c r="I224">
-        <v>201</v>
+        <v>2278</v>
       </c>
       <c r="J224" t="s">
-        <v>161</v>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" t="s">
+        <v>12</v>
+      </c>
+      <c r="B225" t="s">
+        <v>66</v>
+      </c>
+      <c r="C225" t="s">
+        <v>93</v>
+      </c>
+      <c r="D225" t="s">
+        <v>99</v>
+      </c>
+      <c r="E225" t="s">
+        <v>110</v>
+      </c>
+      <c r="F225" t="s">
+        <v>161</v>
+      </c>
+      <c r="G225">
+        <v>34</v>
+      </c>
+      <c r="I225">
+        <v>2278</v>
+      </c>
+      <c r="J225" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" t="s">
+        <v>13</v>
+      </c>
+      <c r="B226" t="s">
+        <v>66</v>
+      </c>
+      <c r="D226" t="s">
+        <v>99</v>
+      </c>
+      <c r="E226" t="s">
+        <v>117</v>
+      </c>
+      <c r="F226" t="s">
+        <v>161</v>
+      </c>
+      <c r="G226">
+        <v>0</v>
+      </c>
+      <c r="I226">
+        <v>56</v>
+      </c>
+      <c r="J226" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" t="s">
+        <v>13</v>
+      </c>
+      <c r="B227" t="s">
+        <v>66</v>
+      </c>
+      <c r="D227" t="s">
+        <v>99</v>
+      </c>
+      <c r="E227" t="s">
+        <v>117</v>
+      </c>
+      <c r="F227" t="s">
+        <v>161</v>
+      </c>
+      <c r="G227">
+        <v>0</v>
+      </c>
+      <c r="I227">
+        <v>4525</v>
+      </c>
+      <c r="J227" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SalesRegisterInventory</vt:lpstr>