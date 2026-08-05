--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -115,107 +115,81 @@
     <t>STEAM IRON</t>
   </si>
   <si>
     <t>TOASTER</t>
   </si>
   <si>
     <t>Wrist Watches - Timex</t>
   </si>
   <si>
     <t>_x0004_ Primary</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>new company</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
-  <fonts count="2">
+  <fonts count="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -478,575 +452,575 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
-      <c r="F2" s="2">
-[...2 lines deleted...]
-      <c r="G2" s="2">
+      <c r="F2" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G2" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
-      <c r="F3" s="2">
-[...2 lines deleted...]
-      <c r="G3" s="2">
+      <c r="F3" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G3" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="2">
-[...2 lines deleted...]
-      <c r="G4" s="2">
+      <c r="F4" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G4" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="2">
-[...2 lines deleted...]
-      <c r="G5" s="2">
+      <c r="F5" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G5" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
-      <c r="F6" s="2">
-[...2 lines deleted...]
-      <c r="G6" s="2">
+      <c r="F6" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G6" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="2">
-[...2 lines deleted...]
-      <c r="G7" s="2">
+      <c r="F7" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G7" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="2">
-[...2 lines deleted...]
-      <c r="G8" s="2">
+      <c r="F8" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G8" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
-      <c r="F9" s="2">
-[...2 lines deleted...]
-      <c r="G9" s="2">
+      <c r="F9" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G9" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="F10" s="2">
-[...2 lines deleted...]
-      <c r="G10" s="2">
+      <c r="F10" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G10" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="2">
-[...2 lines deleted...]
-      <c r="G11" s="2">
+      <c r="F11" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G11" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="F12" s="2">
-[...2 lines deleted...]
-      <c r="G12" s="2">
+      <c r="F12" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G12" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
-      <c r="F13" s="2">
-[...2 lines deleted...]
-      <c r="G13" s="2">
+      <c r="F13" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G13" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14" t="s">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
-      <c r="F14" s="2">
-[...2 lines deleted...]
-      <c r="G14" s="2">
+      <c r="F14" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G14" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="2">
-[...2 lines deleted...]
-      <c r="G15" s="2">
+      <c r="F15" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G15" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16" t="s">
         <v>29</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
-      <c r="F16" s="2">
-[...2 lines deleted...]
-      <c r="G16" s="2">
+      <c r="F16" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G16" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
-      <c r="F17" s="2">
-[...2 lines deleted...]
-      <c r="G17" s="2">
+      <c r="F17" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G17" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>25</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
-      <c r="F18" s="2">
-[...2 lines deleted...]
-      <c r="G18" s="2">
+      <c r="F18" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G18" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
-      <c r="F19" s="2">
-[...2 lines deleted...]
-      <c r="G19" s="2">
+      <c r="F19" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G19" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>29</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
-      <c r="F20" s="2">
-[...2 lines deleted...]
-      <c r="G20" s="2">
+      <c r="F20" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G20" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
-      <c r="F21" s="2">
-[...2 lines deleted...]
-      <c r="G21" s="2">
+      <c r="F21" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G21" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22" t="s">
         <v>30</v>
       </c>
       <c r="D22" t="s">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
-      <c r="F22" s="2">
-[...2 lines deleted...]
-      <c r="G22" s="2">
+      <c r="F22" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G22" s="1">
         <v>45393.53125</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
-      <c r="F23" s="2">
-[...2 lines deleted...]
-      <c r="G23" s="2">
+      <c r="F23" s="1">
+        <v>45393.53125</v>
+      </c>
+      <c r="G23" s="1">
         <v>45393.53125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">