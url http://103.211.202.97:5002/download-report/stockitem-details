--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -2431,107 +2431,81 @@
     <t>1-Jul-24</t>
   </si>
   <si>
     <t>30-Aug-24</t>
   </si>
   <si>
     <t>25-Aug-24</t>
   </si>
   <si>
     <t>4-Apr-25</t>
   </si>
   <si>
     <t>1-Jun-24</t>
   </si>
   <si>
     <t>30-Sep-24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
-  <fonts count="2">
+  <fonts count="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2794,123 +2768,123 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="W1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="X1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>271</v>
       </c>
       <c r="D2" t="s">
         <v>273</v>
       </c>
       <c r="E2" t="s">
         <v>274</v>
       </c>
       <c r="F2" t="s">
         <v>274</v>
       </c>
       <c r="G2" t="s">
         <v>274</v>
       </c>
@@ -2934,54 +2908,54 @@
       </c>
       <c r="N2" t="s">
         <v>273</v>
       </c>
       <c r="O2" t="s">
         <v>274</v>
       </c>
       <c r="P2" t="s">
         <v>274</v>
       </c>
       <c r="Q2" t="s">
         <v>791</v>
       </c>
       <c r="R2" t="s">
         <v>273</v>
       </c>
       <c r="S2" t="s">
         <v>274</v>
       </c>
       <c r="T2" t="s">
         <v>274</v>
       </c>
       <c r="U2" t="s">
         <v>794</v>
       </c>
-      <c r="V2" s="2">
-[...2 lines deleted...]
-      <c r="W2" s="2">
+      <c r="V2" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W2" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>271</v>
       </c>
       <c r="D3" t="s">
         <v>273</v>
       </c>
       <c r="E3" t="s">
         <v>274</v>
       </c>
       <c r="F3" t="s">
         <v>274</v>
       </c>
       <c r="G3" t="s">
         <v>274</v>
       </c>
@@ -3005,54 +2979,54 @@
       </c>
       <c r="N3" t="s">
         <v>273</v>
       </c>
       <c r="O3" t="s">
         <v>274</v>
       </c>
       <c r="P3" t="s">
         <v>274</v>
       </c>
       <c r="Q3" t="s">
         <v>791</v>
       </c>
       <c r="R3" t="s">
         <v>273</v>
       </c>
       <c r="S3" t="s">
         <v>274</v>
       </c>
       <c r="T3" t="s">
         <v>274</v>
       </c>
       <c r="U3" t="s">
         <v>794</v>
       </c>
-      <c r="V3" s="2">
-[...2 lines deleted...]
-      <c r="W3" s="2">
+      <c r="V3" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W3" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4" t="s">
         <v>271</v>
       </c>
       <c r="D4" t="s">
         <v>273</v>
       </c>
       <c r="E4" t="s">
         <v>274</v>
       </c>
       <c r="F4" t="s">
         <v>274</v>
       </c>
       <c r="G4" t="s">
         <v>274</v>
       </c>
@@ -3076,54 +3050,54 @@
       </c>
       <c r="N4" t="s">
         <v>273</v>
       </c>
       <c r="O4" t="s">
         <v>274</v>
       </c>
       <c r="P4" t="s">
         <v>274</v>
       </c>
       <c r="Q4" t="s">
         <v>791</v>
       </c>
       <c r="R4" t="s">
         <v>273</v>
       </c>
       <c r="S4" t="s">
         <v>274</v>
       </c>
       <c r="T4" t="s">
         <v>274</v>
       </c>
       <c r="U4" t="s">
         <v>794</v>
       </c>
-      <c r="V4" s="2">
-[...2 lines deleted...]
-      <c r="W4" s="2">
+      <c r="V4" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W4" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>271</v>
       </c>
       <c r="D5" t="s">
         <v>273</v>
       </c>
       <c r="E5" t="s">
         <v>274</v>
       </c>
       <c r="F5" t="s">
         <v>274</v>
       </c>
       <c r="G5" t="s">
         <v>274</v>
       </c>
@@ -3147,54 +3121,54 @@
       </c>
       <c r="N5" t="s">
         <v>273</v>
       </c>
       <c r="O5" t="s">
         <v>274</v>
       </c>
       <c r="P5" t="s">
         <v>274</v>
       </c>
       <c r="Q5" t="s">
         <v>791</v>
       </c>
       <c r="R5" t="s">
         <v>273</v>
       </c>
       <c r="S5" t="s">
         <v>274</v>
       </c>
       <c r="T5" t="s">
         <v>274</v>
       </c>
       <c r="U5" t="s">
         <v>794</v>
       </c>
-      <c r="V5" s="2">
-[...2 lines deleted...]
-      <c r="W5" s="2">
+      <c r="V5" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W5" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>271</v>
       </c>
       <c r="D6" t="s">
         <v>273</v>
       </c>
       <c r="E6" t="s">
         <v>274</v>
       </c>
       <c r="F6" t="s">
         <v>274</v>
       </c>
       <c r="G6" t="s">
         <v>274</v>
       </c>
@@ -3218,54 +3192,54 @@
       </c>
       <c r="N6" t="s">
         <v>273</v>
       </c>
       <c r="O6" t="s">
         <v>274</v>
       </c>
       <c r="P6" t="s">
         <v>274</v>
       </c>
       <c r="Q6" t="s">
         <v>791</v>
       </c>
       <c r="R6" t="s">
         <v>273</v>
       </c>
       <c r="S6" t="s">
         <v>274</v>
       </c>
       <c r="T6" t="s">
         <v>274</v>
       </c>
       <c r="U6" t="s">
         <v>794</v>
       </c>
-      <c r="V6" s="2">
-[...2 lines deleted...]
-      <c r="W6" s="2">
+      <c r="V6" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W6" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>271</v>
       </c>
       <c r="D7" t="s">
         <v>273</v>
       </c>
       <c r="E7" t="s">
         <v>274</v>
       </c>
       <c r="F7" t="s">
         <v>274</v>
       </c>
       <c r="G7" t="s">
         <v>274</v>
       </c>
@@ -3289,54 +3263,54 @@
       </c>
       <c r="N7" t="s">
         <v>273</v>
       </c>
       <c r="O7" t="s">
         <v>274</v>
       </c>
       <c r="P7" t="s">
         <v>274</v>
       </c>
       <c r="Q7" t="s">
         <v>791</v>
       </c>
       <c r="R7" t="s">
         <v>273</v>
       </c>
       <c r="S7" t="s">
         <v>274</v>
       </c>
       <c r="T7" t="s">
         <v>274</v>
       </c>
       <c r="U7" t="s">
         <v>794</v>
       </c>
-      <c r="V7" s="2">
-[...2 lines deleted...]
-      <c r="W7" s="2">
+      <c r="V7" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W7" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>271</v>
       </c>
       <c r="D8" t="s">
         <v>273</v>
       </c>
       <c r="E8" t="s">
         <v>274</v>
       </c>
       <c r="F8" t="s">
         <v>274</v>
       </c>
       <c r="G8" t="s">
         <v>274</v>
       </c>
@@ -3360,54 +3334,54 @@
       </c>
       <c r="N8" t="s">
         <v>273</v>
       </c>
       <c r="O8" t="s">
         <v>274</v>
       </c>
       <c r="P8" t="s">
         <v>274</v>
       </c>
       <c r="Q8" t="s">
         <v>791</v>
       </c>
       <c r="R8" t="s">
         <v>273</v>
       </c>
       <c r="S8" t="s">
         <v>274</v>
       </c>
       <c r="T8" t="s">
         <v>274</v>
       </c>
       <c r="U8" t="s">
         <v>794</v>
       </c>
-      <c r="V8" s="2">
-[...2 lines deleted...]
-      <c r="W8" s="2">
+      <c r="V8" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W8" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>271</v>
       </c>
       <c r="D9" t="s">
         <v>273</v>
       </c>
       <c r="E9" t="s">
         <v>274</v>
       </c>
       <c r="F9" t="s">
         <v>274</v>
       </c>
       <c r="G9" t="s">
         <v>274</v>
       </c>
@@ -3431,54 +3405,54 @@
       </c>
       <c r="N9" t="s">
         <v>273</v>
       </c>
       <c r="O9" t="s">
         <v>274</v>
       </c>
       <c r="P9" t="s">
         <v>274</v>
       </c>
       <c r="Q9" t="s">
         <v>791</v>
       </c>
       <c r="R9" t="s">
         <v>273</v>
       </c>
       <c r="S9" t="s">
         <v>274</v>
       </c>
       <c r="T9" t="s">
         <v>274</v>
       </c>
       <c r="U9" t="s">
         <v>794</v>
       </c>
-      <c r="V9" s="2">
-[...2 lines deleted...]
-      <c r="W9" s="2">
+      <c r="V9" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W9" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>271</v>
       </c>
       <c r="D10" t="s">
         <v>273</v>
       </c>
       <c r="E10" t="s">
         <v>274</v>
       </c>
       <c r="F10" t="s">
         <v>274</v>
       </c>
       <c r="G10" t="s">
         <v>274</v>
       </c>
@@ -3502,54 +3476,54 @@
       </c>
       <c r="N10" t="s">
         <v>273</v>
       </c>
       <c r="O10" t="s">
         <v>274</v>
       </c>
       <c r="P10" t="s">
         <v>274</v>
       </c>
       <c r="Q10" t="s">
         <v>791</v>
       </c>
       <c r="R10" t="s">
         <v>273</v>
       </c>
       <c r="S10" t="s">
         <v>274</v>
       </c>
       <c r="T10" t="s">
         <v>274</v>
       </c>
       <c r="U10" t="s">
         <v>794</v>
       </c>
-      <c r="V10" s="2">
-[...2 lines deleted...]
-      <c r="W10" s="2">
+      <c r="V10" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W10" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>271</v>
       </c>
       <c r="D11" t="s">
         <v>273</v>
       </c>
       <c r="E11" t="s">
         <v>274</v>
       </c>
       <c r="F11" t="s">
         <v>274</v>
       </c>
       <c r="G11" t="s">
         <v>274</v>
       </c>
@@ -3573,54 +3547,54 @@
       </c>
       <c r="N11" t="s">
         <v>273</v>
       </c>
       <c r="O11" t="s">
         <v>274</v>
       </c>
       <c r="P11" t="s">
         <v>274</v>
       </c>
       <c r="Q11" t="s">
         <v>791</v>
       </c>
       <c r="R11" t="s">
         <v>273</v>
       </c>
       <c r="S11" t="s">
         <v>274</v>
       </c>
       <c r="T11" t="s">
         <v>274</v>
       </c>
       <c r="U11" t="s">
         <v>794</v>
       </c>
-      <c r="V11" s="2">
-[...2 lines deleted...]
-      <c r="W11" s="2">
+      <c r="V11" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W11" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>271</v>
       </c>
       <c r="D12" t="s">
         <v>273</v>
       </c>
       <c r="E12" t="s">
         <v>274</v>
       </c>
       <c r="F12" t="s">
         <v>274</v>
       </c>
       <c r="G12" t="s">
         <v>274</v>
       </c>
@@ -3644,54 +3618,54 @@
       </c>
       <c r="N12" t="s">
         <v>273</v>
       </c>
       <c r="O12" t="s">
         <v>274</v>
       </c>
       <c r="P12" t="s">
         <v>274</v>
       </c>
       <c r="Q12" t="s">
         <v>791</v>
       </c>
       <c r="R12" t="s">
         <v>273</v>
       </c>
       <c r="S12" t="s">
         <v>274</v>
       </c>
       <c r="T12" t="s">
         <v>274</v>
       </c>
       <c r="U12" t="s">
         <v>794</v>
       </c>
-      <c r="V12" s="2">
-[...2 lines deleted...]
-      <c r="W12" s="2">
+      <c r="V12" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W12" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>271</v>
       </c>
       <c r="D13" t="s">
         <v>273</v>
       </c>
       <c r="E13" t="s">
         <v>274</v>
       </c>
       <c r="F13" t="s">
         <v>274</v>
       </c>
       <c r="G13" t="s">
         <v>274</v>
       </c>
@@ -3715,54 +3689,54 @@
       </c>
       <c r="N13" t="s">
         <v>273</v>
       </c>
       <c r="O13" t="s">
         <v>274</v>
       </c>
       <c r="P13" t="s">
         <v>274</v>
       </c>
       <c r="Q13" t="s">
         <v>791</v>
       </c>
       <c r="R13" t="s">
         <v>273</v>
       </c>
       <c r="S13" t="s">
         <v>274</v>
       </c>
       <c r="T13" t="s">
         <v>274</v>
       </c>
       <c r="U13" t="s">
         <v>794</v>
       </c>
-      <c r="V13" s="2">
-[...2 lines deleted...]
-      <c r="W13" s="2">
+      <c r="V13" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W13" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>271</v>
       </c>
       <c r="D14" t="s">
         <v>273</v>
       </c>
       <c r="E14" t="s">
         <v>274</v>
       </c>
       <c r="F14" t="s">
         <v>274</v>
       </c>
       <c r="G14" t="s">
         <v>274</v>
       </c>
@@ -3786,54 +3760,54 @@
       </c>
       <c r="N14" t="s">
         <v>273</v>
       </c>
       <c r="O14" t="s">
         <v>274</v>
       </c>
       <c r="P14" t="s">
         <v>274</v>
       </c>
       <c r="Q14" t="s">
         <v>791</v>
       </c>
       <c r="R14" t="s">
         <v>273</v>
       </c>
       <c r="S14" t="s">
         <v>274</v>
       </c>
       <c r="T14" t="s">
         <v>274</v>
       </c>
       <c r="U14" t="s">
         <v>795</v>
       </c>
-      <c r="V14" s="2">
-[...2 lines deleted...]
-      <c r="W14" s="2">
+      <c r="V14" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W14" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>271</v>
       </c>
       <c r="D15" t="s">
         <v>273</v>
       </c>
       <c r="E15" t="s">
         <v>274</v>
       </c>
       <c r="F15" t="s">
         <v>274</v>
       </c>
       <c r="G15" t="s">
         <v>274</v>
       </c>
@@ -3857,54 +3831,54 @@
       </c>
       <c r="N15" t="s">
         <v>273</v>
       </c>
       <c r="O15" t="s">
         <v>274</v>
       </c>
       <c r="P15" t="s">
         <v>274</v>
       </c>
       <c r="Q15" t="s">
         <v>791</v>
       </c>
       <c r="R15" t="s">
         <v>273</v>
       </c>
       <c r="S15" t="s">
         <v>274</v>
       </c>
       <c r="T15" t="s">
         <v>274</v>
       </c>
       <c r="U15" t="s">
         <v>794</v>
       </c>
-      <c r="V15" s="2">
-[...2 lines deleted...]
-      <c r="W15" s="2">
+      <c r="V15" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W15" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>271</v>
       </c>
       <c r="D16" t="s">
         <v>273</v>
       </c>
       <c r="E16" t="s">
         <v>274</v>
       </c>
       <c r="F16" t="s">
         <v>274</v>
       </c>
       <c r="G16" t="s">
         <v>274</v>
       </c>
@@ -3928,54 +3902,54 @@
       </c>
       <c r="N16" t="s">
         <v>273</v>
       </c>
       <c r="O16" t="s">
         <v>274</v>
       </c>
       <c r="P16" t="s">
         <v>274</v>
       </c>
       <c r="Q16" t="s">
         <v>791</v>
       </c>
       <c r="R16" t="s">
         <v>273</v>
       </c>
       <c r="S16" t="s">
         <v>274</v>
       </c>
       <c r="T16" t="s">
         <v>274</v>
       </c>
       <c r="U16" t="s">
         <v>795</v>
       </c>
-      <c r="V16" s="2">
-[...2 lines deleted...]
-      <c r="W16" s="2">
+      <c r="V16" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W16" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>271</v>
       </c>
       <c r="D17" t="s">
         <v>273</v>
       </c>
       <c r="E17" t="s">
         <v>274</v>
       </c>
       <c r="F17" t="s">
         <v>274</v>
       </c>
       <c r="G17" t="s">
         <v>274</v>
       </c>
@@ -3999,54 +3973,54 @@
       </c>
       <c r="N17" t="s">
         <v>273</v>
       </c>
       <c r="O17" t="s">
         <v>274</v>
       </c>
       <c r="P17" t="s">
         <v>274</v>
       </c>
       <c r="Q17" t="s">
         <v>791</v>
       </c>
       <c r="R17" t="s">
         <v>273</v>
       </c>
       <c r="S17" t="s">
         <v>274</v>
       </c>
       <c r="T17" t="s">
         <v>274</v>
       </c>
       <c r="U17" t="s">
         <v>794</v>
       </c>
-      <c r="V17" s="2">
-[...2 lines deleted...]
-      <c r="W17" s="2">
+      <c r="V17" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W17" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18" t="s">
         <v>271</v>
       </c>
       <c r="D18" t="s">
         <v>273</v>
       </c>
       <c r="E18" t="s">
         <v>274</v>
       </c>
       <c r="F18" t="s">
         <v>274</v>
       </c>
       <c r="G18" t="s">
         <v>274</v>
       </c>
@@ -4070,54 +4044,54 @@
       </c>
       <c r="N18" t="s">
         <v>273</v>
       </c>
       <c r="O18" t="s">
         <v>274</v>
       </c>
       <c r="P18" t="s">
         <v>274</v>
       </c>
       <c r="Q18" t="s">
         <v>791</v>
       </c>
       <c r="R18" t="s">
         <v>273</v>
       </c>
       <c r="S18" t="s">
         <v>274</v>
       </c>
       <c r="T18" t="s">
         <v>274</v>
       </c>
       <c r="U18" t="s">
         <v>794</v>
       </c>
-      <c r="V18" s="2">
-[...2 lines deleted...]
-      <c r="W18" s="2">
+      <c r="V18" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W18" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>271</v>
       </c>
       <c r="D19" t="s">
         <v>273</v>
       </c>
       <c r="E19" t="s">
         <v>274</v>
       </c>
       <c r="F19" t="s">
         <v>274</v>
       </c>
       <c r="G19" t="s">
         <v>274</v>
       </c>
@@ -4141,54 +4115,54 @@
       </c>
       <c r="N19" t="s">
         <v>273</v>
       </c>
       <c r="O19" t="s">
         <v>274</v>
       </c>
       <c r="P19" t="s">
         <v>274</v>
       </c>
       <c r="Q19" t="s">
         <v>791</v>
       </c>
       <c r="R19" t="s">
         <v>273</v>
       </c>
       <c r="S19" t="s">
         <v>274</v>
       </c>
       <c r="T19" t="s">
         <v>274</v>
       </c>
       <c r="U19" t="s">
         <v>794</v>
       </c>
-      <c r="V19" s="2">
-[...2 lines deleted...]
-      <c r="W19" s="2">
+      <c r="V19" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W19" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>271</v>
       </c>
       <c r="D20" t="s">
         <v>273</v>
       </c>
       <c r="E20" t="s">
         <v>274</v>
       </c>
       <c r="F20" t="s">
         <v>274</v>
       </c>
       <c r="G20" t="s">
         <v>274</v>
       </c>
@@ -4212,54 +4186,54 @@
       </c>
       <c r="N20" t="s">
         <v>273</v>
       </c>
       <c r="O20" t="s">
         <v>274</v>
       </c>
       <c r="P20" t="s">
         <v>274</v>
       </c>
       <c r="Q20" t="s">
         <v>791</v>
       </c>
       <c r="R20" t="s">
         <v>273</v>
       </c>
       <c r="S20" t="s">
         <v>274</v>
       </c>
       <c r="T20" t="s">
         <v>274</v>
       </c>
       <c r="U20" t="s">
         <v>794</v>
       </c>
-      <c r="V20" s="2">
-[...2 lines deleted...]
-      <c r="W20" s="2">
+      <c r="V20" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W20" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21" t="s">
         <v>271</v>
       </c>
       <c r="D21" t="s">
         <v>273</v>
       </c>
       <c r="E21" t="s">
         <v>274</v>
       </c>
       <c r="F21" t="s">
         <v>274</v>
       </c>
       <c r="G21" t="s">
         <v>274</v>
       </c>
@@ -4283,54 +4257,54 @@
       </c>
       <c r="N21" t="s">
         <v>273</v>
       </c>
       <c r="O21" t="s">
         <v>274</v>
       </c>
       <c r="P21" t="s">
         <v>274</v>
       </c>
       <c r="Q21" t="s">
         <v>791</v>
       </c>
       <c r="R21" t="s">
         <v>273</v>
       </c>
       <c r="S21" t="s">
         <v>274</v>
       </c>
       <c r="T21" t="s">
         <v>274</v>
       </c>
       <c r="U21" t="s">
         <v>795</v>
       </c>
-      <c r="V21" s="2">
-[...2 lines deleted...]
-      <c r="W21" s="2">
+      <c r="V21" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W21" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>271</v>
       </c>
       <c r="D22" t="s">
         <v>273</v>
       </c>
       <c r="E22" t="s">
         <v>274</v>
       </c>
       <c r="F22" t="s">
         <v>274</v>
       </c>
       <c r="G22" t="s">
         <v>274</v>
       </c>
@@ -4354,54 +4328,54 @@
       </c>
       <c r="N22" t="s">
         <v>273</v>
       </c>
       <c r="O22" t="s">
         <v>274</v>
       </c>
       <c r="P22" t="s">
         <v>274</v>
       </c>
       <c r="Q22" t="s">
         <v>791</v>
       </c>
       <c r="R22" t="s">
         <v>273</v>
       </c>
       <c r="S22" t="s">
         <v>274</v>
       </c>
       <c r="T22" t="s">
         <v>274</v>
       </c>
       <c r="U22" t="s">
         <v>794</v>
       </c>
-      <c r="V22" s="2">
-[...2 lines deleted...]
-      <c r="W22" s="2">
+      <c r="V22" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W22" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" t="s">
         <v>271</v>
       </c>
       <c r="D23" t="s">
         <v>273</v>
       </c>
       <c r="E23" t="s">
         <v>274</v>
       </c>
       <c r="F23" t="s">
         <v>274</v>
       </c>
       <c r="G23" t="s">
         <v>274</v>
       </c>
@@ -4425,54 +4399,54 @@
       </c>
       <c r="N23" t="s">
         <v>273</v>
       </c>
       <c r="O23" t="s">
         <v>274</v>
       </c>
       <c r="P23" t="s">
         <v>274</v>
       </c>
       <c r="Q23" t="s">
         <v>791</v>
       </c>
       <c r="R23" t="s">
         <v>273</v>
       </c>
       <c r="S23" t="s">
         <v>274</v>
       </c>
       <c r="T23" t="s">
         <v>274</v>
       </c>
       <c r="U23" t="s">
         <v>794</v>
       </c>
-      <c r="V23" s="2">
-[...2 lines deleted...]
-      <c r="W23" s="2">
+      <c r="V23" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W23" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>271</v>
       </c>
       <c r="D24" t="s">
         <v>273</v>
       </c>
       <c r="E24" t="s">
         <v>274</v>
       </c>
       <c r="F24" t="s">
         <v>274</v>
       </c>
       <c r="G24" t="s">
         <v>274</v>
       </c>
@@ -4496,54 +4470,54 @@
       </c>
       <c r="N24" t="s">
         <v>273</v>
       </c>
       <c r="O24" t="s">
         <v>274</v>
       </c>
       <c r="P24" t="s">
         <v>274</v>
       </c>
       <c r="Q24" t="s">
         <v>791</v>
       </c>
       <c r="R24" t="s">
         <v>273</v>
       </c>
       <c r="S24" t="s">
         <v>274</v>
       </c>
       <c r="T24" t="s">
         <v>274</v>
       </c>
       <c r="U24" t="s">
         <v>794</v>
       </c>
-      <c r="V24" s="2">
-[...2 lines deleted...]
-      <c r="W24" s="2">
+      <c r="V24" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W24" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>49</v>
       </c>
       <c r="C25" t="s">
         <v>271</v>
       </c>
       <c r="D25" t="s">
         <v>273</v>
       </c>
       <c r="E25" t="s">
         <v>274</v>
       </c>
       <c r="F25" t="s">
         <v>274</v>
       </c>
       <c r="G25" t="s">
         <v>274</v>
       </c>
@@ -4567,54 +4541,54 @@
       </c>
       <c r="N25" t="s">
         <v>273</v>
       </c>
       <c r="O25" t="s">
         <v>274</v>
       </c>
       <c r="P25" t="s">
         <v>274</v>
       </c>
       <c r="Q25" t="s">
         <v>791</v>
       </c>
       <c r="R25" t="s">
         <v>273</v>
       </c>
       <c r="S25" t="s">
         <v>274</v>
       </c>
       <c r="T25" t="s">
         <v>274</v>
       </c>
       <c r="U25" t="s">
         <v>794</v>
       </c>
-      <c r="V25" s="2">
-[...2 lines deleted...]
-      <c r="W25" s="2">
+      <c r="V25" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W25" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>50</v>
       </c>
       <c r="C26" t="s">
         <v>271</v>
       </c>
       <c r="D26" t="s">
         <v>273</v>
       </c>
       <c r="E26" t="s">
         <v>274</v>
       </c>
       <c r="F26" t="s">
         <v>274</v>
       </c>
       <c r="G26" t="s">
         <v>274</v>
       </c>
@@ -4638,54 +4612,54 @@
       </c>
       <c r="N26" t="s">
         <v>273</v>
       </c>
       <c r="O26" t="s">
         <v>274</v>
       </c>
       <c r="P26" t="s">
         <v>274</v>
       </c>
       <c r="Q26" t="s">
         <v>791</v>
       </c>
       <c r="R26" t="s">
         <v>273</v>
       </c>
       <c r="S26" t="s">
         <v>274</v>
       </c>
       <c r="T26" t="s">
         <v>274</v>
       </c>
       <c r="U26" t="s">
         <v>794</v>
       </c>
-      <c r="V26" s="2">
-[...2 lines deleted...]
-      <c r="W26" s="2">
+      <c r="V26" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W26" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>51</v>
       </c>
       <c r="C27" t="s">
         <v>271</v>
       </c>
       <c r="D27" t="s">
         <v>273</v>
       </c>
       <c r="E27" t="s">
         <v>274</v>
       </c>
       <c r="F27" t="s">
         <v>274</v>
       </c>
       <c r="G27" t="s">
         <v>274</v>
       </c>
@@ -4709,54 +4683,54 @@
       </c>
       <c r="N27" t="s">
         <v>273</v>
       </c>
       <c r="O27" t="s">
         <v>274</v>
       </c>
       <c r="P27" t="s">
         <v>274</v>
       </c>
       <c r="Q27" t="s">
         <v>791</v>
       </c>
       <c r="R27" t="s">
         <v>273</v>
       </c>
       <c r="S27" t="s">
         <v>274</v>
       </c>
       <c r="T27" t="s">
         <v>274</v>
       </c>
       <c r="U27" t="s">
         <v>794</v>
       </c>
-      <c r="V27" s="2">
-[...2 lines deleted...]
-      <c r="W27" s="2">
+      <c r="V27" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W27" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>52</v>
       </c>
       <c r="C28" t="s">
         <v>271</v>
       </c>
       <c r="D28" t="s">
         <v>273</v>
       </c>
       <c r="E28" t="s">
         <v>274</v>
       </c>
       <c r="F28" t="s">
         <v>274</v>
       </c>
       <c r="G28" t="s">
         <v>274</v>
       </c>
@@ -4780,54 +4754,54 @@
       </c>
       <c r="N28" t="s">
         <v>273</v>
       </c>
       <c r="O28" t="s">
         <v>274</v>
       </c>
       <c r="P28" t="s">
         <v>274</v>
       </c>
       <c r="Q28" t="s">
         <v>791</v>
       </c>
       <c r="R28" t="s">
         <v>273</v>
       </c>
       <c r="S28" t="s">
         <v>274</v>
       </c>
       <c r="T28" t="s">
         <v>274</v>
       </c>
       <c r="U28" t="s">
         <v>794</v>
       </c>
-      <c r="V28" s="2">
-[...2 lines deleted...]
-      <c r="W28" s="2">
+      <c r="V28" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W28" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29" t="s">
         <v>271</v>
       </c>
       <c r="D29" t="s">
         <v>273</v>
       </c>
       <c r="E29" t="s">
         <v>274</v>
       </c>
       <c r="F29" t="s">
         <v>274</v>
       </c>
       <c r="G29" t="s">
         <v>274</v>
       </c>
@@ -4851,54 +4825,54 @@
       </c>
       <c r="N29" t="s">
         <v>273</v>
       </c>
       <c r="O29" t="s">
         <v>274</v>
       </c>
       <c r="P29" t="s">
         <v>274</v>
       </c>
       <c r="Q29" t="s">
         <v>791</v>
       </c>
       <c r="R29" t="s">
         <v>273</v>
       </c>
       <c r="S29" t="s">
         <v>274</v>
       </c>
       <c r="T29" t="s">
         <v>274</v>
       </c>
       <c r="U29" t="s">
         <v>794</v>
       </c>
-      <c r="V29" s="2">
-[...2 lines deleted...]
-      <c r="W29" s="2">
+      <c r="V29" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W29" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>54</v>
       </c>
       <c r="C30" t="s">
         <v>271</v>
       </c>
       <c r="D30" t="s">
         <v>273</v>
       </c>
       <c r="E30" t="s">
         <v>274</v>
       </c>
       <c r="F30" t="s">
         <v>274</v>
       </c>
       <c r="G30" t="s">
         <v>274</v>
       </c>
@@ -4922,54 +4896,54 @@
       </c>
       <c r="N30" t="s">
         <v>273</v>
       </c>
       <c r="O30" t="s">
         <v>274</v>
       </c>
       <c r="P30" t="s">
         <v>274</v>
       </c>
       <c r="Q30" t="s">
         <v>791</v>
       </c>
       <c r="R30" t="s">
         <v>273</v>
       </c>
       <c r="S30" t="s">
         <v>274</v>
       </c>
       <c r="T30" t="s">
         <v>274</v>
       </c>
       <c r="U30" t="s">
         <v>794</v>
       </c>
-      <c r="V30" s="2">
-[...2 lines deleted...]
-      <c r="W30" s="2">
+      <c r="V30" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W30" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>55</v>
       </c>
       <c r="C31" t="s">
         <v>271</v>
       </c>
       <c r="D31" t="s">
         <v>273</v>
       </c>
       <c r="E31" t="s">
         <v>274</v>
       </c>
       <c r="F31" t="s">
         <v>274</v>
       </c>
       <c r="G31" t="s">
         <v>274</v>
       </c>
@@ -4993,54 +4967,54 @@
       </c>
       <c r="N31" t="s">
         <v>273</v>
       </c>
       <c r="O31" t="s">
         <v>274</v>
       </c>
       <c r="P31" t="s">
         <v>274</v>
       </c>
       <c r="Q31" t="s">
         <v>791</v>
       </c>
       <c r="R31" t="s">
         <v>273</v>
       </c>
       <c r="S31" t="s">
         <v>274</v>
       </c>
       <c r="T31" t="s">
         <v>274</v>
       </c>
       <c r="U31" t="s">
         <v>794</v>
       </c>
-      <c r="V31" s="2">
-[...2 lines deleted...]
-      <c r="W31" s="2">
+      <c r="V31" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W31" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>56</v>
       </c>
       <c r="C32" t="s">
         <v>271</v>
       </c>
       <c r="D32" t="s">
         <v>273</v>
       </c>
       <c r="E32" t="s">
         <v>274</v>
       </c>
       <c r="F32" t="s">
         <v>274</v>
       </c>
       <c r="G32" t="s">
         <v>274</v>
       </c>
@@ -5064,54 +5038,54 @@
       </c>
       <c r="N32" t="s">
         <v>273</v>
       </c>
       <c r="O32" t="s">
         <v>274</v>
       </c>
       <c r="P32" t="s">
         <v>274</v>
       </c>
       <c r="Q32" t="s">
         <v>791</v>
       </c>
       <c r="R32" t="s">
         <v>273</v>
       </c>
       <c r="S32" t="s">
         <v>274</v>
       </c>
       <c r="T32" t="s">
         <v>274</v>
       </c>
       <c r="U32" t="s">
         <v>794</v>
       </c>
-      <c r="V32" s="2">
-[...2 lines deleted...]
-      <c r="W32" s="2">
+      <c r="V32" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W32" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>57</v>
       </c>
       <c r="C33" t="s">
         <v>271</v>
       </c>
       <c r="D33" t="s">
         <v>273</v>
       </c>
       <c r="E33" t="s">
         <v>274</v>
       </c>
       <c r="F33" t="s">
         <v>274</v>
       </c>
       <c r="G33" t="s">
         <v>274</v>
       </c>
@@ -5135,54 +5109,54 @@
       </c>
       <c r="N33" t="s">
         <v>273</v>
       </c>
       <c r="O33" t="s">
         <v>274</v>
       </c>
       <c r="P33" t="s">
         <v>274</v>
       </c>
       <c r="Q33" t="s">
         <v>791</v>
       </c>
       <c r="R33" t="s">
         <v>273</v>
       </c>
       <c r="S33" t="s">
         <v>274</v>
       </c>
       <c r="T33" t="s">
         <v>274</v>
       </c>
       <c r="U33" t="s">
         <v>794</v>
       </c>
-      <c r="V33" s="2">
-[...2 lines deleted...]
-      <c r="W33" s="2">
+      <c r="V33" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W33" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
         <v>58</v>
       </c>
       <c r="C34" t="s">
         <v>271</v>
       </c>
       <c r="D34" t="s">
         <v>273</v>
       </c>
       <c r="E34" t="s">
         <v>274</v>
       </c>
       <c r="F34" t="s">
         <v>274</v>
       </c>
       <c r="G34" t="s">
         <v>274</v>
       </c>
@@ -5206,54 +5180,54 @@
       </c>
       <c r="N34" t="s">
         <v>273</v>
       </c>
       <c r="O34" t="s">
         <v>274</v>
       </c>
       <c r="P34" t="s">
         <v>274</v>
       </c>
       <c r="Q34" t="s">
         <v>791</v>
       </c>
       <c r="R34" t="s">
         <v>273</v>
       </c>
       <c r="S34" t="s">
         <v>274</v>
       </c>
       <c r="T34" t="s">
         <v>274</v>
       </c>
       <c r="U34" t="s">
         <v>794</v>
       </c>
-      <c r="V34" s="2">
-[...2 lines deleted...]
-      <c r="W34" s="2">
+      <c r="V34" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W34" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>59</v>
       </c>
       <c r="C35" t="s">
         <v>271</v>
       </c>
       <c r="D35" t="s">
         <v>273</v>
       </c>
       <c r="E35" t="s">
         <v>274</v>
       </c>
       <c r="F35" t="s">
         <v>274</v>
       </c>
       <c r="G35" t="s">
         <v>274</v>
       </c>
@@ -5277,54 +5251,54 @@
       </c>
       <c r="N35" t="s">
         <v>273</v>
       </c>
       <c r="O35" t="s">
         <v>274</v>
       </c>
       <c r="P35" t="s">
         <v>274</v>
       </c>
       <c r="Q35" t="s">
         <v>791</v>
       </c>
       <c r="R35" t="s">
         <v>273</v>
       </c>
       <c r="S35" t="s">
         <v>274</v>
       </c>
       <c r="T35" t="s">
         <v>274</v>
       </c>
       <c r="U35" t="s">
         <v>794</v>
       </c>
-      <c r="V35" s="2">
-[...2 lines deleted...]
-      <c r="W35" s="2">
+      <c r="V35" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W35" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
         <v>60</v>
       </c>
       <c r="C36" t="s">
         <v>271</v>
       </c>
       <c r="D36" t="s">
         <v>273</v>
       </c>
       <c r="E36" t="s">
         <v>274</v>
       </c>
       <c r="F36" t="s">
         <v>274</v>
       </c>
       <c r="G36" t="s">
         <v>274</v>
       </c>
@@ -5348,54 +5322,54 @@
       </c>
       <c r="N36" t="s">
         <v>273</v>
       </c>
       <c r="O36" t="s">
         <v>274</v>
       </c>
       <c r="P36" t="s">
         <v>274</v>
       </c>
       <c r="Q36" t="s">
         <v>791</v>
       </c>
       <c r="R36" t="s">
         <v>273</v>
       </c>
       <c r="S36" t="s">
         <v>274</v>
       </c>
       <c r="T36" t="s">
         <v>274</v>
       </c>
       <c r="U36" t="s">
         <v>794</v>
       </c>
-      <c r="V36" s="2">
-[...2 lines deleted...]
-      <c r="W36" s="2">
+      <c r="V36" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W36" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>61</v>
       </c>
       <c r="C37" t="s">
         <v>271</v>
       </c>
       <c r="D37" t="s">
         <v>273</v>
       </c>
       <c r="E37" t="s">
         <v>274</v>
       </c>
       <c r="F37" t="s">
         <v>274</v>
       </c>
       <c r="G37" t="s">
         <v>274</v>
       </c>
@@ -5419,54 +5393,54 @@
       </c>
       <c r="N37" t="s">
         <v>273</v>
       </c>
       <c r="O37" t="s">
         <v>274</v>
       </c>
       <c r="P37" t="s">
         <v>274</v>
       </c>
       <c r="Q37" t="s">
         <v>791</v>
       </c>
       <c r="R37" t="s">
         <v>273</v>
       </c>
       <c r="S37" t="s">
         <v>274</v>
       </c>
       <c r="T37" t="s">
         <v>274</v>
       </c>
       <c r="U37" t="s">
         <v>794</v>
       </c>
-      <c r="V37" s="2">
-[...2 lines deleted...]
-      <c r="W37" s="2">
+      <c r="V37" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W37" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" t="s">
         <v>62</v>
       </c>
       <c r="C38" t="s">
         <v>271</v>
       </c>
       <c r="D38" t="s">
         <v>273</v>
       </c>
       <c r="E38" t="s">
         <v>274</v>
       </c>
       <c r="F38" t="s">
         <v>274</v>
       </c>
       <c r="G38" t="s">
         <v>274</v>
       </c>
@@ -5490,54 +5464,54 @@
       </c>
       <c r="N38" t="s">
         <v>273</v>
       </c>
       <c r="O38" t="s">
         <v>274</v>
       </c>
       <c r="P38" t="s">
         <v>274</v>
       </c>
       <c r="Q38" t="s">
         <v>791</v>
       </c>
       <c r="R38" t="s">
         <v>273</v>
       </c>
       <c r="S38" t="s">
         <v>274</v>
       </c>
       <c r="T38" t="s">
         <v>274</v>
       </c>
       <c r="U38" t="s">
         <v>794</v>
       </c>
-      <c r="V38" s="2">
-[...2 lines deleted...]
-      <c r="W38" s="2">
+      <c r="V38" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W38" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>63</v>
       </c>
       <c r="C39" t="s">
         <v>271</v>
       </c>
       <c r="D39" t="s">
         <v>273</v>
       </c>
       <c r="E39" t="s">
         <v>274</v>
       </c>
       <c r="F39" t="s">
         <v>274</v>
       </c>
       <c r="G39" t="s">
         <v>274</v>
       </c>
@@ -5561,54 +5535,54 @@
       </c>
       <c r="N39" t="s">
         <v>273</v>
       </c>
       <c r="O39" t="s">
         <v>274</v>
       </c>
       <c r="P39" t="s">
         <v>274</v>
       </c>
       <c r="Q39" t="s">
         <v>791</v>
       </c>
       <c r="R39" t="s">
         <v>273</v>
       </c>
       <c r="S39" t="s">
         <v>274</v>
       </c>
       <c r="T39" t="s">
         <v>274</v>
       </c>
       <c r="U39" t="s">
         <v>794</v>
       </c>
-      <c r="V39" s="2">
-[...2 lines deleted...]
-      <c r="W39" s="2">
+      <c r="V39" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W39" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>64</v>
       </c>
       <c r="C40" t="s">
         <v>271</v>
       </c>
       <c r="D40" t="s">
         <v>273</v>
       </c>
       <c r="E40" t="s">
         <v>274</v>
       </c>
       <c r="F40" t="s">
         <v>274</v>
       </c>
       <c r="G40" t="s">
         <v>274</v>
       </c>
@@ -5632,54 +5606,54 @@
       </c>
       <c r="N40" t="s">
         <v>273</v>
       </c>
       <c r="O40" t="s">
         <v>274</v>
       </c>
       <c r="P40" t="s">
         <v>274</v>
       </c>
       <c r="Q40" t="s">
         <v>791</v>
       </c>
       <c r="R40" t="s">
         <v>273</v>
       </c>
       <c r="S40" t="s">
         <v>274</v>
       </c>
       <c r="T40" t="s">
         <v>274</v>
       </c>
       <c r="U40" t="s">
         <v>794</v>
       </c>
-      <c r="V40" s="2">
-[...2 lines deleted...]
-      <c r="W40" s="2">
+      <c r="V40" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W40" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
         <v>65</v>
       </c>
       <c r="C41" t="s">
         <v>271</v>
       </c>
       <c r="D41" t="s">
         <v>273</v>
       </c>
       <c r="E41" t="s">
         <v>274</v>
       </c>
       <c r="F41" t="s">
         <v>274</v>
       </c>
       <c r="G41" t="s">
         <v>274</v>
       </c>
@@ -5703,54 +5677,54 @@
       </c>
       <c r="N41" t="s">
         <v>273</v>
       </c>
       <c r="O41" t="s">
         <v>274</v>
       </c>
       <c r="P41" t="s">
         <v>274</v>
       </c>
       <c r="Q41" t="s">
         <v>791</v>
       </c>
       <c r="R41" t="s">
         <v>273</v>
       </c>
       <c r="S41" t="s">
         <v>274</v>
       </c>
       <c r="T41" t="s">
         <v>274</v>
       </c>
       <c r="U41" t="s">
         <v>794</v>
       </c>
-      <c r="V41" s="2">
-[...2 lines deleted...]
-      <c r="W41" s="2">
+      <c r="V41" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W41" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42" t="s">
         <v>66</v>
       </c>
       <c r="C42" t="s">
         <v>271</v>
       </c>
       <c r="D42" t="s">
         <v>273</v>
       </c>
       <c r="E42" t="s">
         <v>274</v>
       </c>
       <c r="F42" t="s">
         <v>274</v>
       </c>
       <c r="G42" t="s">
         <v>274</v>
       </c>
@@ -5774,54 +5748,54 @@
       </c>
       <c r="N42" t="s">
         <v>273</v>
       </c>
       <c r="O42" t="s">
         <v>274</v>
       </c>
       <c r="P42" t="s">
         <v>274</v>
       </c>
       <c r="Q42" t="s">
         <v>791</v>
       </c>
       <c r="R42" t="s">
         <v>273</v>
       </c>
       <c r="S42" t="s">
         <v>274</v>
       </c>
       <c r="T42" t="s">
         <v>274</v>
       </c>
       <c r="U42" t="s">
         <v>794</v>
       </c>
-      <c r="V42" s="2">
-[...2 lines deleted...]
-      <c r="W42" s="2">
+      <c r="V42" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W42" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43" t="s">
         <v>67</v>
       </c>
       <c r="C43" t="s">
         <v>271</v>
       </c>
       <c r="D43" t="s">
         <v>273</v>
       </c>
       <c r="E43" t="s">
         <v>274</v>
       </c>
       <c r="F43" t="s">
         <v>274</v>
       </c>
       <c r="G43" t="s">
         <v>274</v>
       </c>
@@ -5845,54 +5819,54 @@
       </c>
       <c r="N43" t="s">
         <v>273</v>
       </c>
       <c r="O43" t="s">
         <v>274</v>
       </c>
       <c r="P43" t="s">
         <v>274</v>
       </c>
       <c r="Q43" t="s">
         <v>791</v>
       </c>
       <c r="R43" t="s">
         <v>273</v>
       </c>
       <c r="S43" t="s">
         <v>274</v>
       </c>
       <c r="T43" t="s">
         <v>274</v>
       </c>
       <c r="U43" t="s">
         <v>794</v>
       </c>
-      <c r="V43" s="2">
-[...2 lines deleted...]
-      <c r="W43" s="2">
+      <c r="V43" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W43" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>68</v>
       </c>
       <c r="C44" t="s">
         <v>271</v>
       </c>
       <c r="D44" t="s">
         <v>273</v>
       </c>
       <c r="E44" t="s">
         <v>274</v>
       </c>
       <c r="F44" t="s">
         <v>274</v>
       </c>
       <c r="G44" t="s">
         <v>274</v>
       </c>
@@ -5916,54 +5890,54 @@
       </c>
       <c r="N44" t="s">
         <v>273</v>
       </c>
       <c r="O44" t="s">
         <v>274</v>
       </c>
       <c r="P44" t="s">
         <v>274</v>
       </c>
       <c r="Q44" t="s">
         <v>791</v>
       </c>
       <c r="R44" t="s">
         <v>273</v>
       </c>
       <c r="S44" t="s">
         <v>274</v>
       </c>
       <c r="T44" t="s">
         <v>274</v>
       </c>
       <c r="U44" t="s">
         <v>794</v>
       </c>
-      <c r="V44" s="2">
-[...2 lines deleted...]
-      <c r="W44" s="2">
+      <c r="V44" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W44" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45" t="s">
         <v>69</v>
       </c>
       <c r="C45" t="s">
         <v>271</v>
       </c>
       <c r="D45" t="s">
         <v>273</v>
       </c>
       <c r="E45" t="s">
         <v>274</v>
       </c>
       <c r="F45" t="s">
         <v>274</v>
       </c>
       <c r="G45" t="s">
         <v>274</v>
       </c>
@@ -5987,54 +5961,54 @@
       </c>
       <c r="N45" t="s">
         <v>273</v>
       </c>
       <c r="O45" t="s">
         <v>274</v>
       </c>
       <c r="P45" t="s">
         <v>274</v>
       </c>
       <c r="Q45" t="s">
         <v>791</v>
       </c>
       <c r="R45" t="s">
         <v>273</v>
       </c>
       <c r="S45" t="s">
         <v>274</v>
       </c>
       <c r="T45" t="s">
         <v>274</v>
       </c>
       <c r="U45" t="s">
         <v>794</v>
       </c>
-      <c r="V45" s="2">
-[...2 lines deleted...]
-      <c r="W45" s="2">
+      <c r="V45" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W45" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>25</v>
       </c>
       <c r="B46" t="s">
         <v>70</v>
       </c>
       <c r="C46" t="s">
         <v>271</v>
       </c>
       <c r="D46" t="s">
         <v>273</v>
       </c>
       <c r="E46" t="s">
         <v>274</v>
       </c>
       <c r="F46" t="s">
         <v>274</v>
       </c>
       <c r="G46" t="s">
         <v>274</v>
       </c>
@@ -6058,54 +6032,54 @@
       </c>
       <c r="N46" t="s">
         <v>273</v>
       </c>
       <c r="O46" t="s">
         <v>274</v>
       </c>
       <c r="P46" t="s">
         <v>274</v>
       </c>
       <c r="Q46" t="s">
         <v>791</v>
       </c>
       <c r="R46" t="s">
         <v>273</v>
       </c>
       <c r="S46" t="s">
         <v>274</v>
       </c>
       <c r="T46" t="s">
         <v>274</v>
       </c>
       <c r="U46" t="s">
         <v>794</v>
       </c>
-      <c r="V46" s="2">
-[...2 lines deleted...]
-      <c r="W46" s="2">
+      <c r="V46" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W46" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>25</v>
       </c>
       <c r="B47" t="s">
         <v>71</v>
       </c>
       <c r="C47" t="s">
         <v>271</v>
       </c>
       <c r="D47" t="s">
         <v>273</v>
       </c>
       <c r="E47" t="s">
         <v>274</v>
       </c>
       <c r="F47" t="s">
         <v>274</v>
       </c>
       <c r="G47" t="s">
         <v>274</v>
       </c>
@@ -6129,54 +6103,54 @@
       </c>
       <c r="N47" t="s">
         <v>273</v>
       </c>
       <c r="O47" t="s">
         <v>274</v>
       </c>
       <c r="P47" t="s">
         <v>274</v>
       </c>
       <c r="Q47" t="s">
         <v>791</v>
       </c>
       <c r="R47" t="s">
         <v>273</v>
       </c>
       <c r="S47" t="s">
         <v>274</v>
       </c>
       <c r="T47" t="s">
         <v>274</v>
       </c>
       <c r="U47" t="s">
         <v>794</v>
       </c>
-      <c r="V47" s="2">
-[...2 lines deleted...]
-      <c r="W47" s="2">
+      <c r="V47" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W47" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>25</v>
       </c>
       <c r="B48" t="s">
         <v>72</v>
       </c>
       <c r="C48" t="s">
         <v>271</v>
       </c>
       <c r="D48" t="s">
         <v>273</v>
       </c>
       <c r="E48" t="s">
         <v>274</v>
       </c>
       <c r="F48" t="s">
         <v>274</v>
       </c>
       <c r="G48" t="s">
         <v>274</v>
       </c>
@@ -6200,54 +6174,54 @@
       </c>
       <c r="N48" t="s">
         <v>273</v>
       </c>
       <c r="O48" t="s">
         <v>274</v>
       </c>
       <c r="P48" t="s">
         <v>274</v>
       </c>
       <c r="Q48" t="s">
         <v>791</v>
       </c>
       <c r="R48" t="s">
         <v>273</v>
       </c>
       <c r="S48" t="s">
         <v>274</v>
       </c>
       <c r="T48" t="s">
         <v>274</v>
       </c>
       <c r="U48" t="s">
         <v>794</v>
       </c>
-      <c r="V48" s="2">
-[...2 lines deleted...]
-      <c r="W48" s="2">
+      <c r="V48" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W48" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>25</v>
       </c>
       <c r="B49" t="s">
         <v>73</v>
       </c>
       <c r="C49" t="s">
         <v>271</v>
       </c>
       <c r="D49" t="s">
         <v>273</v>
       </c>
       <c r="E49" t="s">
         <v>274</v>
       </c>
       <c r="F49" t="s">
         <v>274</v>
       </c>
       <c r="G49" t="s">
         <v>274</v>
       </c>
@@ -6271,54 +6245,54 @@
       </c>
       <c r="N49" t="s">
         <v>273</v>
       </c>
       <c r="O49" t="s">
         <v>274</v>
       </c>
       <c r="P49" t="s">
         <v>274</v>
       </c>
       <c r="Q49" t="s">
         <v>791</v>
       </c>
       <c r="R49" t="s">
         <v>273</v>
       </c>
       <c r="S49" t="s">
         <v>274</v>
       </c>
       <c r="T49" t="s">
         <v>274</v>
       </c>
       <c r="U49" t="s">
         <v>794</v>
       </c>
-      <c r="V49" s="2">
-[...2 lines deleted...]
-      <c r="W49" s="2">
+      <c r="V49" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W49" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>25</v>
       </c>
       <c r="B50" t="s">
         <v>74</v>
       </c>
       <c r="C50" t="s">
         <v>271</v>
       </c>
       <c r="D50" t="s">
         <v>273</v>
       </c>
       <c r="E50" t="s">
         <v>274</v>
       </c>
       <c r="F50" t="s">
         <v>274</v>
       </c>
       <c r="G50" t="s">
         <v>274</v>
       </c>
@@ -6342,54 +6316,54 @@
       </c>
       <c r="N50" t="s">
         <v>273</v>
       </c>
       <c r="O50" t="s">
         <v>274</v>
       </c>
       <c r="P50" t="s">
         <v>274</v>
       </c>
       <c r="Q50" t="s">
         <v>791</v>
       </c>
       <c r="R50" t="s">
         <v>273</v>
       </c>
       <c r="S50" t="s">
         <v>274</v>
       </c>
       <c r="T50" t="s">
         <v>274</v>
       </c>
       <c r="U50" t="s">
         <v>794</v>
       </c>
-      <c r="V50" s="2">
-[...2 lines deleted...]
-      <c r="W50" s="2">
+      <c r="V50" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W50" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>25</v>
       </c>
       <c r="B51" t="s">
         <v>75</v>
       </c>
       <c r="C51" t="s">
         <v>271</v>
       </c>
       <c r="D51" t="s">
         <v>273</v>
       </c>
       <c r="E51" t="s">
         <v>274</v>
       </c>
       <c r="F51" t="s">
         <v>274</v>
       </c>
       <c r="G51" t="s">
         <v>274</v>
       </c>
@@ -6413,54 +6387,54 @@
       </c>
       <c r="N51" t="s">
         <v>273</v>
       </c>
       <c r="O51" t="s">
         <v>274</v>
       </c>
       <c r="P51" t="s">
         <v>274</v>
       </c>
       <c r="Q51" t="s">
         <v>791</v>
       </c>
       <c r="R51" t="s">
         <v>273</v>
       </c>
       <c r="S51" t="s">
         <v>274</v>
       </c>
       <c r="T51" t="s">
         <v>274</v>
       </c>
       <c r="U51" t="s">
         <v>794</v>
       </c>
-      <c r="V51" s="2">
-[...2 lines deleted...]
-      <c r="W51" s="2">
+      <c r="V51" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W51" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52" t="s">
         <v>76</v>
       </c>
       <c r="C52" t="s">
         <v>271</v>
       </c>
       <c r="D52" t="s">
         <v>273</v>
       </c>
       <c r="E52" t="s">
         <v>274</v>
       </c>
       <c r="F52" t="s">
         <v>274</v>
       </c>
       <c r="G52" t="s">
         <v>274</v>
       </c>
@@ -6484,54 +6458,54 @@
       </c>
       <c r="N52" t="s">
         <v>273</v>
       </c>
       <c r="O52" t="s">
         <v>274</v>
       </c>
       <c r="P52" t="s">
         <v>274</v>
       </c>
       <c r="Q52" t="s">
         <v>791</v>
       </c>
       <c r="R52" t="s">
         <v>273</v>
       </c>
       <c r="S52" t="s">
         <v>274</v>
       </c>
       <c r="T52" t="s">
         <v>274</v>
       </c>
       <c r="U52" t="s">
         <v>794</v>
       </c>
-      <c r="V52" s="2">
-[...2 lines deleted...]
-      <c r="W52" s="2">
+      <c r="V52" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W52" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>25</v>
       </c>
       <c r="B53" t="s">
         <v>77</v>
       </c>
       <c r="C53" t="s">
         <v>271</v>
       </c>
       <c r="D53" t="s">
         <v>273</v>
       </c>
       <c r="E53" t="s">
         <v>274</v>
       </c>
       <c r="F53" t="s">
         <v>274</v>
       </c>
       <c r="G53" t="s">
         <v>274</v>
       </c>
@@ -6555,54 +6529,54 @@
       </c>
       <c r="N53" t="s">
         <v>273</v>
       </c>
       <c r="O53" t="s">
         <v>274</v>
       </c>
       <c r="P53" t="s">
         <v>274</v>
       </c>
       <c r="Q53" t="s">
         <v>791</v>
       </c>
       <c r="R53" t="s">
         <v>273</v>
       </c>
       <c r="S53" t="s">
         <v>274</v>
       </c>
       <c r="T53" t="s">
         <v>274</v>
       </c>
       <c r="U53" t="s">
         <v>794</v>
       </c>
-      <c r="V53" s="2">
-[...2 lines deleted...]
-      <c r="W53" s="2">
+      <c r="V53" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W53" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>25</v>
       </c>
       <c r="B54" t="s">
         <v>78</v>
       </c>
       <c r="C54" t="s">
         <v>271</v>
       </c>
       <c r="D54" t="s">
         <v>273</v>
       </c>
       <c r="E54" t="s">
         <v>274</v>
       </c>
       <c r="F54" t="s">
         <v>274</v>
       </c>
       <c r="G54" t="s">
         <v>274</v>
       </c>
@@ -6626,54 +6600,54 @@
       </c>
       <c r="N54" t="s">
         <v>273</v>
       </c>
       <c r="O54" t="s">
         <v>274</v>
       </c>
       <c r="P54" t="s">
         <v>274</v>
       </c>
       <c r="Q54" t="s">
         <v>791</v>
       </c>
       <c r="R54" t="s">
         <v>273</v>
       </c>
       <c r="S54" t="s">
         <v>274</v>
       </c>
       <c r="T54" t="s">
         <v>274</v>
       </c>
       <c r="U54" t="s">
         <v>794</v>
       </c>
-      <c r="V54" s="2">
-[...2 lines deleted...]
-      <c r="W54" s="2">
+      <c r="V54" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W54" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>25</v>
       </c>
       <c r="B55" t="s">
         <v>79</v>
       </c>
       <c r="C55" t="s">
         <v>271</v>
       </c>
       <c r="D55" t="s">
         <v>273</v>
       </c>
       <c r="E55" t="s">
         <v>274</v>
       </c>
       <c r="F55" t="s">
         <v>274</v>
       </c>
       <c r="G55" t="s">
         <v>274</v>
       </c>
@@ -6697,54 +6671,54 @@
       </c>
       <c r="N55" t="s">
         <v>273</v>
       </c>
       <c r="O55" t="s">
         <v>274</v>
       </c>
       <c r="P55" t="s">
         <v>274</v>
       </c>
       <c r="Q55" t="s">
         <v>791</v>
       </c>
       <c r="R55" t="s">
         <v>273</v>
       </c>
       <c r="S55" t="s">
         <v>274</v>
       </c>
       <c r="T55" t="s">
         <v>274</v>
       </c>
       <c r="U55" t="s">
         <v>794</v>
       </c>
-      <c r="V55" s="2">
-[...2 lines deleted...]
-      <c r="W55" s="2">
+      <c r="V55" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W55" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>25</v>
       </c>
       <c r="B56" t="s">
         <v>80</v>
       </c>
       <c r="C56" t="s">
         <v>271</v>
       </c>
       <c r="D56" t="s">
         <v>273</v>
       </c>
       <c r="E56" t="s">
         <v>274</v>
       </c>
       <c r="F56" t="s">
         <v>274</v>
       </c>
       <c r="G56" t="s">
         <v>274</v>
       </c>
@@ -6768,54 +6742,54 @@
       </c>
       <c r="N56" t="s">
         <v>273</v>
       </c>
       <c r="O56" t="s">
         <v>274</v>
       </c>
       <c r="P56" t="s">
         <v>274</v>
       </c>
       <c r="Q56" t="s">
         <v>791</v>
       </c>
       <c r="R56" t="s">
         <v>273</v>
       </c>
       <c r="S56" t="s">
         <v>274</v>
       </c>
       <c r="T56" t="s">
         <v>274</v>
       </c>
       <c r="U56" t="s">
         <v>796</v>
       </c>
-      <c r="V56" s="2">
-[...2 lines deleted...]
-      <c r="W56" s="2">
+      <c r="V56" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W56" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>25</v>
       </c>
       <c r="B57" t="s">
         <v>81</v>
       </c>
       <c r="C57" t="s">
         <v>271</v>
       </c>
       <c r="D57" t="s">
         <v>273</v>
       </c>
       <c r="E57" t="s">
         <v>274</v>
       </c>
       <c r="F57" t="s">
         <v>274</v>
       </c>
       <c r="G57" t="s">
         <v>274</v>
       </c>
@@ -6839,54 +6813,54 @@
       </c>
       <c r="N57" t="s">
         <v>273</v>
       </c>
       <c r="O57" t="s">
         <v>274</v>
       </c>
       <c r="P57" t="s">
         <v>274</v>
       </c>
       <c r="Q57" t="s">
         <v>791</v>
       </c>
       <c r="R57" t="s">
         <v>273</v>
       </c>
       <c r="S57" t="s">
         <v>274</v>
       </c>
       <c r="T57" t="s">
         <v>274</v>
       </c>
       <c r="U57" t="s">
         <v>794</v>
       </c>
-      <c r="V57" s="2">
-[...2 lines deleted...]
-      <c r="W57" s="2">
+      <c r="V57" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W57" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>25</v>
       </c>
       <c r="B58" t="s">
         <v>82</v>
       </c>
       <c r="C58" t="s">
         <v>271</v>
       </c>
       <c r="D58" t="s">
         <v>273</v>
       </c>
       <c r="E58" t="s">
         <v>274</v>
       </c>
       <c r="F58" t="s">
         <v>274</v>
       </c>
       <c r="G58" t="s">
         <v>274</v>
       </c>
@@ -6910,54 +6884,54 @@
       </c>
       <c r="N58" t="s">
         <v>273</v>
       </c>
       <c r="O58" t="s">
         <v>274</v>
       </c>
       <c r="P58" t="s">
         <v>274</v>
       </c>
       <c r="Q58" t="s">
         <v>791</v>
       </c>
       <c r="R58" t="s">
         <v>273</v>
       </c>
       <c r="S58" t="s">
         <v>274</v>
       </c>
       <c r="T58" t="s">
         <v>274</v>
       </c>
       <c r="U58" t="s">
         <v>794</v>
       </c>
-      <c r="V58" s="2">
-[...2 lines deleted...]
-      <c r="W58" s="2">
+      <c r="V58" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W58" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>25</v>
       </c>
       <c r="B59" t="s">
         <v>83</v>
       </c>
       <c r="C59" t="s">
         <v>271</v>
       </c>
       <c r="D59" t="s">
         <v>273</v>
       </c>
       <c r="E59" t="s">
         <v>274</v>
       </c>
       <c r="F59" t="s">
         <v>274</v>
       </c>
       <c r="G59" t="s">
         <v>274</v>
       </c>
@@ -6981,54 +6955,54 @@
       </c>
       <c r="N59" t="s">
         <v>273</v>
       </c>
       <c r="O59" t="s">
         <v>274</v>
       </c>
       <c r="P59" t="s">
         <v>274</v>
       </c>
       <c r="Q59" t="s">
         <v>791</v>
       </c>
       <c r="R59" t="s">
         <v>273</v>
       </c>
       <c r="S59" t="s">
         <v>274</v>
       </c>
       <c r="T59" t="s">
         <v>274</v>
       </c>
       <c r="U59" t="s">
         <v>797</v>
       </c>
-      <c r="V59" s="2">
-[...2 lines deleted...]
-      <c r="W59" s="2">
+      <c r="V59" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W59" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>25</v>
       </c>
       <c r="B60" t="s">
         <v>84</v>
       </c>
       <c r="C60" t="s">
         <v>271</v>
       </c>
       <c r="D60" t="s">
         <v>273</v>
       </c>
       <c r="E60" t="s">
         <v>274</v>
       </c>
       <c r="F60" t="s">
         <v>274</v>
       </c>
       <c r="G60" t="s">
         <v>274</v>
       </c>
@@ -7052,54 +7026,54 @@
       </c>
       <c r="N60" t="s">
         <v>273</v>
       </c>
       <c r="O60" t="s">
         <v>274</v>
       </c>
       <c r="P60" t="s">
         <v>274</v>
       </c>
       <c r="Q60" t="s">
         <v>791</v>
       </c>
       <c r="R60" t="s">
         <v>273</v>
       </c>
       <c r="S60" t="s">
         <v>274</v>
       </c>
       <c r="T60" t="s">
         <v>274</v>
       </c>
       <c r="U60" t="s">
         <v>794</v>
       </c>
-      <c r="V60" s="2">
-[...2 lines deleted...]
-      <c r="W60" s="2">
+      <c r="V60" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W60" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>25</v>
       </c>
       <c r="B61" t="s">
         <v>85</v>
       </c>
       <c r="C61" t="s">
         <v>271</v>
       </c>
       <c r="D61" t="s">
         <v>273</v>
       </c>
       <c r="E61" t="s">
         <v>274</v>
       </c>
       <c r="F61" t="s">
         <v>274</v>
       </c>
       <c r="G61" t="s">
         <v>274</v>
       </c>
@@ -7123,54 +7097,54 @@
       </c>
       <c r="N61" t="s">
         <v>273</v>
       </c>
       <c r="O61" t="s">
         <v>274</v>
       </c>
       <c r="P61" t="s">
         <v>274</v>
       </c>
       <c r="Q61" t="s">
         <v>791</v>
       </c>
       <c r="R61" t="s">
         <v>273</v>
       </c>
       <c r="S61" t="s">
         <v>274</v>
       </c>
       <c r="T61" t="s">
         <v>274</v>
       </c>
       <c r="U61" t="s">
         <v>795</v>
       </c>
-      <c r="V61" s="2">
-[...2 lines deleted...]
-      <c r="W61" s="2">
+      <c r="V61" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W61" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62" t="s">
         <v>86</v>
       </c>
       <c r="C62" t="s">
         <v>271</v>
       </c>
       <c r="D62" t="s">
         <v>273</v>
       </c>
       <c r="E62" t="s">
         <v>274</v>
       </c>
       <c r="F62" t="s">
         <v>274</v>
       </c>
       <c r="G62" t="s">
         <v>274</v>
       </c>
@@ -7194,54 +7168,54 @@
       </c>
       <c r="N62" t="s">
         <v>273</v>
       </c>
       <c r="O62" t="s">
         <v>274</v>
       </c>
       <c r="P62" t="s">
         <v>274</v>
       </c>
       <c r="Q62" t="s">
         <v>791</v>
       </c>
       <c r="R62" t="s">
         <v>273</v>
       </c>
       <c r="S62" t="s">
         <v>274</v>
       </c>
       <c r="T62" t="s">
         <v>274</v>
       </c>
       <c r="U62" t="s">
         <v>794</v>
       </c>
-      <c r="V62" s="2">
-[...2 lines deleted...]
-      <c r="W62" s="2">
+      <c r="V62" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W62" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63" t="s">
         <v>87</v>
       </c>
       <c r="C63" t="s">
         <v>271</v>
       </c>
       <c r="D63" t="s">
         <v>273</v>
       </c>
       <c r="E63" t="s">
         <v>274</v>
       </c>
       <c r="F63" t="s">
         <v>274</v>
       </c>
       <c r="G63" t="s">
         <v>274</v>
       </c>
@@ -7265,54 +7239,54 @@
       </c>
       <c r="N63" t="s">
         <v>273</v>
       </c>
       <c r="O63" t="s">
         <v>274</v>
       </c>
       <c r="P63" t="s">
         <v>274</v>
       </c>
       <c r="Q63" t="s">
         <v>791</v>
       </c>
       <c r="R63" t="s">
         <v>273</v>
       </c>
       <c r="S63" t="s">
         <v>274</v>
       </c>
       <c r="T63" t="s">
         <v>274</v>
       </c>
       <c r="U63" t="s">
         <v>794</v>
       </c>
-      <c r="V63" s="2">
-[...2 lines deleted...]
-      <c r="W63" s="2">
+      <c r="V63" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W63" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>25</v>
       </c>
       <c r="B64" t="s">
         <v>88</v>
       </c>
       <c r="C64" t="s">
         <v>271</v>
       </c>
       <c r="D64" t="s">
         <v>273</v>
       </c>
       <c r="E64" t="s">
         <v>275</v>
       </c>
       <c r="F64" t="s">
         <v>275</v>
       </c>
       <c r="G64" t="s">
         <v>282</v>
       </c>
@@ -7336,54 +7310,54 @@
       </c>
       <c r="N64" t="s">
         <v>793</v>
       </c>
       <c r="O64" t="s">
         <v>282</v>
       </c>
       <c r="P64" t="s">
         <v>275</v>
       </c>
       <c r="Q64" t="s">
         <v>791</v>
       </c>
       <c r="R64" t="s">
         <v>273</v>
       </c>
       <c r="S64" t="s">
         <v>274</v>
       </c>
       <c r="T64" t="s">
         <v>274</v>
       </c>
       <c r="U64" t="s">
         <v>798</v>
       </c>
-      <c r="V64" s="2">
-[...2 lines deleted...]
-      <c r="W64" s="2">
+      <c r="V64" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W64" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>25</v>
       </c>
       <c r="B65" t="s">
         <v>89</v>
       </c>
       <c r="C65" t="s">
         <v>271</v>
       </c>
       <c r="D65" t="s">
         <v>273</v>
       </c>
       <c r="E65" t="s">
         <v>274</v>
       </c>
       <c r="F65" t="s">
         <v>274</v>
       </c>
       <c r="G65" t="s">
         <v>274</v>
       </c>
@@ -7407,54 +7381,54 @@
       </c>
       <c r="N65" t="s">
         <v>273</v>
       </c>
       <c r="O65" t="s">
         <v>274</v>
       </c>
       <c r="P65" t="s">
         <v>274</v>
       </c>
       <c r="Q65" t="s">
         <v>791</v>
       </c>
       <c r="R65" t="s">
         <v>273</v>
       </c>
       <c r="S65" t="s">
         <v>274</v>
       </c>
       <c r="T65" t="s">
         <v>274</v>
       </c>
       <c r="U65" t="s">
         <v>794</v>
       </c>
-      <c r="V65" s="2">
-[...2 lines deleted...]
-      <c r="W65" s="2">
+      <c r="V65" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W65" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>25</v>
       </c>
       <c r="B66" t="s">
         <v>90</v>
       </c>
       <c r="C66" t="s">
         <v>271</v>
       </c>
       <c r="D66" t="s">
         <v>273</v>
       </c>
       <c r="E66" t="s">
         <v>274</v>
       </c>
       <c r="F66" t="s">
         <v>274</v>
       </c>
       <c r="G66" t="s">
         <v>274</v>
       </c>
@@ -7478,54 +7452,54 @@
       </c>
       <c r="N66" t="s">
         <v>273</v>
       </c>
       <c r="O66" t="s">
         <v>274</v>
       </c>
       <c r="P66" t="s">
         <v>274</v>
       </c>
       <c r="Q66" t="s">
         <v>791</v>
       </c>
       <c r="R66" t="s">
         <v>273</v>
       </c>
       <c r="S66" t="s">
         <v>274</v>
       </c>
       <c r="T66" t="s">
         <v>274</v>
       </c>
       <c r="U66" t="s">
         <v>799</v>
       </c>
-      <c r="V66" s="2">
-[...2 lines deleted...]
-      <c r="W66" s="2">
+      <c r="V66" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W66" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67" t="s">
         <v>91</v>
       </c>
       <c r="C67" t="s">
         <v>271</v>
       </c>
       <c r="D67" t="s">
         <v>273</v>
       </c>
       <c r="E67" t="s">
         <v>274</v>
       </c>
       <c r="F67" t="s">
         <v>274</v>
       </c>
       <c r="G67" t="s">
         <v>274</v>
       </c>
@@ -7549,54 +7523,54 @@
       </c>
       <c r="N67" t="s">
         <v>273</v>
       </c>
       <c r="O67" t="s">
         <v>274</v>
       </c>
       <c r="P67" t="s">
         <v>274</v>
       </c>
       <c r="Q67" t="s">
         <v>791</v>
       </c>
       <c r="R67" t="s">
         <v>273</v>
       </c>
       <c r="S67" t="s">
         <v>274</v>
       </c>
       <c r="T67" t="s">
         <v>274</v>
       </c>
       <c r="U67" t="s">
         <v>794</v>
       </c>
-      <c r="V67" s="2">
-[...2 lines deleted...]
-      <c r="W67" s="2">
+      <c r="V67" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W67" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>25</v>
       </c>
       <c r="B68" t="s">
         <v>92</v>
       </c>
       <c r="C68" t="s">
         <v>271</v>
       </c>
       <c r="D68" t="s">
         <v>273</v>
       </c>
       <c r="E68" t="s">
         <v>274</v>
       </c>
       <c r="F68" t="s">
         <v>274</v>
       </c>
       <c r="G68" t="s">
         <v>274</v>
       </c>
@@ -7620,54 +7594,54 @@
       </c>
       <c r="N68" t="s">
         <v>273</v>
       </c>
       <c r="O68" t="s">
         <v>274</v>
       </c>
       <c r="P68" t="s">
         <v>274</v>
       </c>
       <c r="Q68" t="s">
         <v>791</v>
       </c>
       <c r="R68" t="s">
         <v>273</v>
       </c>
       <c r="S68" t="s">
         <v>274</v>
       </c>
       <c r="T68" t="s">
         <v>274</v>
       </c>
       <c r="U68" t="s">
         <v>794</v>
       </c>
-      <c r="V68" s="2">
-[...2 lines deleted...]
-      <c r="W68" s="2">
+      <c r="V68" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W68" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69" t="s">
         <v>93</v>
       </c>
       <c r="C69" t="s">
         <v>271</v>
       </c>
       <c r="D69" t="s">
         <v>273</v>
       </c>
       <c r="E69" t="s">
         <v>274</v>
       </c>
       <c r="F69" t="s">
         <v>274</v>
       </c>
       <c r="G69" t="s">
         <v>274</v>
       </c>
@@ -7691,54 +7665,54 @@
       </c>
       <c r="N69" t="s">
         <v>273</v>
       </c>
       <c r="O69" t="s">
         <v>274</v>
       </c>
       <c r="P69" t="s">
         <v>274</v>
       </c>
       <c r="Q69" t="s">
         <v>791</v>
       </c>
       <c r="R69" t="s">
         <v>273</v>
       </c>
       <c r="S69" t="s">
         <v>274</v>
       </c>
       <c r="T69" t="s">
         <v>274</v>
       </c>
       <c r="U69" t="s">
         <v>795</v>
       </c>
-      <c r="V69" s="2">
-[...2 lines deleted...]
-      <c r="W69" s="2">
+      <c r="V69" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W69" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>25</v>
       </c>
       <c r="B70" t="s">
         <v>94</v>
       </c>
       <c r="C70" t="s">
         <v>271</v>
       </c>
       <c r="D70" t="s">
         <v>273</v>
       </c>
       <c r="E70" t="s">
         <v>274</v>
       </c>
       <c r="F70" t="s">
         <v>274</v>
       </c>
       <c r="G70" t="s">
         <v>274</v>
       </c>
@@ -7762,54 +7736,54 @@
       </c>
       <c r="N70" t="s">
         <v>273</v>
       </c>
       <c r="O70" t="s">
         <v>274</v>
       </c>
       <c r="P70" t="s">
         <v>274</v>
       </c>
       <c r="Q70" t="s">
         <v>791</v>
       </c>
       <c r="R70" t="s">
         <v>273</v>
       </c>
       <c r="S70" t="s">
         <v>274</v>
       </c>
       <c r="T70" t="s">
         <v>274</v>
       </c>
       <c r="U70" t="s">
         <v>794</v>
       </c>
-      <c r="V70" s="2">
-[...2 lines deleted...]
-      <c r="W70" s="2">
+      <c r="V70" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W70" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>25</v>
       </c>
       <c r="B71" t="s">
         <v>95</v>
       </c>
       <c r="C71" t="s">
         <v>271</v>
       </c>
       <c r="D71" t="s">
         <v>273</v>
       </c>
       <c r="E71" t="s">
         <v>274</v>
       </c>
       <c r="F71" t="s">
         <v>274</v>
       </c>
       <c r="G71" t="s">
         <v>274</v>
       </c>
@@ -7833,54 +7807,54 @@
       </c>
       <c r="N71" t="s">
         <v>273</v>
       </c>
       <c r="O71" t="s">
         <v>274</v>
       </c>
       <c r="P71" t="s">
         <v>274</v>
       </c>
       <c r="Q71" t="s">
         <v>791</v>
       </c>
       <c r="R71" t="s">
         <v>273</v>
       </c>
       <c r="S71" t="s">
         <v>274</v>
       </c>
       <c r="T71" t="s">
         <v>274</v>
       </c>
       <c r="U71" t="s">
         <v>794</v>
       </c>
-      <c r="V71" s="2">
-[...2 lines deleted...]
-      <c r="W71" s="2">
+      <c r="V71" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W71" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
         <v>96</v>
       </c>
       <c r="C72" t="s">
         <v>271</v>
       </c>
       <c r="D72" t="s">
         <v>273</v>
       </c>
       <c r="E72" t="s">
         <v>274</v>
       </c>
       <c r="F72" t="s">
         <v>274</v>
       </c>
       <c r="G72" t="s">
         <v>274</v>
       </c>
@@ -7904,54 +7878,54 @@
       </c>
       <c r="N72" t="s">
         <v>273</v>
       </c>
       <c r="O72" t="s">
         <v>274</v>
       </c>
       <c r="P72" t="s">
         <v>274</v>
       </c>
       <c r="Q72" t="s">
         <v>791</v>
       </c>
       <c r="R72" t="s">
         <v>273</v>
       </c>
       <c r="S72" t="s">
         <v>274</v>
       </c>
       <c r="T72" t="s">
         <v>274</v>
       </c>
       <c r="U72" t="s">
         <v>794</v>
       </c>
-      <c r="V72" s="2">
-[...2 lines deleted...]
-      <c r="W72" s="2">
+      <c r="V72" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W72" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>25</v>
       </c>
       <c r="B73" t="s">
         <v>97</v>
       </c>
       <c r="C73" t="s">
         <v>271</v>
       </c>
       <c r="D73" t="s">
         <v>273</v>
       </c>
       <c r="E73" t="s">
         <v>274</v>
       </c>
       <c r="F73" t="s">
         <v>274</v>
       </c>
       <c r="G73" t="s">
         <v>274</v>
       </c>
@@ -7975,54 +7949,54 @@
       </c>
       <c r="N73" t="s">
         <v>273</v>
       </c>
       <c r="O73" t="s">
         <v>274</v>
       </c>
       <c r="P73" t="s">
         <v>274</v>
       </c>
       <c r="Q73" t="s">
         <v>791</v>
       </c>
       <c r="R73" t="s">
         <v>273</v>
       </c>
       <c r="S73" t="s">
         <v>274</v>
       </c>
       <c r="T73" t="s">
         <v>274</v>
       </c>
       <c r="U73" t="s">
         <v>794</v>
       </c>
-      <c r="V73" s="2">
-[...2 lines deleted...]
-      <c r="W73" s="2">
+      <c r="V73" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W73" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74" t="s">
         <v>98</v>
       </c>
       <c r="C74" t="s">
         <v>271</v>
       </c>
       <c r="D74" t="s">
         <v>273</v>
       </c>
       <c r="E74" t="s">
         <v>274</v>
       </c>
       <c r="F74" t="s">
         <v>274</v>
       </c>
       <c r="G74" t="s">
         <v>274</v>
       </c>
@@ -8046,54 +8020,54 @@
       </c>
       <c r="N74" t="s">
         <v>273</v>
       </c>
       <c r="O74" t="s">
         <v>274</v>
       </c>
       <c r="P74" t="s">
         <v>274</v>
       </c>
       <c r="Q74" t="s">
         <v>791</v>
       </c>
       <c r="R74" t="s">
         <v>273</v>
       </c>
       <c r="S74" t="s">
         <v>274</v>
       </c>
       <c r="T74" t="s">
         <v>274</v>
       </c>
       <c r="U74" t="s">
         <v>794</v>
       </c>
-      <c r="V74" s="2">
-[...2 lines deleted...]
-      <c r="W74" s="2">
+      <c r="V74" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W74" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>25</v>
       </c>
       <c r="B75" t="s">
         <v>99</v>
       </c>
       <c r="C75" t="s">
         <v>271</v>
       </c>
       <c r="D75" t="s">
         <v>273</v>
       </c>
       <c r="E75" t="s">
         <v>274</v>
       </c>
       <c r="F75" t="s">
         <v>274</v>
       </c>
       <c r="G75" t="s">
         <v>274</v>
       </c>
@@ -8117,54 +8091,54 @@
       </c>
       <c r="N75" t="s">
         <v>273</v>
       </c>
       <c r="O75" t="s">
         <v>274</v>
       </c>
       <c r="P75" t="s">
         <v>274</v>
       </c>
       <c r="Q75" t="s">
         <v>791</v>
       </c>
       <c r="R75" t="s">
         <v>273</v>
       </c>
       <c r="S75" t="s">
         <v>274</v>
       </c>
       <c r="T75" t="s">
         <v>274</v>
       </c>
       <c r="U75" t="s">
         <v>794</v>
       </c>
-      <c r="V75" s="2">
-[...2 lines deleted...]
-      <c r="W75" s="2">
+      <c r="V75" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W75" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>25</v>
       </c>
       <c r="B76" t="s">
         <v>100</v>
       </c>
       <c r="C76" t="s">
         <v>271</v>
       </c>
       <c r="D76" t="s">
         <v>273</v>
       </c>
       <c r="E76" t="s">
         <v>274</v>
       </c>
       <c r="F76" t="s">
         <v>274</v>
       </c>
       <c r="G76" t="s">
         <v>274</v>
       </c>
@@ -8188,54 +8162,54 @@
       </c>
       <c r="N76" t="s">
         <v>273</v>
       </c>
       <c r="O76" t="s">
         <v>274</v>
       </c>
       <c r="P76" t="s">
         <v>274</v>
       </c>
       <c r="Q76" t="s">
         <v>791</v>
       </c>
       <c r="R76" t="s">
         <v>273</v>
       </c>
       <c r="S76" t="s">
         <v>274</v>
       </c>
       <c r="T76" t="s">
         <v>274</v>
       </c>
       <c r="U76" t="s">
         <v>794</v>
       </c>
-      <c r="V76" s="2">
-[...2 lines deleted...]
-      <c r="W76" s="2">
+      <c r="V76" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W76" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>25</v>
       </c>
       <c r="B77" t="s">
         <v>101</v>
       </c>
       <c r="C77" t="s">
         <v>271</v>
       </c>
       <c r="D77" t="s">
         <v>273</v>
       </c>
       <c r="E77" t="s">
         <v>274</v>
       </c>
       <c r="F77" t="s">
         <v>274</v>
       </c>
       <c r="G77" t="s">
         <v>274</v>
       </c>
@@ -8259,54 +8233,54 @@
       </c>
       <c r="N77" t="s">
         <v>273</v>
       </c>
       <c r="O77" t="s">
         <v>274</v>
       </c>
       <c r="P77" t="s">
         <v>274</v>
       </c>
       <c r="Q77" t="s">
         <v>791</v>
       </c>
       <c r="R77" t="s">
         <v>273</v>
       </c>
       <c r="S77" t="s">
         <v>274</v>
       </c>
       <c r="T77" t="s">
         <v>274</v>
       </c>
       <c r="U77" t="s">
         <v>794</v>
       </c>
-      <c r="V77" s="2">
-[...2 lines deleted...]
-      <c r="W77" s="2">
+      <c r="V77" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W77" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>25</v>
       </c>
       <c r="B78" t="s">
         <v>102</v>
       </c>
       <c r="C78" t="s">
         <v>271</v>
       </c>
       <c r="D78" t="s">
         <v>273</v>
       </c>
       <c r="E78" t="s">
         <v>274</v>
       </c>
       <c r="F78" t="s">
         <v>274</v>
       </c>
       <c r="G78" t="s">
         <v>274</v>
       </c>
@@ -8330,54 +8304,54 @@
       </c>
       <c r="N78" t="s">
         <v>273</v>
       </c>
       <c r="O78" t="s">
         <v>274</v>
       </c>
       <c r="P78" t="s">
         <v>274</v>
       </c>
       <c r="Q78" t="s">
         <v>791</v>
       </c>
       <c r="R78" t="s">
         <v>273</v>
       </c>
       <c r="S78" t="s">
         <v>274</v>
       </c>
       <c r="T78" t="s">
         <v>274</v>
       </c>
       <c r="U78" t="s">
         <v>794</v>
       </c>
-      <c r="V78" s="2">
-[...2 lines deleted...]
-      <c r="W78" s="2">
+      <c r="V78" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W78" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79" t="s">
         <v>103</v>
       </c>
       <c r="C79" t="s">
         <v>271</v>
       </c>
       <c r="D79" t="s">
         <v>273</v>
       </c>
       <c r="E79" t="s">
         <v>276</v>
       </c>
       <c r="F79" t="s">
         <v>276</v>
       </c>
       <c r="G79" t="s">
         <v>283</v>
       </c>
@@ -8401,54 +8375,54 @@
       </c>
       <c r="N79" t="s">
         <v>273</v>
       </c>
       <c r="O79" t="s">
         <v>274</v>
       </c>
       <c r="P79" t="s">
         <v>274</v>
       </c>
       <c r="Q79" t="s">
         <v>791</v>
       </c>
       <c r="R79" t="s">
         <v>273</v>
       </c>
       <c r="S79" t="s">
         <v>274</v>
       </c>
       <c r="T79" t="s">
         <v>274</v>
       </c>
       <c r="U79" t="s">
         <v>794</v>
       </c>
-      <c r="V79" s="2">
-[...2 lines deleted...]
-      <c r="W79" s="2">
+      <c r="V79" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W79" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80" t="s">
         <v>104</v>
       </c>
       <c r="C80" t="s">
         <v>271</v>
       </c>
       <c r="D80" t="s">
         <v>273</v>
       </c>
       <c r="E80" t="s">
         <v>274</v>
       </c>
       <c r="F80" t="s">
         <v>274</v>
       </c>
       <c r="G80" t="s">
         <v>274</v>
       </c>
@@ -8472,54 +8446,54 @@
       </c>
       <c r="N80" t="s">
         <v>273</v>
       </c>
       <c r="O80" t="s">
         <v>274</v>
       </c>
       <c r="P80" t="s">
         <v>274</v>
       </c>
       <c r="Q80" t="s">
         <v>791</v>
       </c>
       <c r="R80" t="s">
         <v>273</v>
       </c>
       <c r="S80" t="s">
         <v>274</v>
       </c>
       <c r="T80" t="s">
         <v>274</v>
       </c>
       <c r="U80" t="s">
         <v>800</v>
       </c>
-      <c r="V80" s="2">
-[...2 lines deleted...]
-      <c r="W80" s="2">
+      <c r="V80" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W80" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81" t="s">
         <v>105</v>
       </c>
       <c r="C81" t="s">
         <v>271</v>
       </c>
       <c r="D81" t="s">
         <v>273</v>
       </c>
       <c r="E81" t="s">
         <v>274</v>
       </c>
       <c r="F81" t="s">
         <v>274</v>
       </c>
       <c r="G81" t="s">
         <v>274</v>
       </c>
@@ -8543,54 +8517,54 @@
       </c>
       <c r="N81" t="s">
         <v>273</v>
       </c>
       <c r="O81" t="s">
         <v>274</v>
       </c>
       <c r="P81" t="s">
         <v>274</v>
       </c>
       <c r="Q81" t="s">
         <v>791</v>
       </c>
       <c r="R81" t="s">
         <v>273</v>
       </c>
       <c r="S81" t="s">
         <v>274</v>
       </c>
       <c r="T81" t="s">
         <v>274</v>
       </c>
       <c r="U81" t="s">
         <v>794</v>
       </c>
-      <c r="V81" s="2">
-[...2 lines deleted...]
-      <c r="W81" s="2">
+      <c r="V81" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W81" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>25</v>
       </c>
       <c r="B82" t="s">
         <v>106</v>
       </c>
       <c r="C82" t="s">
         <v>271</v>
       </c>
       <c r="D82" t="s">
         <v>273</v>
       </c>
       <c r="E82" t="s">
         <v>274</v>
       </c>
       <c r="F82" t="s">
         <v>274</v>
       </c>
       <c r="G82" t="s">
         <v>274</v>
       </c>
@@ -8614,54 +8588,54 @@
       </c>
       <c r="N82" t="s">
         <v>273</v>
       </c>
       <c r="O82" t="s">
         <v>274</v>
       </c>
       <c r="P82" t="s">
         <v>274</v>
       </c>
       <c r="Q82" t="s">
         <v>791</v>
       </c>
       <c r="R82" t="s">
         <v>273</v>
       </c>
       <c r="S82" t="s">
         <v>274</v>
       </c>
       <c r="T82" t="s">
         <v>274</v>
       </c>
       <c r="U82" t="s">
         <v>794</v>
       </c>
-      <c r="V82" s="2">
-[...2 lines deleted...]
-      <c r="W82" s="2">
+      <c r="V82" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W82" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>25</v>
       </c>
       <c r="B83" t="s">
         <v>107</v>
       </c>
       <c r="C83" t="s">
         <v>271</v>
       </c>
       <c r="D83" t="s">
         <v>273</v>
       </c>
       <c r="E83" t="s">
         <v>274</v>
       </c>
       <c r="F83" t="s">
         <v>274</v>
       </c>
       <c r="G83" t="s">
         <v>274</v>
       </c>
@@ -8685,54 +8659,54 @@
       </c>
       <c r="N83" t="s">
         <v>273</v>
       </c>
       <c r="O83" t="s">
         <v>274</v>
       </c>
       <c r="P83" t="s">
         <v>274</v>
       </c>
       <c r="Q83" t="s">
         <v>791</v>
       </c>
       <c r="R83" t="s">
         <v>273</v>
       </c>
       <c r="S83" t="s">
         <v>274</v>
       </c>
       <c r="T83" t="s">
         <v>274</v>
       </c>
       <c r="U83" t="s">
         <v>794</v>
       </c>
-      <c r="V83" s="2">
-[...2 lines deleted...]
-      <c r="W83" s="2">
+      <c r="V83" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W83" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>25</v>
       </c>
       <c r="B84" t="s">
         <v>108</v>
       </c>
       <c r="C84" t="s">
         <v>271</v>
       </c>
       <c r="D84" t="s">
         <v>273</v>
       </c>
       <c r="E84" t="s">
         <v>274</v>
       </c>
       <c r="F84" t="s">
         <v>274</v>
       </c>
       <c r="G84" t="s">
         <v>274</v>
       </c>
@@ -8756,54 +8730,54 @@
       </c>
       <c r="N84" t="s">
         <v>273</v>
       </c>
       <c r="O84" t="s">
         <v>274</v>
       </c>
       <c r="P84" t="s">
         <v>274</v>
       </c>
       <c r="Q84" t="s">
         <v>791</v>
       </c>
       <c r="R84" t="s">
         <v>273</v>
       </c>
       <c r="S84" t="s">
         <v>274</v>
       </c>
       <c r="T84" t="s">
         <v>274</v>
       </c>
       <c r="U84" t="s">
         <v>794</v>
       </c>
-      <c r="V84" s="2">
-[...2 lines deleted...]
-      <c r="W84" s="2">
+      <c r="V84" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W84" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>25</v>
       </c>
       <c r="B85" t="s">
         <v>109</v>
       </c>
       <c r="C85" t="s">
         <v>271</v>
       </c>
       <c r="D85" t="s">
         <v>273</v>
       </c>
       <c r="E85" t="s">
         <v>274</v>
       </c>
       <c r="F85" t="s">
         <v>274</v>
       </c>
       <c r="G85" t="s">
         <v>274</v>
       </c>
@@ -8827,54 +8801,54 @@
       </c>
       <c r="N85" t="s">
         <v>273</v>
       </c>
       <c r="O85" t="s">
         <v>274</v>
       </c>
       <c r="P85" t="s">
         <v>274</v>
       </c>
       <c r="Q85" t="s">
         <v>791</v>
       </c>
       <c r="R85" t="s">
         <v>273</v>
       </c>
       <c r="S85" t="s">
         <v>274</v>
       </c>
       <c r="T85" t="s">
         <v>274</v>
       </c>
       <c r="U85" t="s">
         <v>794</v>
       </c>
-      <c r="V85" s="2">
-[...2 lines deleted...]
-      <c r="W85" s="2">
+      <c r="V85" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W85" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86" t="s">
         <v>110</v>
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86" t="s">
         <v>273</v>
       </c>
       <c r="E86" t="s">
         <v>274</v>
       </c>
       <c r="F86" t="s">
         <v>274</v>
       </c>
       <c r="G86" t="s">
         <v>274</v>
       </c>
@@ -8898,54 +8872,54 @@
       </c>
       <c r="N86" t="s">
         <v>273</v>
       </c>
       <c r="O86" t="s">
         <v>274</v>
       </c>
       <c r="P86" t="s">
         <v>274</v>
       </c>
       <c r="Q86" t="s">
         <v>791</v>
       </c>
       <c r="R86" t="s">
         <v>273</v>
       </c>
       <c r="S86" t="s">
         <v>274</v>
       </c>
       <c r="T86" t="s">
         <v>274</v>
       </c>
       <c r="U86" t="s">
         <v>794</v>
       </c>
-      <c r="V86" s="2">
-[...2 lines deleted...]
-      <c r="W86" s="2">
+      <c r="V86" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W86" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87" t="s">
         <v>111</v>
       </c>
       <c r="C87" t="s">
         <v>271</v>
       </c>
       <c r="D87" t="s">
         <v>273</v>
       </c>
       <c r="E87" t="s">
         <v>274</v>
       </c>
       <c r="F87" t="s">
         <v>274</v>
       </c>
       <c r="G87" t="s">
         <v>274</v>
       </c>
@@ -8969,54 +8943,54 @@
       </c>
       <c r="N87" t="s">
         <v>273</v>
       </c>
       <c r="O87" t="s">
         <v>274</v>
       </c>
       <c r="P87" t="s">
         <v>274</v>
       </c>
       <c r="Q87" t="s">
         <v>791</v>
       </c>
       <c r="R87" t="s">
         <v>273</v>
       </c>
       <c r="S87" t="s">
         <v>274</v>
       </c>
       <c r="T87" t="s">
         <v>274</v>
       </c>
       <c r="U87" t="s">
         <v>795</v>
       </c>
-      <c r="V87" s="2">
-[...2 lines deleted...]
-      <c r="W87" s="2">
+      <c r="V87" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W87" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88" t="s">
         <v>112</v>
       </c>
       <c r="C88" t="s">
         <v>271</v>
       </c>
       <c r="D88" t="s">
         <v>273</v>
       </c>
       <c r="E88" t="s">
         <v>274</v>
       </c>
       <c r="F88" t="s">
         <v>274</v>
       </c>
       <c r="G88" t="s">
         <v>274</v>
       </c>
@@ -9040,54 +9014,54 @@
       </c>
       <c r="N88" t="s">
         <v>273</v>
       </c>
       <c r="O88" t="s">
         <v>274</v>
       </c>
       <c r="P88" t="s">
         <v>274</v>
       </c>
       <c r="Q88" t="s">
         <v>791</v>
       </c>
       <c r="R88" t="s">
         <v>273</v>
       </c>
       <c r="S88" t="s">
         <v>274</v>
       </c>
       <c r="T88" t="s">
         <v>274</v>
       </c>
       <c r="U88" t="s">
         <v>794</v>
       </c>
-      <c r="V88" s="2">
-[...2 lines deleted...]
-      <c r="W88" s="2">
+      <c r="V88" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W88" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89" t="s">
         <v>113</v>
       </c>
       <c r="C89" t="s">
         <v>271</v>
       </c>
       <c r="D89" t="s">
         <v>273</v>
       </c>
       <c r="E89" t="s">
         <v>274</v>
       </c>
       <c r="F89" t="s">
         <v>274</v>
       </c>
       <c r="G89" t="s">
         <v>274</v>
       </c>
@@ -9111,54 +9085,54 @@
       </c>
       <c r="N89" t="s">
         <v>273</v>
       </c>
       <c r="O89" t="s">
         <v>274</v>
       </c>
       <c r="P89" t="s">
         <v>274</v>
       </c>
       <c r="Q89" t="s">
         <v>791</v>
       </c>
       <c r="R89" t="s">
         <v>273</v>
       </c>
       <c r="S89" t="s">
         <v>274</v>
       </c>
       <c r="T89" t="s">
         <v>274</v>
       </c>
       <c r="U89" t="s">
         <v>795</v>
       </c>
-      <c r="V89" s="2">
-[...2 lines deleted...]
-      <c r="W89" s="2">
+      <c r="V89" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W89" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90" t="s">
         <v>114</v>
       </c>
       <c r="C90" t="s">
         <v>271</v>
       </c>
       <c r="D90" t="s">
         <v>273</v>
       </c>
       <c r="E90" t="s">
         <v>274</v>
       </c>
       <c r="F90" t="s">
         <v>274</v>
       </c>
       <c r="G90" t="s">
         <v>274</v>
       </c>
@@ -9182,54 +9156,54 @@
       </c>
       <c r="N90" t="s">
         <v>273</v>
       </c>
       <c r="O90" t="s">
         <v>274</v>
       </c>
       <c r="P90" t="s">
         <v>274</v>
       </c>
       <c r="Q90" t="s">
         <v>791</v>
       </c>
       <c r="R90" t="s">
         <v>273</v>
       </c>
       <c r="S90" t="s">
         <v>274</v>
       </c>
       <c r="T90" t="s">
         <v>274</v>
       </c>
       <c r="U90" t="s">
         <v>794</v>
       </c>
-      <c r="V90" s="2">
-[...2 lines deleted...]
-      <c r="W90" s="2">
+      <c r="V90" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W90" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91" t="s">
         <v>115</v>
       </c>
       <c r="C91" t="s">
         <v>271</v>
       </c>
       <c r="D91" t="s">
         <v>273</v>
       </c>
       <c r="E91" t="s">
         <v>276</v>
       </c>
       <c r="F91" t="s">
         <v>276</v>
       </c>
       <c r="G91" t="s">
         <v>274</v>
       </c>
@@ -9253,54 +9227,54 @@
       </c>
       <c r="N91" t="s">
         <v>273</v>
       </c>
       <c r="O91" t="s">
         <v>274</v>
       </c>
       <c r="P91" t="s">
         <v>274</v>
       </c>
       <c r="Q91" t="s">
         <v>791</v>
       </c>
       <c r="R91" t="s">
         <v>273</v>
       </c>
       <c r="S91" t="s">
         <v>274</v>
       </c>
       <c r="T91" t="s">
         <v>274</v>
       </c>
       <c r="U91" t="s">
         <v>794</v>
       </c>
-      <c r="V91" s="2">
-[...2 lines deleted...]
-      <c r="W91" s="2">
+      <c r="V91" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W91" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92" t="s">
         <v>116</v>
       </c>
       <c r="C92" t="s">
         <v>271</v>
       </c>
       <c r="D92" t="s">
         <v>273</v>
       </c>
       <c r="E92" t="s">
         <v>274</v>
       </c>
       <c r="F92" t="s">
         <v>274</v>
       </c>
       <c r="G92" t="s">
         <v>274</v>
       </c>
@@ -9324,54 +9298,54 @@
       </c>
       <c r="N92" t="s">
         <v>273</v>
       </c>
       <c r="O92" t="s">
         <v>274</v>
       </c>
       <c r="P92" t="s">
         <v>274</v>
       </c>
       <c r="Q92" t="s">
         <v>791</v>
       </c>
       <c r="R92" t="s">
         <v>273</v>
       </c>
       <c r="S92" t="s">
         <v>274</v>
       </c>
       <c r="T92" t="s">
         <v>274</v>
       </c>
       <c r="U92" t="s">
         <v>794</v>
       </c>
-      <c r="V92" s="2">
-[...2 lines deleted...]
-      <c r="W92" s="2">
+      <c r="V92" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W92" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
         <v>25</v>
       </c>
       <c r="B93" t="s">
         <v>117</v>
       </c>
       <c r="C93" t="s">
         <v>271</v>
       </c>
       <c r="D93" t="s">
         <v>273</v>
       </c>
       <c r="E93" t="s">
         <v>274</v>
       </c>
       <c r="F93" t="s">
         <v>274</v>
       </c>
       <c r="G93" t="s">
         <v>274</v>
       </c>
@@ -9395,54 +9369,54 @@
       </c>
       <c r="N93" t="s">
         <v>273</v>
       </c>
       <c r="O93" t="s">
         <v>274</v>
       </c>
       <c r="P93" t="s">
         <v>274</v>
       </c>
       <c r="Q93" t="s">
         <v>791</v>
       </c>
       <c r="R93" t="s">
         <v>273</v>
       </c>
       <c r="S93" t="s">
         <v>274</v>
       </c>
       <c r="T93" t="s">
         <v>274</v>
       </c>
       <c r="U93" t="s">
         <v>794</v>
       </c>
-      <c r="V93" s="2">
-[...2 lines deleted...]
-      <c r="W93" s="2">
+      <c r="V93" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W93" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>25</v>
       </c>
       <c r="B94" t="s">
         <v>118</v>
       </c>
       <c r="C94" t="s">
         <v>271</v>
       </c>
       <c r="D94" t="s">
         <v>273</v>
       </c>
       <c r="E94" t="s">
         <v>274</v>
       </c>
       <c r="F94" t="s">
         <v>274</v>
       </c>
       <c r="G94" t="s">
         <v>274</v>
       </c>
@@ -9466,54 +9440,54 @@
       </c>
       <c r="N94" t="s">
         <v>273</v>
       </c>
       <c r="O94" t="s">
         <v>274</v>
       </c>
       <c r="P94" t="s">
         <v>274</v>
       </c>
       <c r="Q94" t="s">
         <v>791</v>
       </c>
       <c r="R94" t="s">
         <v>273</v>
       </c>
       <c r="S94" t="s">
         <v>274</v>
       </c>
       <c r="T94" t="s">
         <v>274</v>
       </c>
       <c r="U94" t="s">
         <v>794</v>
       </c>
-      <c r="V94" s="2">
-[...2 lines deleted...]
-      <c r="W94" s="2">
+      <c r="V94" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W94" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>25</v>
       </c>
       <c r="B95" t="s">
         <v>119</v>
       </c>
       <c r="C95" t="s">
         <v>271</v>
       </c>
       <c r="D95" t="s">
         <v>273</v>
       </c>
       <c r="E95" t="s">
         <v>274</v>
       </c>
       <c r="F95" t="s">
         <v>274</v>
       </c>
       <c r="G95" t="s">
         <v>274</v>
       </c>
@@ -9537,54 +9511,54 @@
       </c>
       <c r="N95" t="s">
         <v>273</v>
       </c>
       <c r="O95" t="s">
         <v>274</v>
       </c>
       <c r="P95" t="s">
         <v>274</v>
       </c>
       <c r="Q95" t="s">
         <v>791</v>
       </c>
       <c r="R95" t="s">
         <v>273</v>
       </c>
       <c r="S95" t="s">
         <v>274</v>
       </c>
       <c r="T95" t="s">
         <v>274</v>
       </c>
       <c r="U95" t="s">
         <v>794</v>
       </c>
-      <c r="V95" s="2">
-[...2 lines deleted...]
-      <c r="W95" s="2">
+      <c r="V95" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W95" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>25</v>
       </c>
       <c r="B96" t="s">
         <v>120</v>
       </c>
       <c r="C96" t="s">
         <v>271</v>
       </c>
       <c r="D96" t="s">
         <v>273</v>
       </c>
       <c r="E96" t="s">
         <v>274</v>
       </c>
       <c r="F96" t="s">
         <v>274</v>
       </c>
       <c r="G96" t="s">
         <v>274</v>
       </c>
@@ -9608,54 +9582,54 @@
       </c>
       <c r="N96" t="s">
         <v>273</v>
       </c>
       <c r="O96" t="s">
         <v>274</v>
       </c>
       <c r="P96" t="s">
         <v>274</v>
       </c>
       <c r="Q96" t="s">
         <v>791</v>
       </c>
       <c r="R96" t="s">
         <v>273</v>
       </c>
       <c r="S96" t="s">
         <v>274</v>
       </c>
       <c r="T96" t="s">
         <v>274</v>
       </c>
       <c r="U96" t="s">
         <v>794</v>
       </c>
-      <c r="V96" s="2">
-[...2 lines deleted...]
-      <c r="W96" s="2">
+      <c r="V96" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W96" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>25</v>
       </c>
       <c r="B97" t="s">
         <v>121</v>
       </c>
       <c r="C97" t="s">
         <v>271</v>
       </c>
       <c r="D97" t="s">
         <v>273</v>
       </c>
       <c r="E97" t="s">
         <v>274</v>
       </c>
       <c r="F97" t="s">
         <v>274</v>
       </c>
       <c r="G97" t="s">
         <v>274</v>
       </c>
@@ -9679,54 +9653,54 @@
       </c>
       <c r="N97" t="s">
         <v>273</v>
       </c>
       <c r="O97" t="s">
         <v>274</v>
       </c>
       <c r="P97" t="s">
         <v>274</v>
       </c>
       <c r="Q97" t="s">
         <v>791</v>
       </c>
       <c r="R97" t="s">
         <v>273</v>
       </c>
       <c r="S97" t="s">
         <v>274</v>
       </c>
       <c r="T97" t="s">
         <v>274</v>
       </c>
       <c r="U97" t="s">
         <v>794</v>
       </c>
-      <c r="V97" s="2">
-[...2 lines deleted...]
-      <c r="W97" s="2">
+      <c r="V97" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W97" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>25</v>
       </c>
       <c r="B98" t="s">
         <v>122</v>
       </c>
       <c r="C98" t="s">
         <v>271</v>
       </c>
       <c r="D98" t="s">
         <v>273</v>
       </c>
       <c r="E98" t="s">
         <v>274</v>
       </c>
       <c r="F98" t="s">
         <v>274</v>
       </c>
       <c r="G98" t="s">
         <v>274</v>
       </c>
@@ -9750,54 +9724,54 @@
       </c>
       <c r="N98" t="s">
         <v>273</v>
       </c>
       <c r="O98" t="s">
         <v>274</v>
       </c>
       <c r="P98" t="s">
         <v>274</v>
       </c>
       <c r="Q98" t="s">
         <v>791</v>
       </c>
       <c r="R98" t="s">
         <v>273</v>
       </c>
       <c r="S98" t="s">
         <v>274</v>
       </c>
       <c r="T98" t="s">
         <v>274</v>
       </c>
       <c r="U98" t="s">
         <v>794</v>
       </c>
-      <c r="V98" s="2">
-[...2 lines deleted...]
-      <c r="W98" s="2">
+      <c r="V98" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W98" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
         <v>25</v>
       </c>
       <c r="B99" t="s">
         <v>123</v>
       </c>
       <c r="C99" t="s">
         <v>271</v>
       </c>
       <c r="D99" t="s">
         <v>273</v>
       </c>
       <c r="E99" t="s">
         <v>274</v>
       </c>
       <c r="F99" t="s">
         <v>274</v>
       </c>
       <c r="G99" t="s">
         <v>274</v>
       </c>
@@ -9821,54 +9795,54 @@
       </c>
       <c r="N99" t="s">
         <v>273</v>
       </c>
       <c r="O99" t="s">
         <v>274</v>
       </c>
       <c r="P99" t="s">
         <v>274</v>
       </c>
       <c r="Q99" t="s">
         <v>791</v>
       </c>
       <c r="R99" t="s">
         <v>273</v>
       </c>
       <c r="S99" t="s">
         <v>274</v>
       </c>
       <c r="T99" t="s">
         <v>274</v>
       </c>
       <c r="U99" t="s">
         <v>794</v>
       </c>
-      <c r="V99" s="2">
-[...2 lines deleted...]
-      <c r="W99" s="2">
+      <c r="V99" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W99" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>25</v>
       </c>
       <c r="B100" t="s">
         <v>124</v>
       </c>
       <c r="C100" t="s">
         <v>271</v>
       </c>
       <c r="D100" t="s">
         <v>273</v>
       </c>
       <c r="E100" t="s">
         <v>274</v>
       </c>
       <c r="F100" t="s">
         <v>274</v>
       </c>
       <c r="G100" t="s">
         <v>274</v>
       </c>
@@ -9892,54 +9866,54 @@
       </c>
       <c r="N100" t="s">
         <v>273</v>
       </c>
       <c r="O100" t="s">
         <v>274</v>
       </c>
       <c r="P100" t="s">
         <v>274</v>
       </c>
       <c r="Q100" t="s">
         <v>791</v>
       </c>
       <c r="R100" t="s">
         <v>273</v>
       </c>
       <c r="S100" t="s">
         <v>274</v>
       </c>
       <c r="T100" t="s">
         <v>274</v>
       </c>
       <c r="U100" t="s">
         <v>794</v>
       </c>
-      <c r="V100" s="2">
-[...2 lines deleted...]
-      <c r="W100" s="2">
+      <c r="V100" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W100" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>25</v>
       </c>
       <c r="B101" t="s">
         <v>125</v>
       </c>
       <c r="C101" t="s">
         <v>271</v>
       </c>
       <c r="D101" t="s">
         <v>273</v>
       </c>
       <c r="E101" t="s">
         <v>274</v>
       </c>
       <c r="F101" t="s">
         <v>274</v>
       </c>
       <c r="G101" t="s">
         <v>274</v>
       </c>
@@ -9963,54 +9937,54 @@
       </c>
       <c r="N101" t="s">
         <v>273</v>
       </c>
       <c r="O101" t="s">
         <v>274</v>
       </c>
       <c r="P101" t="s">
         <v>274</v>
       </c>
       <c r="Q101" t="s">
         <v>791</v>
       </c>
       <c r="R101" t="s">
         <v>273</v>
       </c>
       <c r="S101" t="s">
         <v>274</v>
       </c>
       <c r="T101" t="s">
         <v>274</v>
       </c>
       <c r="U101" t="s">
         <v>794</v>
       </c>
-      <c r="V101" s="2">
-[...2 lines deleted...]
-      <c r="W101" s="2">
+      <c r="V101" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W101" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102" t="s">
         <v>126</v>
       </c>
       <c r="C102" t="s">
         <v>271</v>
       </c>
       <c r="D102" t="s">
         <v>273</v>
       </c>
       <c r="E102" t="s">
         <v>274</v>
       </c>
       <c r="F102" t="s">
         <v>274</v>
       </c>
       <c r="G102" t="s">
         <v>274</v>
       </c>
@@ -10034,54 +10008,54 @@
       </c>
       <c r="N102" t="s">
         <v>273</v>
       </c>
       <c r="O102" t="s">
         <v>274</v>
       </c>
       <c r="P102" t="s">
         <v>274</v>
       </c>
       <c r="Q102" t="s">
         <v>791</v>
       </c>
       <c r="R102" t="s">
         <v>273</v>
       </c>
       <c r="S102" t="s">
         <v>274</v>
       </c>
       <c r="T102" t="s">
         <v>274</v>
       </c>
       <c r="U102" t="s">
         <v>801</v>
       </c>
-      <c r="V102" s="2">
-[...2 lines deleted...]
-      <c r="W102" s="2">
+      <c r="V102" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W102" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
         <v>127</v>
       </c>
       <c r="C103" t="s">
         <v>271</v>
       </c>
       <c r="D103" t="s">
         <v>273</v>
       </c>
       <c r="E103" t="s">
         <v>274</v>
       </c>
       <c r="F103" t="s">
         <v>274</v>
       </c>
       <c r="G103" t="s">
         <v>274</v>
       </c>
@@ -10105,54 +10079,54 @@
       </c>
       <c r="N103" t="s">
         <v>273</v>
       </c>
       <c r="O103" t="s">
         <v>274</v>
       </c>
       <c r="P103" t="s">
         <v>274</v>
       </c>
       <c r="Q103" t="s">
         <v>791</v>
       </c>
       <c r="R103" t="s">
         <v>273</v>
       </c>
       <c r="S103" t="s">
         <v>274</v>
       </c>
       <c r="T103" t="s">
         <v>274</v>
       </c>
       <c r="U103" t="s">
         <v>794</v>
       </c>
-      <c r="V103" s="2">
-[...2 lines deleted...]
-      <c r="W103" s="2">
+      <c r="V103" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W103" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
         <v>25</v>
       </c>
       <c r="B104" t="s">
         <v>128</v>
       </c>
       <c r="C104" t="s">
         <v>271</v>
       </c>
       <c r="D104" t="s">
         <v>273</v>
       </c>
       <c r="E104" t="s">
         <v>274</v>
       </c>
       <c r="F104" t="s">
         <v>274</v>
       </c>
       <c r="G104" t="s">
         <v>274</v>
       </c>
@@ -10176,54 +10150,54 @@
       </c>
       <c r="N104" t="s">
         <v>273</v>
       </c>
       <c r="O104" t="s">
         <v>274</v>
       </c>
       <c r="P104" t="s">
         <v>274</v>
       </c>
       <c r="Q104" t="s">
         <v>791</v>
       </c>
       <c r="R104" t="s">
         <v>273</v>
       </c>
       <c r="S104" t="s">
         <v>274</v>
       </c>
       <c r="T104" t="s">
         <v>274</v>
       </c>
       <c r="U104" t="s">
         <v>794</v>
       </c>
-      <c r="V104" s="2">
-[...2 lines deleted...]
-      <c r="W104" s="2">
+      <c r="V104" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W104" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
         <v>25</v>
       </c>
       <c r="B105" t="s">
         <v>129</v>
       </c>
       <c r="C105" t="s">
         <v>271</v>
       </c>
       <c r="D105" t="s">
         <v>273</v>
       </c>
       <c r="E105" t="s">
         <v>274</v>
       </c>
       <c r="F105" t="s">
         <v>274</v>
       </c>
       <c r="G105" t="s">
         <v>274</v>
       </c>
@@ -10247,54 +10221,54 @@
       </c>
       <c r="N105" t="s">
         <v>273</v>
       </c>
       <c r="O105" t="s">
         <v>274</v>
       </c>
       <c r="P105" t="s">
         <v>274</v>
       </c>
       <c r="Q105" t="s">
         <v>791</v>
       </c>
       <c r="R105" t="s">
         <v>273</v>
       </c>
       <c r="S105" t="s">
         <v>274</v>
       </c>
       <c r="T105" t="s">
         <v>274</v>
       </c>
       <c r="U105" t="s">
         <v>795</v>
       </c>
-      <c r="V105" s="2">
-[...2 lines deleted...]
-      <c r="W105" s="2">
+      <c r="V105" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W105" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
         <v>25</v>
       </c>
       <c r="B106" t="s">
         <v>130</v>
       </c>
       <c r="C106" t="s">
         <v>271</v>
       </c>
       <c r="D106" t="s">
         <v>273</v>
       </c>
       <c r="E106" t="s">
         <v>274</v>
       </c>
       <c r="F106" t="s">
         <v>274</v>
       </c>
       <c r="G106" t="s">
         <v>274</v>
       </c>
@@ -10318,54 +10292,54 @@
       </c>
       <c r="N106" t="s">
         <v>273</v>
       </c>
       <c r="O106" t="s">
         <v>274</v>
       </c>
       <c r="P106" t="s">
         <v>274</v>
       </c>
       <c r="Q106" t="s">
         <v>791</v>
       </c>
       <c r="R106" t="s">
         <v>273</v>
       </c>
       <c r="S106" t="s">
         <v>274</v>
       </c>
       <c r="T106" t="s">
         <v>274</v>
       </c>
       <c r="U106" t="s">
         <v>794</v>
       </c>
-      <c r="V106" s="2">
-[...2 lines deleted...]
-      <c r="W106" s="2">
+      <c r="V106" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W106" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
         <v>25</v>
       </c>
       <c r="B107" t="s">
         <v>131</v>
       </c>
       <c r="C107" t="s">
         <v>271</v>
       </c>
       <c r="D107" t="s">
         <v>273</v>
       </c>
       <c r="E107" t="s">
         <v>274</v>
       </c>
       <c r="F107" t="s">
         <v>274</v>
       </c>
       <c r="G107" t="s">
         <v>274</v>
       </c>
@@ -10389,54 +10363,54 @@
       </c>
       <c r="N107" t="s">
         <v>273</v>
       </c>
       <c r="O107" t="s">
         <v>274</v>
       </c>
       <c r="P107" t="s">
         <v>274</v>
       </c>
       <c r="Q107" t="s">
         <v>791</v>
       </c>
       <c r="R107" t="s">
         <v>273</v>
       </c>
       <c r="S107" t="s">
         <v>274</v>
       </c>
       <c r="T107" t="s">
         <v>274</v>
       </c>
       <c r="U107" t="s">
         <v>794</v>
       </c>
-      <c r="V107" s="2">
-[...2 lines deleted...]
-      <c r="W107" s="2">
+      <c r="V107" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W107" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
         <v>25</v>
       </c>
       <c r="B108" t="s">
         <v>132</v>
       </c>
       <c r="C108" t="s">
         <v>271</v>
       </c>
       <c r="D108" t="s">
         <v>273</v>
       </c>
       <c r="E108" t="s">
         <v>274</v>
       </c>
       <c r="F108" t="s">
         <v>274</v>
       </c>
       <c r="G108" t="s">
         <v>274</v>
       </c>
@@ -10460,54 +10434,54 @@
       </c>
       <c r="N108" t="s">
         <v>273</v>
       </c>
       <c r="O108" t="s">
         <v>274</v>
       </c>
       <c r="P108" t="s">
         <v>274</v>
       </c>
       <c r="Q108" t="s">
         <v>791</v>
       </c>
       <c r="R108" t="s">
         <v>273</v>
       </c>
       <c r="S108" t="s">
         <v>274</v>
       </c>
       <c r="T108" t="s">
         <v>274</v>
       </c>
       <c r="U108" t="s">
         <v>794</v>
       </c>
-      <c r="V108" s="2">
-[...2 lines deleted...]
-      <c r="W108" s="2">
+      <c r="V108" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W108" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109" t="s">
         <v>133</v>
       </c>
       <c r="C109" t="s">
         <v>271</v>
       </c>
       <c r="D109" t="s">
         <v>273</v>
       </c>
       <c r="E109" t="s">
         <v>274</v>
       </c>
       <c r="F109" t="s">
         <v>274</v>
       </c>
       <c r="G109" t="s">
         <v>274</v>
       </c>
@@ -10531,54 +10505,54 @@
       </c>
       <c r="N109" t="s">
         <v>273</v>
       </c>
       <c r="O109" t="s">
         <v>274</v>
       </c>
       <c r="P109" t="s">
         <v>274</v>
       </c>
       <c r="Q109" t="s">
         <v>791</v>
       </c>
       <c r="R109" t="s">
         <v>273</v>
       </c>
       <c r="S109" t="s">
         <v>274</v>
       </c>
       <c r="T109" t="s">
         <v>274</v>
       </c>
       <c r="U109" t="s">
         <v>794</v>
       </c>
-      <c r="V109" s="2">
-[...2 lines deleted...]
-      <c r="W109" s="2">
+      <c r="V109" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W109" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
         <v>25</v>
       </c>
       <c r="B110" t="s">
         <v>134</v>
       </c>
       <c r="C110" t="s">
         <v>271</v>
       </c>
       <c r="D110" t="s">
         <v>273</v>
       </c>
       <c r="E110" t="s">
         <v>274</v>
       </c>
       <c r="F110" t="s">
         <v>274</v>
       </c>
       <c r="G110" t="s">
         <v>274</v>
       </c>
@@ -10602,54 +10576,54 @@
       </c>
       <c r="N110" t="s">
         <v>273</v>
       </c>
       <c r="O110" t="s">
         <v>274</v>
       </c>
       <c r="P110" t="s">
         <v>274</v>
       </c>
       <c r="Q110" t="s">
         <v>791</v>
       </c>
       <c r="R110" t="s">
         <v>273</v>
       </c>
       <c r="S110" t="s">
         <v>274</v>
       </c>
       <c r="T110" t="s">
         <v>274</v>
       </c>
       <c r="U110" t="s">
         <v>794</v>
       </c>
-      <c r="V110" s="2">
-[...2 lines deleted...]
-      <c r="W110" s="2">
+      <c r="V110" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W110" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111" t="s">
         <v>135</v>
       </c>
       <c r="C111" t="s">
         <v>271</v>
       </c>
       <c r="D111" t="s">
         <v>273</v>
       </c>
       <c r="E111" t="s">
         <v>274</v>
       </c>
       <c r="F111" t="s">
         <v>274</v>
       </c>
       <c r="G111" t="s">
         <v>274</v>
       </c>
@@ -10673,54 +10647,54 @@
       </c>
       <c r="N111" t="s">
         <v>273</v>
       </c>
       <c r="O111" t="s">
         <v>274</v>
       </c>
       <c r="P111" t="s">
         <v>274</v>
       </c>
       <c r="Q111" t="s">
         <v>791</v>
       </c>
       <c r="R111" t="s">
         <v>273</v>
       </c>
       <c r="S111" t="s">
         <v>274</v>
       </c>
       <c r="T111" t="s">
         <v>274</v>
       </c>
       <c r="U111" t="s">
         <v>794</v>
       </c>
-      <c r="V111" s="2">
-[...2 lines deleted...]
-      <c r="W111" s="2">
+      <c r="V111" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W111" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112" t="s">
         <v>136</v>
       </c>
       <c r="C112" t="s">
         <v>271</v>
       </c>
       <c r="D112" t="s">
         <v>273</v>
       </c>
       <c r="E112" t="s">
         <v>274</v>
       </c>
       <c r="F112" t="s">
         <v>274</v>
       </c>
       <c r="G112" t="s">
         <v>274</v>
       </c>
@@ -10744,54 +10718,54 @@
       </c>
       <c r="N112" t="s">
         <v>273</v>
       </c>
       <c r="O112" t="s">
         <v>274</v>
       </c>
       <c r="P112" t="s">
         <v>274</v>
       </c>
       <c r="Q112" t="s">
         <v>791</v>
       </c>
       <c r="R112" t="s">
         <v>273</v>
       </c>
       <c r="S112" t="s">
         <v>274</v>
       </c>
       <c r="T112" t="s">
         <v>274</v>
       </c>
       <c r="U112" t="s">
         <v>794</v>
       </c>
-      <c r="V112" s="2">
-[...2 lines deleted...]
-      <c r="W112" s="2">
+      <c r="V112" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W112" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>25</v>
       </c>
       <c r="B113" t="s">
         <v>137</v>
       </c>
       <c r="C113" t="s">
         <v>271</v>
       </c>
       <c r="D113" t="s">
         <v>273</v>
       </c>
       <c r="E113" t="s">
         <v>274</v>
       </c>
       <c r="F113" t="s">
         <v>274</v>
       </c>
       <c r="G113" t="s">
         <v>274</v>
       </c>
@@ -10815,54 +10789,54 @@
       </c>
       <c r="N113" t="s">
         <v>273</v>
       </c>
       <c r="O113" t="s">
         <v>274</v>
       </c>
       <c r="P113" t="s">
         <v>274</v>
       </c>
       <c r="Q113" t="s">
         <v>791</v>
       </c>
       <c r="R113" t="s">
         <v>273</v>
       </c>
       <c r="S113" t="s">
         <v>274</v>
       </c>
       <c r="T113" t="s">
         <v>274</v>
       </c>
       <c r="U113" t="s">
         <v>794</v>
       </c>
-      <c r="V113" s="2">
-[...2 lines deleted...]
-      <c r="W113" s="2">
+      <c r="V113" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W113" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>25</v>
       </c>
       <c r="B114" t="s">
         <v>138</v>
       </c>
       <c r="C114" t="s">
         <v>271</v>
       </c>
       <c r="D114" t="s">
         <v>273</v>
       </c>
       <c r="E114" t="s">
         <v>274</v>
       </c>
       <c r="F114" t="s">
         <v>274</v>
       </c>
       <c r="G114" t="s">
         <v>274</v>
       </c>
@@ -10886,54 +10860,54 @@
       </c>
       <c r="N114" t="s">
         <v>273</v>
       </c>
       <c r="O114" t="s">
         <v>274</v>
       </c>
       <c r="P114" t="s">
         <v>274</v>
       </c>
       <c r="Q114" t="s">
         <v>791</v>
       </c>
       <c r="R114" t="s">
         <v>273</v>
       </c>
       <c r="S114" t="s">
         <v>274</v>
       </c>
       <c r="T114" t="s">
         <v>274</v>
       </c>
       <c r="U114" t="s">
         <v>794</v>
       </c>
-      <c r="V114" s="2">
-[...2 lines deleted...]
-      <c r="W114" s="2">
+      <c r="V114" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W114" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
         <v>25</v>
       </c>
       <c r="B115" t="s">
         <v>139</v>
       </c>
       <c r="C115" t="s">
         <v>271</v>
       </c>
       <c r="D115" t="s">
         <v>273</v>
       </c>
       <c r="E115" t="s">
         <v>274</v>
       </c>
       <c r="F115" t="s">
         <v>274</v>
       </c>
       <c r="G115" t="s">
         <v>274</v>
       </c>
@@ -10957,54 +10931,54 @@
       </c>
       <c r="N115" t="s">
         <v>273</v>
       </c>
       <c r="O115" t="s">
         <v>274</v>
       </c>
       <c r="P115" t="s">
         <v>274</v>
       </c>
       <c r="Q115" t="s">
         <v>791</v>
       </c>
       <c r="R115" t="s">
         <v>273</v>
       </c>
       <c r="S115" t="s">
         <v>274</v>
       </c>
       <c r="T115" t="s">
         <v>274</v>
       </c>
       <c r="U115" t="s">
         <v>794</v>
       </c>
-      <c r="V115" s="2">
-[...2 lines deleted...]
-      <c r="W115" s="2">
+      <c r="V115" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W115" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>25</v>
       </c>
       <c r="B116" t="s">
         <v>140</v>
       </c>
       <c r="C116" t="s">
         <v>271</v>
       </c>
       <c r="D116" t="s">
         <v>273</v>
       </c>
       <c r="E116" t="s">
         <v>274</v>
       </c>
       <c r="F116" t="s">
         <v>274</v>
       </c>
       <c r="G116" t="s">
         <v>274</v>
       </c>
@@ -11028,54 +11002,54 @@
       </c>
       <c r="N116" t="s">
         <v>273</v>
       </c>
       <c r="O116" t="s">
         <v>274</v>
       </c>
       <c r="P116" t="s">
         <v>274</v>
       </c>
       <c r="Q116" t="s">
         <v>791</v>
       </c>
       <c r="R116" t="s">
         <v>273</v>
       </c>
       <c r="S116" t="s">
         <v>274</v>
       </c>
       <c r="T116" t="s">
         <v>274</v>
       </c>
       <c r="U116" t="s">
         <v>794</v>
       </c>
-      <c r="V116" s="2">
-[...2 lines deleted...]
-      <c r="W116" s="2">
+      <c r="V116" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W116" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
         <v>25</v>
       </c>
       <c r="B117" t="s">
         <v>141</v>
       </c>
       <c r="C117" t="s">
         <v>271</v>
       </c>
       <c r="D117" t="s">
         <v>273</v>
       </c>
       <c r="E117" t="s">
         <v>274</v>
       </c>
       <c r="F117" t="s">
         <v>274</v>
       </c>
       <c r="G117" t="s">
         <v>274</v>
       </c>
@@ -11099,54 +11073,54 @@
       </c>
       <c r="N117" t="s">
         <v>273</v>
       </c>
       <c r="O117" t="s">
         <v>274</v>
       </c>
       <c r="P117" t="s">
         <v>274</v>
       </c>
       <c r="Q117" t="s">
         <v>791</v>
       </c>
       <c r="R117" t="s">
         <v>273</v>
       </c>
       <c r="S117" t="s">
         <v>274</v>
       </c>
       <c r="T117" t="s">
         <v>274</v>
       </c>
       <c r="U117" t="s">
         <v>794</v>
       </c>
-      <c r="V117" s="2">
-[...2 lines deleted...]
-      <c r="W117" s="2">
+      <c r="V117" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W117" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
         <v>25</v>
       </c>
       <c r="B118" t="s">
         <v>142</v>
       </c>
       <c r="C118" t="s">
         <v>271</v>
       </c>
       <c r="D118" t="s">
         <v>273</v>
       </c>
       <c r="E118" t="s">
         <v>274</v>
       </c>
       <c r="F118" t="s">
         <v>274</v>
       </c>
       <c r="G118" t="s">
         <v>274</v>
       </c>
@@ -11170,54 +11144,54 @@
       </c>
       <c r="N118" t="s">
         <v>273</v>
       </c>
       <c r="O118" t="s">
         <v>274</v>
       </c>
       <c r="P118" t="s">
         <v>274</v>
       </c>
       <c r="Q118" t="s">
         <v>791</v>
       </c>
       <c r="R118" t="s">
         <v>273</v>
       </c>
       <c r="S118" t="s">
         <v>274</v>
       </c>
       <c r="T118" t="s">
         <v>274</v>
       </c>
       <c r="U118" t="s">
         <v>794</v>
       </c>
-      <c r="V118" s="2">
-[...2 lines deleted...]
-      <c r="W118" s="2">
+      <c r="V118" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W118" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>25</v>
       </c>
       <c r="B119" t="s">
         <v>143</v>
       </c>
       <c r="C119" t="s">
         <v>271</v>
       </c>
       <c r="D119" t="s">
         <v>273</v>
       </c>
       <c r="E119" t="s">
         <v>276</v>
       </c>
       <c r="F119" t="s">
         <v>276</v>
       </c>
       <c r="G119" t="s">
         <v>284</v>
       </c>
@@ -11241,54 +11215,54 @@
       </c>
       <c r="N119" t="s">
         <v>273</v>
       </c>
       <c r="O119" t="s">
         <v>274</v>
       </c>
       <c r="P119" t="s">
         <v>274</v>
       </c>
       <c r="Q119" t="s">
         <v>791</v>
       </c>
       <c r="R119" t="s">
         <v>273</v>
       </c>
       <c r="S119" t="s">
         <v>274</v>
       </c>
       <c r="T119" t="s">
         <v>274</v>
       </c>
       <c r="U119" t="s">
         <v>794</v>
       </c>
-      <c r="V119" s="2">
-[...2 lines deleted...]
-      <c r="W119" s="2">
+      <c r="V119" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W119" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
         <v>25</v>
       </c>
       <c r="B120" t="s">
         <v>144</v>
       </c>
       <c r="C120" t="s">
         <v>271</v>
       </c>
       <c r="D120" t="s">
         <v>273</v>
       </c>
       <c r="E120" t="s">
         <v>277</v>
       </c>
       <c r="F120" t="s">
         <v>277</v>
       </c>
       <c r="G120" t="s">
         <v>285</v>
       </c>
@@ -11312,54 +11286,54 @@
       </c>
       <c r="N120" t="s">
         <v>273</v>
       </c>
       <c r="O120" t="s">
         <v>274</v>
       </c>
       <c r="P120" t="s">
         <v>274</v>
       </c>
       <c r="Q120" t="s">
         <v>791</v>
       </c>
       <c r="R120" t="s">
         <v>273</v>
       </c>
       <c r="S120" t="s">
         <v>274</v>
       </c>
       <c r="T120" t="s">
         <v>274</v>
       </c>
       <c r="U120" t="s">
         <v>794</v>
       </c>
-      <c r="V120" s="2">
-[...2 lines deleted...]
-      <c r="W120" s="2">
+      <c r="V120" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W120" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121" t="s">
         <v>145</v>
       </c>
       <c r="C121" t="s">
         <v>271</v>
       </c>
       <c r="D121" t="s">
         <v>273</v>
       </c>
       <c r="E121" t="s">
         <v>278</v>
       </c>
       <c r="F121" t="s">
         <v>278</v>
       </c>
       <c r="G121" t="s">
         <v>286</v>
       </c>
@@ -11383,54 +11357,54 @@
       </c>
       <c r="N121" t="s">
         <v>273</v>
       </c>
       <c r="O121" t="s">
         <v>274</v>
       </c>
       <c r="P121" t="s">
         <v>274</v>
       </c>
       <c r="Q121" t="s">
         <v>791</v>
       </c>
       <c r="R121" t="s">
         <v>273</v>
       </c>
       <c r="S121" t="s">
         <v>274</v>
       </c>
       <c r="T121" t="s">
         <v>274</v>
       </c>
       <c r="U121" t="s">
         <v>794</v>
       </c>
-      <c r="V121" s="2">
-[...2 lines deleted...]
-      <c r="W121" s="2">
+      <c r="V121" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W121" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122" t="s">
         <v>146</v>
       </c>
       <c r="C122" t="s">
         <v>271</v>
       </c>
       <c r="D122" t="s">
         <v>273</v>
       </c>
       <c r="E122" t="s">
         <v>279</v>
       </c>
       <c r="F122" t="s">
         <v>279</v>
       </c>
       <c r="G122" t="s">
         <v>287</v>
       </c>
@@ -11454,54 +11428,54 @@
       </c>
       <c r="N122" t="s">
         <v>273</v>
       </c>
       <c r="O122" t="s">
         <v>274</v>
       </c>
       <c r="P122" t="s">
         <v>274</v>
       </c>
       <c r="Q122" t="s">
         <v>791</v>
       </c>
       <c r="R122" t="s">
         <v>273</v>
       </c>
       <c r="S122" t="s">
         <v>274</v>
       </c>
       <c r="T122" t="s">
         <v>274</v>
       </c>
       <c r="U122" t="s">
         <v>794</v>
       </c>
-      <c r="V122" s="2">
-[...2 lines deleted...]
-      <c r="W122" s="2">
+      <c r="V122" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W122" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123" t="s">
         <v>147</v>
       </c>
       <c r="C123" t="s">
         <v>271</v>
       </c>
       <c r="D123" t="s">
         <v>273</v>
       </c>
       <c r="E123" t="s">
         <v>274</v>
       </c>
       <c r="F123" t="s">
         <v>274</v>
       </c>
       <c r="G123" t="s">
         <v>274</v>
       </c>
@@ -11525,54 +11499,54 @@
       </c>
       <c r="N123" t="s">
         <v>273</v>
       </c>
       <c r="O123" t="s">
         <v>274</v>
       </c>
       <c r="P123" t="s">
         <v>274</v>
       </c>
       <c r="Q123" t="s">
         <v>791</v>
       </c>
       <c r="R123" t="s">
         <v>273</v>
       </c>
       <c r="S123" t="s">
         <v>274</v>
       </c>
       <c r="T123" t="s">
         <v>274</v>
       </c>
       <c r="U123" t="s">
         <v>794</v>
       </c>
-      <c r="V123" s="2">
-[...2 lines deleted...]
-      <c r="W123" s="2">
+      <c r="V123" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W123" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124" t="s">
         <v>148</v>
       </c>
       <c r="C124" t="s">
         <v>271</v>
       </c>
       <c r="D124" t="s">
         <v>273</v>
       </c>
       <c r="E124" t="s">
         <v>274</v>
       </c>
       <c r="F124" t="s">
         <v>274</v>
       </c>
       <c r="G124" t="s">
         <v>274</v>
       </c>
@@ -11596,54 +11570,54 @@
       </c>
       <c r="N124" t="s">
         <v>273</v>
       </c>
       <c r="O124" t="s">
         <v>274</v>
       </c>
       <c r="P124" t="s">
         <v>274</v>
       </c>
       <c r="Q124" t="s">
         <v>791</v>
       </c>
       <c r="R124" t="s">
         <v>273</v>
       </c>
       <c r="S124" t="s">
         <v>274</v>
       </c>
       <c r="T124" t="s">
         <v>274</v>
       </c>
       <c r="U124" t="s">
         <v>794</v>
       </c>
-      <c r="V124" s="2">
-[...2 lines deleted...]
-      <c r="W124" s="2">
+      <c r="V124" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W124" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125" t="s">
         <v>149</v>
       </c>
       <c r="C125" t="s">
         <v>271</v>
       </c>
       <c r="D125" t="s">
         <v>273</v>
       </c>
       <c r="E125" t="s">
         <v>274</v>
       </c>
       <c r="F125" t="s">
         <v>274</v>
       </c>
       <c r="G125" t="s">
         <v>274</v>
       </c>
@@ -11667,54 +11641,54 @@
       </c>
       <c r="N125" t="s">
         <v>273</v>
       </c>
       <c r="O125" t="s">
         <v>274</v>
       </c>
       <c r="P125" t="s">
         <v>274</v>
       </c>
       <c r="Q125" t="s">
         <v>791</v>
       </c>
       <c r="R125" t="s">
         <v>273</v>
       </c>
       <c r="S125" t="s">
         <v>274</v>
       </c>
       <c r="T125" t="s">
         <v>274</v>
       </c>
       <c r="U125" t="s">
         <v>794</v>
       </c>
-      <c r="V125" s="2">
-[...2 lines deleted...]
-      <c r="W125" s="2">
+      <c r="V125" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W125" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
         <v>25</v>
       </c>
       <c r="B126" t="s">
         <v>150</v>
       </c>
       <c r="C126" t="s">
         <v>271</v>
       </c>
       <c r="D126" t="s">
         <v>273</v>
       </c>
       <c r="E126" t="s">
         <v>274</v>
       </c>
       <c r="F126" t="s">
         <v>274</v>
       </c>
       <c r="G126" t="s">
         <v>274</v>
       </c>
@@ -11738,54 +11712,54 @@
       </c>
       <c r="N126" t="s">
         <v>273</v>
       </c>
       <c r="O126" t="s">
         <v>274</v>
       </c>
       <c r="P126" t="s">
         <v>274</v>
       </c>
       <c r="Q126" t="s">
         <v>791</v>
       </c>
       <c r="R126" t="s">
         <v>273</v>
       </c>
       <c r="S126" t="s">
         <v>274</v>
       </c>
       <c r="T126" t="s">
         <v>274</v>
       </c>
       <c r="U126" t="s">
         <v>794</v>
       </c>
-      <c r="V126" s="2">
-[...2 lines deleted...]
-      <c r="W126" s="2">
+      <c r="V126" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W126" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>25</v>
       </c>
       <c r="B127" t="s">
         <v>151</v>
       </c>
       <c r="C127" t="s">
         <v>271</v>
       </c>
       <c r="D127" t="s">
         <v>273</v>
       </c>
       <c r="E127" t="s">
         <v>274</v>
       </c>
       <c r="F127" t="s">
         <v>274</v>
       </c>
       <c r="G127" t="s">
         <v>274</v>
       </c>
@@ -11809,54 +11783,54 @@
       </c>
       <c r="N127" t="s">
         <v>273</v>
       </c>
       <c r="O127" t="s">
         <v>274</v>
       </c>
       <c r="P127" t="s">
         <v>274</v>
       </c>
       <c r="Q127" t="s">
         <v>791</v>
       </c>
       <c r="R127" t="s">
         <v>273</v>
       </c>
       <c r="S127" t="s">
         <v>274</v>
       </c>
       <c r="T127" t="s">
         <v>274</v>
       </c>
       <c r="U127" t="s">
         <v>794</v>
       </c>
-      <c r="V127" s="2">
-[...2 lines deleted...]
-      <c r="W127" s="2">
+      <c r="V127" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W127" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>25</v>
       </c>
       <c r="B128" t="s">
         <v>152</v>
       </c>
       <c r="C128" t="s">
         <v>271</v>
       </c>
       <c r="D128" t="s">
         <v>273</v>
       </c>
       <c r="E128" t="s">
         <v>274</v>
       </c>
       <c r="F128" t="s">
         <v>274</v>
       </c>
       <c r="G128" t="s">
         <v>274</v>
       </c>
@@ -11880,54 +11854,54 @@
       </c>
       <c r="N128" t="s">
         <v>273</v>
       </c>
       <c r="O128" t="s">
         <v>274</v>
       </c>
       <c r="P128" t="s">
         <v>274</v>
       </c>
       <c r="Q128" t="s">
         <v>791</v>
       </c>
       <c r="R128" t="s">
         <v>273</v>
       </c>
       <c r="S128" t="s">
         <v>274</v>
       </c>
       <c r="T128" t="s">
         <v>274</v>
       </c>
       <c r="U128" t="s">
         <v>794</v>
       </c>
-      <c r="V128" s="2">
-[...2 lines deleted...]
-      <c r="W128" s="2">
+      <c r="V128" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W128" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
         <v>25</v>
       </c>
       <c r="B129" t="s">
         <v>153</v>
       </c>
       <c r="C129" t="s">
         <v>271</v>
       </c>
       <c r="D129" t="s">
         <v>273</v>
       </c>
       <c r="E129" t="s">
         <v>274</v>
       </c>
       <c r="F129" t="s">
         <v>274</v>
       </c>
       <c r="G129" t="s">
         <v>274</v>
       </c>
@@ -11951,54 +11925,54 @@
       </c>
       <c r="N129" t="s">
         <v>273</v>
       </c>
       <c r="O129" t="s">
         <v>274</v>
       </c>
       <c r="P129" t="s">
         <v>274</v>
       </c>
       <c r="Q129" t="s">
         <v>791</v>
       </c>
       <c r="R129" t="s">
         <v>273</v>
       </c>
       <c r="S129" t="s">
         <v>274</v>
       </c>
       <c r="T129" t="s">
         <v>274</v>
       </c>
       <c r="U129" t="s">
         <v>794</v>
       </c>
-      <c r="V129" s="2">
-[...2 lines deleted...]
-      <c r="W129" s="2">
+      <c r="V129" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W129" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
         <v>25</v>
       </c>
       <c r="B130" t="s">
         <v>154</v>
       </c>
       <c r="C130" t="s">
         <v>271</v>
       </c>
       <c r="D130" t="s">
         <v>273</v>
       </c>
       <c r="E130" t="s">
         <v>274</v>
       </c>
       <c r="F130" t="s">
         <v>274</v>
       </c>
       <c r="G130" t="s">
         <v>274</v>
       </c>
@@ -12022,54 +11996,54 @@
       </c>
       <c r="N130" t="s">
         <v>273</v>
       </c>
       <c r="O130" t="s">
         <v>274</v>
       </c>
       <c r="P130" t="s">
         <v>274</v>
       </c>
       <c r="Q130" t="s">
         <v>791</v>
       </c>
       <c r="R130" t="s">
         <v>273</v>
       </c>
       <c r="S130" t="s">
         <v>274</v>
       </c>
       <c r="T130" t="s">
         <v>274</v>
       </c>
       <c r="U130" t="s">
         <v>794</v>
       </c>
-      <c r="V130" s="2">
-[...2 lines deleted...]
-      <c r="W130" s="2">
+      <c r="V130" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W130" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
         <v>25</v>
       </c>
       <c r="B131" t="s">
         <v>155</v>
       </c>
       <c r="C131" t="s">
         <v>271</v>
       </c>
       <c r="D131" t="s">
         <v>273</v>
       </c>
       <c r="E131" t="s">
         <v>274</v>
       </c>
       <c r="F131" t="s">
         <v>274</v>
       </c>
       <c r="G131" t="s">
         <v>274</v>
       </c>
@@ -12093,54 +12067,54 @@
       </c>
       <c r="N131" t="s">
         <v>273</v>
       </c>
       <c r="O131" t="s">
         <v>274</v>
       </c>
       <c r="P131" t="s">
         <v>274</v>
       </c>
       <c r="Q131" t="s">
         <v>791</v>
       </c>
       <c r="R131" t="s">
         <v>273</v>
       </c>
       <c r="S131" t="s">
         <v>274</v>
       </c>
       <c r="T131" t="s">
         <v>274</v>
       </c>
       <c r="U131" t="s">
         <v>794</v>
       </c>
-      <c r="V131" s="2">
-[...2 lines deleted...]
-      <c r="W131" s="2">
+      <c r="V131" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W131" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>25</v>
       </c>
       <c r="B132" t="s">
         <v>156</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>273</v>
       </c>
       <c r="E132" t="s">
         <v>274</v>
       </c>
       <c r="F132" t="s">
         <v>274</v>
       </c>
       <c r="G132" t="s">
         <v>274</v>
       </c>
@@ -12164,54 +12138,54 @@
       </c>
       <c r="N132" t="s">
         <v>273</v>
       </c>
       <c r="O132" t="s">
         <v>274</v>
       </c>
       <c r="P132" t="s">
         <v>274</v>
       </c>
       <c r="Q132" t="s">
         <v>791</v>
       </c>
       <c r="R132" t="s">
         <v>273</v>
       </c>
       <c r="S132" t="s">
         <v>274</v>
       </c>
       <c r="T132" t="s">
         <v>274</v>
       </c>
       <c r="U132" t="s">
         <v>794</v>
       </c>
-      <c r="V132" s="2">
-[...2 lines deleted...]
-      <c r="W132" s="2">
+      <c r="V132" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W132" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
         <v>25</v>
       </c>
       <c r="B133" t="s">
         <v>157</v>
       </c>
       <c r="C133" t="s">
         <v>271</v>
       </c>
       <c r="D133" t="s">
         <v>273</v>
       </c>
       <c r="E133" t="s">
         <v>274</v>
       </c>
       <c r="F133" t="s">
         <v>274</v>
       </c>
       <c r="G133" t="s">
         <v>274</v>
       </c>
@@ -12235,54 +12209,54 @@
       </c>
       <c r="N133" t="s">
         <v>273</v>
       </c>
       <c r="O133" t="s">
         <v>274</v>
       </c>
       <c r="P133" t="s">
         <v>274</v>
       </c>
       <c r="Q133" t="s">
         <v>791</v>
       </c>
       <c r="R133" t="s">
         <v>273</v>
       </c>
       <c r="S133" t="s">
         <v>274</v>
       </c>
       <c r="T133" t="s">
         <v>274</v>
       </c>
       <c r="U133" t="s">
         <v>794</v>
       </c>
-      <c r="V133" s="2">
-[...2 lines deleted...]
-      <c r="W133" s="2">
+      <c r="V133" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W133" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>25</v>
       </c>
       <c r="B134" t="s">
         <v>158</v>
       </c>
       <c r="C134" t="s">
         <v>271</v>
       </c>
       <c r="D134" t="s">
         <v>273</v>
       </c>
       <c r="E134" t="s">
         <v>274</v>
       </c>
       <c r="F134" t="s">
         <v>274</v>
       </c>
       <c r="G134" t="s">
         <v>274</v>
       </c>
@@ -12306,54 +12280,54 @@
       </c>
       <c r="N134" t="s">
         <v>273</v>
       </c>
       <c r="O134" t="s">
         <v>274</v>
       </c>
       <c r="P134" t="s">
         <v>274</v>
       </c>
       <c r="Q134" t="s">
         <v>791</v>
       </c>
       <c r="R134" t="s">
         <v>273</v>
       </c>
       <c r="S134" t="s">
         <v>274</v>
       </c>
       <c r="T134" t="s">
         <v>274</v>
       </c>
       <c r="U134" t="s">
         <v>794</v>
       </c>
-      <c r="V134" s="2">
-[...2 lines deleted...]
-      <c r="W134" s="2">
+      <c r="V134" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W134" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>25</v>
       </c>
       <c r="B135" t="s">
         <v>159</v>
       </c>
       <c r="C135" t="s">
         <v>271</v>
       </c>
       <c r="D135" t="s">
         <v>273</v>
       </c>
       <c r="E135" t="s">
         <v>274</v>
       </c>
       <c r="F135" t="s">
         <v>274</v>
       </c>
       <c r="G135" t="s">
         <v>274</v>
       </c>
@@ -12377,54 +12351,54 @@
       </c>
       <c r="N135" t="s">
         <v>273</v>
       </c>
       <c r="O135" t="s">
         <v>274</v>
       </c>
       <c r="P135" t="s">
         <v>274</v>
       </c>
       <c r="Q135" t="s">
         <v>791</v>
       </c>
       <c r="R135" t="s">
         <v>273</v>
       </c>
       <c r="S135" t="s">
         <v>274</v>
       </c>
       <c r="T135" t="s">
         <v>274</v>
       </c>
       <c r="U135" t="s">
         <v>794</v>
       </c>
-      <c r="V135" s="2">
-[...2 lines deleted...]
-      <c r="W135" s="2">
+      <c r="V135" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W135" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>25</v>
       </c>
       <c r="B136" t="s">
         <v>160</v>
       </c>
       <c r="C136" t="s">
         <v>271</v>
       </c>
       <c r="D136" t="s">
         <v>273</v>
       </c>
       <c r="E136" t="s">
         <v>274</v>
       </c>
       <c r="F136" t="s">
         <v>274</v>
       </c>
       <c r="G136" t="s">
         <v>274</v>
       </c>
@@ -12448,54 +12422,54 @@
       </c>
       <c r="N136" t="s">
         <v>273</v>
       </c>
       <c r="O136" t="s">
         <v>274</v>
       </c>
       <c r="P136" t="s">
         <v>274</v>
       </c>
       <c r="Q136" t="s">
         <v>791</v>
       </c>
       <c r="R136" t="s">
         <v>273</v>
       </c>
       <c r="S136" t="s">
         <v>274</v>
       </c>
       <c r="T136" t="s">
         <v>274</v>
       </c>
       <c r="U136" t="s">
         <v>794</v>
       </c>
-      <c r="V136" s="2">
-[...2 lines deleted...]
-      <c r="W136" s="2">
+      <c r="V136" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W136" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
         <v>25</v>
       </c>
       <c r="B137" t="s">
         <v>161</v>
       </c>
       <c r="C137" t="s">
         <v>271</v>
       </c>
       <c r="D137" t="s">
         <v>273</v>
       </c>
       <c r="E137" t="s">
         <v>274</v>
       </c>
       <c r="F137" t="s">
         <v>274</v>
       </c>
       <c r="G137" t="s">
         <v>274</v>
       </c>
@@ -12519,54 +12493,54 @@
       </c>
       <c r="N137" t="s">
         <v>273</v>
       </c>
       <c r="O137" t="s">
         <v>274</v>
       </c>
       <c r="P137" t="s">
         <v>274</v>
       </c>
       <c r="Q137" t="s">
         <v>791</v>
       </c>
       <c r="R137" t="s">
         <v>273</v>
       </c>
       <c r="S137" t="s">
         <v>274</v>
       </c>
       <c r="T137" t="s">
         <v>274</v>
       </c>
       <c r="U137" t="s">
         <v>794</v>
       </c>
-      <c r="V137" s="2">
-[...2 lines deleted...]
-      <c r="W137" s="2">
+      <c r="V137" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W137" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138" t="s">
         <v>162</v>
       </c>
       <c r="C138" t="s">
         <v>271</v>
       </c>
       <c r="D138" t="s">
         <v>273</v>
       </c>
       <c r="E138" t="s">
         <v>274</v>
       </c>
       <c r="F138" t="s">
         <v>274</v>
       </c>
       <c r="G138" t="s">
         <v>274</v>
       </c>
@@ -12590,54 +12564,54 @@
       </c>
       <c r="N138" t="s">
         <v>273</v>
       </c>
       <c r="O138" t="s">
         <v>274</v>
       </c>
       <c r="P138" t="s">
         <v>274</v>
       </c>
       <c r="Q138" t="s">
         <v>791</v>
       </c>
       <c r="R138" t="s">
         <v>273</v>
       </c>
       <c r="S138" t="s">
         <v>274</v>
       </c>
       <c r="T138" t="s">
         <v>274</v>
       </c>
       <c r="U138" t="s">
         <v>794</v>
       </c>
-      <c r="V138" s="2">
-[...2 lines deleted...]
-      <c r="W138" s="2">
+      <c r="V138" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W138" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139" t="s">
         <v>163</v>
       </c>
       <c r="C139" t="s">
         <v>271</v>
       </c>
       <c r="D139" t="s">
         <v>273</v>
       </c>
       <c r="E139" t="s">
         <v>274</v>
       </c>
       <c r="F139" t="s">
         <v>274</v>
       </c>
       <c r="G139" t="s">
         <v>274</v>
       </c>
@@ -12661,54 +12635,54 @@
       </c>
       <c r="N139" t="s">
         <v>273</v>
       </c>
       <c r="O139" t="s">
         <v>274</v>
       </c>
       <c r="P139" t="s">
         <v>274</v>
       </c>
       <c r="Q139" t="s">
         <v>791</v>
       </c>
       <c r="R139" t="s">
         <v>273</v>
       </c>
       <c r="S139" t="s">
         <v>274</v>
       </c>
       <c r="T139" t="s">
         <v>274</v>
       </c>
       <c r="U139" t="s">
         <v>794</v>
       </c>
-      <c r="V139" s="2">
-[...2 lines deleted...]
-      <c r="W139" s="2">
+      <c r="V139" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W139" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
         <v>25</v>
       </c>
       <c r="B140" t="s">
         <v>164</v>
       </c>
       <c r="C140" t="s">
         <v>271</v>
       </c>
       <c r="D140" t="s">
         <v>273</v>
       </c>
       <c r="E140" t="s">
         <v>274</v>
       </c>
       <c r="F140" t="s">
         <v>274</v>
       </c>
       <c r="G140" t="s">
         <v>274</v>
       </c>
@@ -12732,54 +12706,54 @@
       </c>
       <c r="N140" t="s">
         <v>273</v>
       </c>
       <c r="O140" t="s">
         <v>274</v>
       </c>
       <c r="P140" t="s">
         <v>274</v>
       </c>
       <c r="Q140" t="s">
         <v>791</v>
       </c>
       <c r="R140" t="s">
         <v>273</v>
       </c>
       <c r="S140" t="s">
         <v>274</v>
       </c>
       <c r="T140" t="s">
         <v>274</v>
       </c>
       <c r="U140" t="s">
         <v>794</v>
       </c>
-      <c r="V140" s="2">
-[...2 lines deleted...]
-      <c r="W140" s="2">
+      <c r="V140" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W140" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
         <v>25</v>
       </c>
       <c r="B141" t="s">
         <v>165</v>
       </c>
       <c r="C141" t="s">
         <v>271</v>
       </c>
       <c r="D141" t="s">
         <v>273</v>
       </c>
       <c r="E141" t="s">
         <v>274</v>
       </c>
       <c r="F141" t="s">
         <v>274</v>
       </c>
       <c r="G141" t="s">
         <v>274</v>
       </c>
@@ -12803,54 +12777,54 @@
       </c>
       <c r="N141" t="s">
         <v>273</v>
       </c>
       <c r="O141" t="s">
         <v>274</v>
       </c>
       <c r="P141" t="s">
         <v>274</v>
       </c>
       <c r="Q141" t="s">
         <v>791</v>
       </c>
       <c r="R141" t="s">
         <v>273</v>
       </c>
       <c r="S141" t="s">
         <v>274</v>
       </c>
       <c r="T141" t="s">
         <v>274</v>
       </c>
       <c r="U141" t="s">
         <v>794</v>
       </c>
-      <c r="V141" s="2">
-[...2 lines deleted...]
-      <c r="W141" s="2">
+      <c r="V141" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W141" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
         <v>25</v>
       </c>
       <c r="B142" t="s">
         <v>166</v>
       </c>
       <c r="C142" t="s">
         <v>271</v>
       </c>
       <c r="D142" t="s">
         <v>273</v>
       </c>
       <c r="E142" t="s">
         <v>274</v>
       </c>
       <c r="F142" t="s">
         <v>274</v>
       </c>
       <c r="G142" t="s">
         <v>274</v>
       </c>
@@ -12874,54 +12848,54 @@
       </c>
       <c r="N142" t="s">
         <v>273</v>
       </c>
       <c r="O142" t="s">
         <v>274</v>
       </c>
       <c r="P142" t="s">
         <v>274</v>
       </c>
       <c r="Q142" t="s">
         <v>791</v>
       </c>
       <c r="R142" t="s">
         <v>273</v>
       </c>
       <c r="S142" t="s">
         <v>274</v>
       </c>
       <c r="T142" t="s">
         <v>274</v>
       </c>
       <c r="U142" t="s">
         <v>794</v>
       </c>
-      <c r="V142" s="2">
-[...2 lines deleted...]
-      <c r="W142" s="2">
+      <c r="V142" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W142" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
         <v>25</v>
       </c>
       <c r="B143" t="s">
         <v>167</v>
       </c>
       <c r="C143" t="s">
         <v>271</v>
       </c>
       <c r="D143" t="s">
         <v>273</v>
       </c>
       <c r="E143" t="s">
         <v>274</v>
       </c>
       <c r="F143" t="s">
         <v>274</v>
       </c>
       <c r="G143" t="s">
         <v>274</v>
       </c>
@@ -12945,54 +12919,54 @@
       </c>
       <c r="N143" t="s">
         <v>273</v>
       </c>
       <c r="O143" t="s">
         <v>274</v>
       </c>
       <c r="P143" t="s">
         <v>274</v>
       </c>
       <c r="Q143" t="s">
         <v>791</v>
       </c>
       <c r="R143" t="s">
         <v>273</v>
       </c>
       <c r="S143" t="s">
         <v>274</v>
       </c>
       <c r="T143" t="s">
         <v>274</v>
       </c>
       <c r="U143" t="s">
         <v>794</v>
       </c>
-      <c r="V143" s="2">
-[...2 lines deleted...]
-      <c r="W143" s="2">
+      <c r="V143" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W143" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
         <v>25</v>
       </c>
       <c r="B144" t="s">
         <v>168</v>
       </c>
       <c r="C144" t="s">
         <v>271</v>
       </c>
       <c r="D144" t="s">
         <v>273</v>
       </c>
       <c r="E144" t="s">
         <v>274</v>
       </c>
       <c r="F144" t="s">
         <v>274</v>
       </c>
       <c r="G144" t="s">
         <v>274</v>
       </c>
@@ -13016,54 +12990,54 @@
       </c>
       <c r="N144" t="s">
         <v>273</v>
       </c>
       <c r="O144" t="s">
         <v>274</v>
       </c>
       <c r="P144" t="s">
         <v>274</v>
       </c>
       <c r="Q144" t="s">
         <v>791</v>
       </c>
       <c r="R144" t="s">
         <v>273</v>
       </c>
       <c r="S144" t="s">
         <v>274</v>
       </c>
       <c r="T144" t="s">
         <v>274</v>
       </c>
       <c r="U144" t="s">
         <v>794</v>
       </c>
-      <c r="V144" s="2">
-[...2 lines deleted...]
-      <c r="W144" s="2">
+      <c r="V144" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W144" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
         <v>25</v>
       </c>
       <c r="B145" t="s">
         <v>169</v>
       </c>
       <c r="C145" t="s">
         <v>271</v>
       </c>
       <c r="D145" t="s">
         <v>273</v>
       </c>
       <c r="E145" t="s">
         <v>274</v>
       </c>
       <c r="F145" t="s">
         <v>274</v>
       </c>
       <c r="G145" t="s">
         <v>274</v>
       </c>
@@ -13087,54 +13061,54 @@
       </c>
       <c r="N145" t="s">
         <v>273</v>
       </c>
       <c r="O145" t="s">
         <v>274</v>
       </c>
       <c r="P145" t="s">
         <v>274</v>
       </c>
       <c r="Q145" t="s">
         <v>791</v>
       </c>
       <c r="R145" t="s">
         <v>273</v>
       </c>
       <c r="S145" t="s">
         <v>274</v>
       </c>
       <c r="T145" t="s">
         <v>274</v>
       </c>
       <c r="U145" t="s">
         <v>794</v>
       </c>
-      <c r="V145" s="2">
-[...2 lines deleted...]
-      <c r="W145" s="2">
+      <c r="V145" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W145" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
         <v>25</v>
       </c>
       <c r="B146" t="s">
         <v>170</v>
       </c>
       <c r="C146" t="s">
         <v>271</v>
       </c>
       <c r="D146" t="s">
         <v>273</v>
       </c>
       <c r="E146" t="s">
         <v>274</v>
       </c>
       <c r="F146" t="s">
         <v>274</v>
       </c>
       <c r="G146" t="s">
         <v>274</v>
       </c>
@@ -13158,54 +13132,54 @@
       </c>
       <c r="N146" t="s">
         <v>273</v>
       </c>
       <c r="O146" t="s">
         <v>274</v>
       </c>
       <c r="P146" t="s">
         <v>274</v>
       </c>
       <c r="Q146" t="s">
         <v>791</v>
       </c>
       <c r="R146" t="s">
         <v>273</v>
       </c>
       <c r="S146" t="s">
         <v>274</v>
       </c>
       <c r="T146" t="s">
         <v>274</v>
       </c>
       <c r="U146" t="s">
         <v>794</v>
       </c>
-      <c r="V146" s="2">
-[...2 lines deleted...]
-      <c r="W146" s="2">
+      <c r="V146" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W146" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
         <v>25</v>
       </c>
       <c r="B147" t="s">
         <v>171</v>
       </c>
       <c r="C147" t="s">
         <v>271</v>
       </c>
       <c r="D147" t="s">
         <v>273</v>
       </c>
       <c r="E147" t="s">
         <v>274</v>
       </c>
       <c r="F147" t="s">
         <v>274</v>
       </c>
       <c r="G147" t="s">
         <v>274</v>
       </c>
@@ -13229,54 +13203,54 @@
       </c>
       <c r="N147" t="s">
         <v>273</v>
       </c>
       <c r="O147" t="s">
         <v>274</v>
       </c>
       <c r="P147" t="s">
         <v>274</v>
       </c>
       <c r="Q147" t="s">
         <v>791</v>
       </c>
       <c r="R147" t="s">
         <v>273</v>
       </c>
       <c r="S147" t="s">
         <v>274</v>
       </c>
       <c r="T147" t="s">
         <v>274</v>
       </c>
       <c r="U147" t="s">
         <v>795</v>
       </c>
-      <c r="V147" s="2">
-[...2 lines deleted...]
-      <c r="W147" s="2">
+      <c r="V147" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W147" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
         <v>25</v>
       </c>
       <c r="B148" t="s">
         <v>172</v>
       </c>
       <c r="C148" t="s">
         <v>271</v>
       </c>
       <c r="D148" t="s">
         <v>273</v>
       </c>
       <c r="E148" t="s">
         <v>274</v>
       </c>
       <c r="F148" t="s">
         <v>274</v>
       </c>
       <c r="G148" t="s">
         <v>274</v>
       </c>
@@ -13300,54 +13274,54 @@
       </c>
       <c r="N148" t="s">
         <v>273</v>
       </c>
       <c r="O148" t="s">
         <v>274</v>
       </c>
       <c r="P148" t="s">
         <v>274</v>
       </c>
       <c r="Q148" t="s">
         <v>791</v>
       </c>
       <c r="R148" t="s">
         <v>273</v>
       </c>
       <c r="S148" t="s">
         <v>274</v>
       </c>
       <c r="T148" t="s">
         <v>274</v>
       </c>
       <c r="U148" t="s">
         <v>794</v>
       </c>
-      <c r="V148" s="2">
-[...2 lines deleted...]
-      <c r="W148" s="2">
+      <c r="V148" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W148" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>25</v>
       </c>
       <c r="B149" t="s">
         <v>173</v>
       </c>
       <c r="C149" t="s">
         <v>271</v>
       </c>
       <c r="D149" t="s">
         <v>273</v>
       </c>
       <c r="E149" t="s">
         <v>274</v>
       </c>
       <c r="F149" t="s">
         <v>274</v>
       </c>
       <c r="G149" t="s">
         <v>274</v>
       </c>
@@ -13371,54 +13345,54 @@
       </c>
       <c r="N149" t="s">
         <v>273</v>
       </c>
       <c r="O149" t="s">
         <v>274</v>
       </c>
       <c r="P149" t="s">
         <v>274</v>
       </c>
       <c r="Q149" t="s">
         <v>791</v>
       </c>
       <c r="R149" t="s">
         <v>273</v>
       </c>
       <c r="S149" t="s">
         <v>274</v>
       </c>
       <c r="T149" t="s">
         <v>274</v>
       </c>
       <c r="U149" t="s">
         <v>794</v>
       </c>
-      <c r="V149" s="2">
-[...2 lines deleted...]
-      <c r="W149" s="2">
+      <c r="V149" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W149" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
         <v>25</v>
       </c>
       <c r="B150" t="s">
         <v>174</v>
       </c>
       <c r="C150" t="s">
         <v>271</v>
       </c>
       <c r="D150" t="s">
         <v>273</v>
       </c>
       <c r="E150" t="s">
         <v>274</v>
       </c>
       <c r="F150" t="s">
         <v>274</v>
       </c>
       <c r="G150" t="s">
         <v>274</v>
       </c>
@@ -13442,54 +13416,54 @@
       </c>
       <c r="N150" t="s">
         <v>273</v>
       </c>
       <c r="O150" t="s">
         <v>274</v>
       </c>
       <c r="P150" t="s">
         <v>274</v>
       </c>
       <c r="Q150" t="s">
         <v>791</v>
       </c>
       <c r="R150" t="s">
         <v>273</v>
       </c>
       <c r="S150" t="s">
         <v>274</v>
       </c>
       <c r="T150" t="s">
         <v>274</v>
       </c>
       <c r="U150" t="s">
         <v>794</v>
       </c>
-      <c r="V150" s="2">
-[...2 lines deleted...]
-      <c r="W150" s="2">
+      <c r="V150" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W150" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
         <v>25</v>
       </c>
       <c r="B151" t="s">
         <v>175</v>
       </c>
       <c r="C151" t="s">
         <v>271</v>
       </c>
       <c r="D151" t="s">
         <v>273</v>
       </c>
       <c r="E151" t="s">
         <v>274</v>
       </c>
       <c r="F151" t="s">
         <v>274</v>
       </c>
       <c r="G151" t="s">
         <v>274</v>
       </c>
@@ -13513,54 +13487,54 @@
       </c>
       <c r="N151" t="s">
         <v>273</v>
       </c>
       <c r="O151" t="s">
         <v>274</v>
       </c>
       <c r="P151" t="s">
         <v>274</v>
       </c>
       <c r="Q151" t="s">
         <v>791</v>
       </c>
       <c r="R151" t="s">
         <v>273</v>
       </c>
       <c r="S151" t="s">
         <v>274</v>
       </c>
       <c r="T151" t="s">
         <v>274</v>
       </c>
       <c r="U151" t="s">
         <v>794</v>
       </c>
-      <c r="V151" s="2">
-[...2 lines deleted...]
-      <c r="W151" s="2">
+      <c r="V151" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W151" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
         <v>25</v>
       </c>
       <c r="B152" t="s">
         <v>176</v>
       </c>
       <c r="C152" t="s">
         <v>271</v>
       </c>
       <c r="D152" t="s">
         <v>273</v>
       </c>
       <c r="E152" t="s">
         <v>274</v>
       </c>
       <c r="F152" t="s">
         <v>274</v>
       </c>
       <c r="G152" t="s">
         <v>274</v>
       </c>
@@ -13584,54 +13558,54 @@
       </c>
       <c r="N152" t="s">
         <v>273</v>
       </c>
       <c r="O152" t="s">
         <v>274</v>
       </c>
       <c r="P152" t="s">
         <v>274</v>
       </c>
       <c r="Q152" t="s">
         <v>791</v>
       </c>
       <c r="R152" t="s">
         <v>273</v>
       </c>
       <c r="S152" t="s">
         <v>274</v>
       </c>
       <c r="T152" t="s">
         <v>274</v>
       </c>
       <c r="U152" t="s">
         <v>794</v>
       </c>
-      <c r="V152" s="2">
-[...2 lines deleted...]
-      <c r="W152" s="2">
+      <c r="V152" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W152" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
         <v>25</v>
       </c>
       <c r="B153" t="s">
         <v>177</v>
       </c>
       <c r="C153" t="s">
         <v>271</v>
       </c>
       <c r="D153" t="s">
         <v>273</v>
       </c>
       <c r="E153" t="s">
         <v>274</v>
       </c>
       <c r="F153" t="s">
         <v>274</v>
       </c>
       <c r="G153" t="s">
         <v>274</v>
       </c>
@@ -13655,54 +13629,54 @@
       </c>
       <c r="N153" t="s">
         <v>273</v>
       </c>
       <c r="O153" t="s">
         <v>274</v>
       </c>
       <c r="P153" t="s">
         <v>274</v>
       </c>
       <c r="Q153" t="s">
         <v>791</v>
       </c>
       <c r="R153" t="s">
         <v>273</v>
       </c>
       <c r="S153" t="s">
         <v>274</v>
       </c>
       <c r="T153" t="s">
         <v>274</v>
       </c>
       <c r="U153" t="s">
         <v>794</v>
       </c>
-      <c r="V153" s="2">
-[...2 lines deleted...]
-      <c r="W153" s="2">
+      <c r="V153" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W153" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
         <v>25</v>
       </c>
       <c r="B154" t="s">
         <v>178</v>
       </c>
       <c r="C154" t="s">
         <v>271</v>
       </c>
       <c r="D154" t="s">
         <v>273</v>
       </c>
       <c r="E154" t="s">
         <v>274</v>
       </c>
       <c r="F154" t="s">
         <v>274</v>
       </c>
       <c r="G154" t="s">
         <v>274</v>
       </c>
@@ -13726,54 +13700,54 @@
       </c>
       <c r="N154" t="s">
         <v>273</v>
       </c>
       <c r="O154" t="s">
         <v>274</v>
       </c>
       <c r="P154" t="s">
         <v>274</v>
       </c>
       <c r="Q154" t="s">
         <v>791</v>
       </c>
       <c r="R154" t="s">
         <v>273</v>
       </c>
       <c r="S154" t="s">
         <v>274</v>
       </c>
       <c r="T154" t="s">
         <v>274</v>
       </c>
       <c r="U154" t="s">
         <v>794</v>
       </c>
-      <c r="V154" s="2">
-[...2 lines deleted...]
-      <c r="W154" s="2">
+      <c r="V154" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W154" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
         <v>25</v>
       </c>
       <c r="B155" t="s">
         <v>179</v>
       </c>
       <c r="C155" t="s">
         <v>271</v>
       </c>
       <c r="D155" t="s">
         <v>273</v>
       </c>
       <c r="E155" t="s">
         <v>274</v>
       </c>
       <c r="F155" t="s">
         <v>274</v>
       </c>
       <c r="G155" t="s">
         <v>274</v>
       </c>
@@ -13797,54 +13771,54 @@
       </c>
       <c r="N155" t="s">
         <v>273</v>
       </c>
       <c r="O155" t="s">
         <v>274</v>
       </c>
       <c r="P155" t="s">
         <v>274</v>
       </c>
       <c r="Q155" t="s">
         <v>791</v>
       </c>
       <c r="R155" t="s">
         <v>273</v>
       </c>
       <c r="S155" t="s">
         <v>274</v>
       </c>
       <c r="T155" t="s">
         <v>274</v>
       </c>
       <c r="U155" t="s">
         <v>794</v>
       </c>
-      <c r="V155" s="2">
-[...2 lines deleted...]
-      <c r="W155" s="2">
+      <c r="V155" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W155" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>25</v>
       </c>
       <c r="B156" t="s">
         <v>180</v>
       </c>
       <c r="C156" t="s">
         <v>271</v>
       </c>
       <c r="D156" t="s">
         <v>273</v>
       </c>
       <c r="E156" t="s">
         <v>274</v>
       </c>
       <c r="F156" t="s">
         <v>274</v>
       </c>
       <c r="G156" t="s">
         <v>274</v>
       </c>
@@ -13868,54 +13842,54 @@
       </c>
       <c r="N156" t="s">
         <v>273</v>
       </c>
       <c r="O156" t="s">
         <v>274</v>
       </c>
       <c r="P156" t="s">
         <v>274</v>
       </c>
       <c r="Q156" t="s">
         <v>791</v>
       </c>
       <c r="R156" t="s">
         <v>273</v>
       </c>
       <c r="S156" t="s">
         <v>274</v>
       </c>
       <c r="T156" t="s">
         <v>274</v>
       </c>
       <c r="U156" t="s">
         <v>794</v>
       </c>
-      <c r="V156" s="2">
-[...2 lines deleted...]
-      <c r="W156" s="2">
+      <c r="V156" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W156" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>25</v>
       </c>
       <c r="B157" t="s">
         <v>181</v>
       </c>
       <c r="C157" t="s">
         <v>271</v>
       </c>
       <c r="D157" t="s">
         <v>273</v>
       </c>
       <c r="E157" t="s">
         <v>274</v>
       </c>
       <c r="F157" t="s">
         <v>274</v>
       </c>
       <c r="G157" t="s">
         <v>274</v>
       </c>
@@ -13939,54 +13913,54 @@
       </c>
       <c r="N157" t="s">
         <v>273</v>
       </c>
       <c r="O157" t="s">
         <v>274</v>
       </c>
       <c r="P157" t="s">
         <v>274</v>
       </c>
       <c r="Q157" t="s">
         <v>791</v>
       </c>
       <c r="R157" t="s">
         <v>273</v>
       </c>
       <c r="S157" t="s">
         <v>274</v>
       </c>
       <c r="T157" t="s">
         <v>274</v>
       </c>
       <c r="U157" t="s">
         <v>794</v>
       </c>
-      <c r="V157" s="2">
-[...2 lines deleted...]
-      <c r="W157" s="2">
+      <c r="V157" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W157" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>25</v>
       </c>
       <c r="B158" t="s">
         <v>182</v>
       </c>
       <c r="C158" t="s">
         <v>271</v>
       </c>
       <c r="D158" t="s">
         <v>273</v>
       </c>
       <c r="E158" t="s">
         <v>274</v>
       </c>
       <c r="F158" t="s">
         <v>274</v>
       </c>
       <c r="G158" t="s">
         <v>274</v>
       </c>
@@ -14010,54 +13984,54 @@
       </c>
       <c r="N158" t="s">
         <v>273</v>
       </c>
       <c r="O158" t="s">
         <v>274</v>
       </c>
       <c r="P158" t="s">
         <v>274</v>
       </c>
       <c r="Q158" t="s">
         <v>791</v>
       </c>
       <c r="R158" t="s">
         <v>273</v>
       </c>
       <c r="S158" t="s">
         <v>274</v>
       </c>
       <c r="T158" t="s">
         <v>274</v>
       </c>
       <c r="U158" t="s">
         <v>794</v>
       </c>
-      <c r="V158" s="2">
-[...2 lines deleted...]
-      <c r="W158" s="2">
+      <c r="V158" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W158" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
         <v>25</v>
       </c>
       <c r="B159" t="s">
         <v>183</v>
       </c>
       <c r="C159" t="s">
         <v>271</v>
       </c>
       <c r="D159" t="s">
         <v>273</v>
       </c>
       <c r="E159" t="s">
         <v>274</v>
       </c>
       <c r="F159" t="s">
         <v>274</v>
       </c>
       <c r="G159" t="s">
         <v>274</v>
       </c>
@@ -14081,54 +14055,54 @@
       </c>
       <c r="N159" t="s">
         <v>273</v>
       </c>
       <c r="O159" t="s">
         <v>274</v>
       </c>
       <c r="P159" t="s">
         <v>274</v>
       </c>
       <c r="Q159" t="s">
         <v>791</v>
       </c>
       <c r="R159" t="s">
         <v>273</v>
       </c>
       <c r="S159" t="s">
         <v>274</v>
       </c>
       <c r="T159" t="s">
         <v>274</v>
       </c>
       <c r="U159" t="s">
         <v>794</v>
       </c>
-      <c r="V159" s="2">
-[...2 lines deleted...]
-      <c r="W159" s="2">
+      <c r="V159" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W159" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>25</v>
       </c>
       <c r="B160" t="s">
         <v>184</v>
       </c>
       <c r="C160" t="s">
         <v>271</v>
       </c>
       <c r="D160" t="s">
         <v>273</v>
       </c>
       <c r="E160" t="s">
         <v>274</v>
       </c>
       <c r="F160" t="s">
         <v>274</v>
       </c>
       <c r="G160" t="s">
         <v>274</v>
       </c>
@@ -14152,54 +14126,54 @@
       </c>
       <c r="N160" t="s">
         <v>273</v>
       </c>
       <c r="O160" t="s">
         <v>274</v>
       </c>
       <c r="P160" t="s">
         <v>274</v>
       </c>
       <c r="Q160" t="s">
         <v>791</v>
       </c>
       <c r="R160" t="s">
         <v>273</v>
       </c>
       <c r="S160" t="s">
         <v>274</v>
       </c>
       <c r="T160" t="s">
         <v>274</v>
       </c>
       <c r="U160" t="s">
         <v>794</v>
       </c>
-      <c r="V160" s="2">
-[...2 lines deleted...]
-      <c r="W160" s="2">
+      <c r="V160" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W160" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>25</v>
       </c>
       <c r="B161" t="s">
         <v>185</v>
       </c>
       <c r="C161" t="s">
         <v>271</v>
       </c>
       <c r="D161" t="s">
         <v>273</v>
       </c>
       <c r="E161" t="s">
         <v>274</v>
       </c>
       <c r="F161" t="s">
         <v>274</v>
       </c>
       <c r="G161" t="s">
         <v>274</v>
       </c>
@@ -14223,54 +14197,54 @@
       </c>
       <c r="N161" t="s">
         <v>273</v>
       </c>
       <c r="O161" t="s">
         <v>274</v>
       </c>
       <c r="P161" t="s">
         <v>274</v>
       </c>
       <c r="Q161" t="s">
         <v>791</v>
       </c>
       <c r="R161" t="s">
         <v>273</v>
       </c>
       <c r="S161" t="s">
         <v>274</v>
       </c>
       <c r="T161" t="s">
         <v>274</v>
       </c>
       <c r="U161" t="s">
         <v>797</v>
       </c>
-      <c r="V161" s="2">
-[...2 lines deleted...]
-      <c r="W161" s="2">
+      <c r="V161" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W161" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
         <v>25</v>
       </c>
       <c r="B162" t="s">
         <v>186</v>
       </c>
       <c r="C162" t="s">
         <v>271</v>
       </c>
       <c r="D162" t="s">
         <v>273</v>
       </c>
       <c r="E162" t="s">
         <v>274</v>
       </c>
       <c r="F162" t="s">
         <v>274</v>
       </c>
       <c r="G162" t="s">
         <v>274</v>
       </c>
@@ -14294,54 +14268,54 @@
       </c>
       <c r="N162" t="s">
         <v>273</v>
       </c>
       <c r="O162" t="s">
         <v>274</v>
       </c>
       <c r="P162" t="s">
         <v>274</v>
       </c>
       <c r="Q162" t="s">
         <v>791</v>
       </c>
       <c r="R162" t="s">
         <v>273</v>
       </c>
       <c r="S162" t="s">
         <v>274</v>
       </c>
       <c r="T162" t="s">
         <v>274</v>
       </c>
       <c r="U162" t="s">
         <v>794</v>
       </c>
-      <c r="V162" s="2">
-[...2 lines deleted...]
-      <c r="W162" s="2">
+      <c r="V162" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W162" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
         <v>25</v>
       </c>
       <c r="B163" t="s">
         <v>187</v>
       </c>
       <c r="C163" t="s">
         <v>271</v>
       </c>
       <c r="D163" t="s">
         <v>273</v>
       </c>
       <c r="E163" t="s">
         <v>274</v>
       </c>
       <c r="F163" t="s">
         <v>274</v>
       </c>
       <c r="G163" t="s">
         <v>274</v>
       </c>
@@ -14365,54 +14339,54 @@
       </c>
       <c r="N163" t="s">
         <v>273</v>
       </c>
       <c r="O163" t="s">
         <v>274</v>
       </c>
       <c r="P163" t="s">
         <v>274</v>
       </c>
       <c r="Q163" t="s">
         <v>791</v>
       </c>
       <c r="R163" t="s">
         <v>273</v>
       </c>
       <c r="S163" t="s">
         <v>274</v>
       </c>
       <c r="T163" t="s">
         <v>274</v>
       </c>
       <c r="U163" t="s">
         <v>794</v>
       </c>
-      <c r="V163" s="2">
-[...2 lines deleted...]
-      <c r="W163" s="2">
+      <c r="V163" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W163" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
         <v>25</v>
       </c>
       <c r="B164" t="s">
         <v>188</v>
       </c>
       <c r="C164" t="s">
         <v>271</v>
       </c>
       <c r="D164" t="s">
         <v>273</v>
       </c>
       <c r="E164" t="s">
         <v>274</v>
       </c>
       <c r="F164" t="s">
         <v>274</v>
       </c>
       <c r="G164" t="s">
         <v>274</v>
       </c>
@@ -14436,54 +14410,54 @@
       </c>
       <c r="N164" t="s">
         <v>273</v>
       </c>
       <c r="O164" t="s">
         <v>274</v>
       </c>
       <c r="P164" t="s">
         <v>274</v>
       </c>
       <c r="Q164" t="s">
         <v>791</v>
       </c>
       <c r="R164" t="s">
         <v>273</v>
       </c>
       <c r="S164" t="s">
         <v>274</v>
       </c>
       <c r="T164" t="s">
         <v>274</v>
       </c>
       <c r="U164" t="s">
         <v>794</v>
       </c>
-      <c r="V164" s="2">
-[...2 lines deleted...]
-      <c r="W164" s="2">
+      <c r="V164" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W164" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
         <v>25</v>
       </c>
       <c r="B165" t="s">
         <v>189</v>
       </c>
       <c r="C165" t="s">
         <v>271</v>
       </c>
       <c r="D165" t="s">
         <v>273</v>
       </c>
       <c r="E165" t="s">
         <v>274</v>
       </c>
       <c r="F165" t="s">
         <v>274</v>
       </c>
       <c r="G165" t="s">
         <v>274</v>
       </c>
@@ -14507,54 +14481,54 @@
       </c>
       <c r="N165" t="s">
         <v>273</v>
       </c>
       <c r="O165" t="s">
         <v>274</v>
       </c>
       <c r="P165" t="s">
         <v>274</v>
       </c>
       <c r="Q165" t="s">
         <v>791</v>
       </c>
       <c r="R165" t="s">
         <v>273</v>
       </c>
       <c r="S165" t="s">
         <v>274</v>
       </c>
       <c r="T165" t="s">
         <v>274</v>
       </c>
       <c r="U165" t="s">
         <v>794</v>
       </c>
-      <c r="V165" s="2">
-[...2 lines deleted...]
-      <c r="W165" s="2">
+      <c r="V165" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W165" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>25</v>
       </c>
       <c r="B166" t="s">
         <v>190</v>
       </c>
       <c r="C166" t="s">
         <v>271</v>
       </c>
       <c r="D166" t="s">
         <v>273</v>
       </c>
       <c r="E166" t="s">
         <v>274</v>
       </c>
       <c r="F166" t="s">
         <v>274</v>
       </c>
       <c r="G166" t="s">
         <v>274</v>
       </c>
@@ -14578,54 +14552,54 @@
       </c>
       <c r="N166" t="s">
         <v>273</v>
       </c>
       <c r="O166" t="s">
         <v>274</v>
       </c>
       <c r="P166" t="s">
         <v>274</v>
       </c>
       <c r="Q166" t="s">
         <v>791</v>
       </c>
       <c r="R166" t="s">
         <v>273</v>
       </c>
       <c r="S166" t="s">
         <v>274</v>
       </c>
       <c r="T166" t="s">
         <v>274</v>
       </c>
       <c r="U166" t="s">
         <v>794</v>
       </c>
-      <c r="V166" s="2">
-[...2 lines deleted...]
-      <c r="W166" s="2">
+      <c r="V166" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W166" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
         <v>25</v>
       </c>
       <c r="B167" t="s">
         <v>191</v>
       </c>
       <c r="C167" t="s">
         <v>271</v>
       </c>
       <c r="D167" t="s">
         <v>273</v>
       </c>
       <c r="E167" t="s">
         <v>274</v>
       </c>
       <c r="F167" t="s">
         <v>274</v>
       </c>
       <c r="G167" t="s">
         <v>274</v>
       </c>
@@ -14649,54 +14623,54 @@
       </c>
       <c r="N167" t="s">
         <v>273</v>
       </c>
       <c r="O167" t="s">
         <v>274</v>
       </c>
       <c r="P167" t="s">
         <v>274</v>
       </c>
       <c r="Q167" t="s">
         <v>791</v>
       </c>
       <c r="R167" t="s">
         <v>273</v>
       </c>
       <c r="S167" t="s">
         <v>274</v>
       </c>
       <c r="T167" t="s">
         <v>274</v>
       </c>
       <c r="U167" t="s">
         <v>794</v>
       </c>
-      <c r="V167" s="2">
-[...2 lines deleted...]
-      <c r="W167" s="2">
+      <c r="V167" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W167" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
         <v>25</v>
       </c>
       <c r="B168" t="s">
         <v>192</v>
       </c>
       <c r="C168" t="s">
         <v>271</v>
       </c>
       <c r="D168" t="s">
         <v>273</v>
       </c>
       <c r="E168" t="s">
         <v>274</v>
       </c>
       <c r="F168" t="s">
         <v>274</v>
       </c>
       <c r="G168" t="s">
         <v>274</v>
       </c>
@@ -14720,54 +14694,54 @@
       </c>
       <c r="N168" t="s">
         <v>273</v>
       </c>
       <c r="O168" t="s">
         <v>274</v>
       </c>
       <c r="P168" t="s">
         <v>274</v>
       </c>
       <c r="Q168" t="s">
         <v>791</v>
       </c>
       <c r="R168" t="s">
         <v>273</v>
       </c>
       <c r="S168" t="s">
         <v>274</v>
       </c>
       <c r="T168" t="s">
         <v>274</v>
       </c>
       <c r="U168" t="s">
         <v>794</v>
       </c>
-      <c r="V168" s="2">
-[...2 lines deleted...]
-      <c r="W168" s="2">
+      <c r="V168" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W168" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>25</v>
       </c>
       <c r="B169" t="s">
         <v>193</v>
       </c>
       <c r="C169" t="s">
         <v>271</v>
       </c>
       <c r="D169" t="s">
         <v>273</v>
       </c>
       <c r="E169" t="s">
         <v>274</v>
       </c>
       <c r="F169" t="s">
         <v>274</v>
       </c>
       <c r="G169" t="s">
         <v>274</v>
       </c>
@@ -14791,54 +14765,54 @@
       </c>
       <c r="N169" t="s">
         <v>273</v>
       </c>
       <c r="O169" t="s">
         <v>274</v>
       </c>
       <c r="P169" t="s">
         <v>274</v>
       </c>
       <c r="Q169" t="s">
         <v>791</v>
       </c>
       <c r="R169" t="s">
         <v>273</v>
       </c>
       <c r="S169" t="s">
         <v>274</v>
       </c>
       <c r="T169" t="s">
         <v>274</v>
       </c>
       <c r="U169" t="s">
         <v>794</v>
       </c>
-      <c r="V169" s="2">
-[...2 lines deleted...]
-      <c r="W169" s="2">
+      <c r="V169" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W169" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>25</v>
       </c>
       <c r="B170" t="s">
         <v>194</v>
       </c>
       <c r="C170" t="s">
         <v>271</v>
       </c>
       <c r="D170" t="s">
         <v>273</v>
       </c>
       <c r="E170" t="s">
         <v>274</v>
       </c>
       <c r="F170" t="s">
         <v>274</v>
       </c>
       <c r="G170" t="s">
         <v>274</v>
       </c>
@@ -14862,54 +14836,54 @@
       </c>
       <c r="N170" t="s">
         <v>273</v>
       </c>
       <c r="O170" t="s">
         <v>274</v>
       </c>
       <c r="P170" t="s">
         <v>274</v>
       </c>
       <c r="Q170" t="s">
         <v>791</v>
       </c>
       <c r="R170" t="s">
         <v>273</v>
       </c>
       <c r="S170" t="s">
         <v>274</v>
       </c>
       <c r="T170" t="s">
         <v>274</v>
       </c>
       <c r="U170" t="s">
         <v>794</v>
       </c>
-      <c r="V170" s="2">
-[...2 lines deleted...]
-      <c r="W170" s="2">
+      <c r="V170" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W170" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
         <v>25</v>
       </c>
       <c r="B171" t="s">
         <v>195</v>
       </c>
       <c r="C171" t="s">
         <v>271</v>
       </c>
       <c r="D171" t="s">
         <v>273</v>
       </c>
       <c r="E171" t="s">
         <v>274</v>
       </c>
       <c r="F171" t="s">
         <v>274</v>
       </c>
       <c r="G171" t="s">
         <v>274</v>
       </c>
@@ -14933,54 +14907,54 @@
       </c>
       <c r="N171" t="s">
         <v>273</v>
       </c>
       <c r="O171" t="s">
         <v>274</v>
       </c>
       <c r="P171" t="s">
         <v>274</v>
       </c>
       <c r="Q171" t="s">
         <v>791</v>
       </c>
       <c r="R171" t="s">
         <v>273</v>
       </c>
       <c r="S171" t="s">
         <v>274</v>
       </c>
       <c r="T171" t="s">
         <v>274</v>
       </c>
       <c r="U171" t="s">
         <v>795</v>
       </c>
-      <c r="V171" s="2">
-[...2 lines deleted...]
-      <c r="W171" s="2">
+      <c r="V171" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W171" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>25</v>
       </c>
       <c r="B172" t="s">
         <v>196</v>
       </c>
       <c r="C172" t="s">
         <v>271</v>
       </c>
       <c r="D172" t="s">
         <v>273</v>
       </c>
       <c r="E172" t="s">
         <v>274</v>
       </c>
       <c r="F172" t="s">
         <v>274</v>
       </c>
       <c r="G172" t="s">
         <v>274</v>
       </c>
@@ -15004,54 +14978,54 @@
       </c>
       <c r="N172" t="s">
         <v>273</v>
       </c>
       <c r="O172" t="s">
         <v>274</v>
       </c>
       <c r="P172" t="s">
         <v>274</v>
       </c>
       <c r="Q172" t="s">
         <v>791</v>
       </c>
       <c r="R172" t="s">
         <v>273</v>
       </c>
       <c r="S172" t="s">
         <v>274</v>
       </c>
       <c r="T172" t="s">
         <v>274</v>
       </c>
       <c r="U172" t="s">
         <v>794</v>
       </c>
-      <c r="V172" s="2">
-[...2 lines deleted...]
-      <c r="W172" s="2">
+      <c r="V172" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W172" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
         <v>25</v>
       </c>
       <c r="B173" t="s">
         <v>197</v>
       </c>
       <c r="C173" t="s">
         <v>271</v>
       </c>
       <c r="D173" t="s">
         <v>273</v>
       </c>
       <c r="E173" t="s">
         <v>274</v>
       </c>
       <c r="F173" t="s">
         <v>274</v>
       </c>
       <c r="G173" t="s">
         <v>274</v>
       </c>
@@ -15075,54 +15049,54 @@
       </c>
       <c r="N173" t="s">
         <v>273</v>
       </c>
       <c r="O173" t="s">
         <v>274</v>
       </c>
       <c r="P173" t="s">
         <v>274</v>
       </c>
       <c r="Q173" t="s">
         <v>791</v>
       </c>
       <c r="R173" t="s">
         <v>273</v>
       </c>
       <c r="S173" t="s">
         <v>274</v>
       </c>
       <c r="T173" t="s">
         <v>274</v>
       </c>
       <c r="U173" t="s">
         <v>794</v>
       </c>
-      <c r="V173" s="2">
-[...2 lines deleted...]
-      <c r="W173" s="2">
+      <c r="V173" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W173" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
         <v>25</v>
       </c>
       <c r="B174" t="s">
         <v>198</v>
       </c>
       <c r="C174" t="s">
         <v>271</v>
       </c>
       <c r="D174" t="s">
         <v>273</v>
       </c>
       <c r="E174" t="s">
         <v>274</v>
       </c>
       <c r="F174" t="s">
         <v>274</v>
       </c>
       <c r="G174" t="s">
         <v>274</v>
       </c>
@@ -15146,54 +15120,54 @@
       </c>
       <c r="N174" t="s">
         <v>273</v>
       </c>
       <c r="O174" t="s">
         <v>274</v>
       </c>
       <c r="P174" t="s">
         <v>274</v>
       </c>
       <c r="Q174" t="s">
         <v>791</v>
       </c>
       <c r="R174" t="s">
         <v>273</v>
       </c>
       <c r="S174" t="s">
         <v>274</v>
       </c>
       <c r="T174" t="s">
         <v>274</v>
       </c>
       <c r="U174" t="s">
         <v>802</v>
       </c>
-      <c r="V174" s="2">
-[...2 lines deleted...]
-      <c r="W174" s="2">
+      <c r="V174" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W174" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
         <v>25</v>
       </c>
       <c r="B175" t="s">
         <v>199</v>
       </c>
       <c r="C175" t="s">
         <v>271</v>
       </c>
       <c r="D175" t="s">
         <v>273</v>
       </c>
       <c r="E175" t="s">
         <v>274</v>
       </c>
       <c r="F175" t="s">
         <v>274</v>
       </c>
       <c r="G175" t="s">
         <v>274</v>
       </c>
@@ -15217,54 +15191,54 @@
       </c>
       <c r="N175" t="s">
         <v>273</v>
       </c>
       <c r="O175" t="s">
         <v>274</v>
       </c>
       <c r="P175" t="s">
         <v>274</v>
       </c>
       <c r="Q175" t="s">
         <v>791</v>
       </c>
       <c r="R175" t="s">
         <v>273</v>
       </c>
       <c r="S175" t="s">
         <v>274</v>
       </c>
       <c r="T175" t="s">
         <v>274</v>
       </c>
       <c r="U175" t="s">
         <v>794</v>
       </c>
-      <c r="V175" s="2">
-[...2 lines deleted...]
-      <c r="W175" s="2">
+      <c r="V175" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W175" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
         <v>25</v>
       </c>
       <c r="B176" t="s">
         <v>200</v>
       </c>
       <c r="C176" t="s">
         <v>271</v>
       </c>
       <c r="D176" t="s">
         <v>273</v>
       </c>
       <c r="E176" t="s">
         <v>274</v>
       </c>
       <c r="F176" t="s">
         <v>274</v>
       </c>
       <c r="G176" t="s">
         <v>274</v>
       </c>
@@ -15288,54 +15262,54 @@
       </c>
       <c r="N176" t="s">
         <v>273</v>
       </c>
       <c r="O176" t="s">
         <v>274</v>
       </c>
       <c r="P176" t="s">
         <v>274</v>
       </c>
       <c r="Q176" t="s">
         <v>791</v>
       </c>
       <c r="R176" t="s">
         <v>273</v>
       </c>
       <c r="S176" t="s">
         <v>274</v>
       </c>
       <c r="T176" t="s">
         <v>274</v>
       </c>
       <c r="U176" t="s">
         <v>800</v>
       </c>
-      <c r="V176" s="2">
-[...2 lines deleted...]
-      <c r="W176" s="2">
+      <c r="V176" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W176" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
         <v>25</v>
       </c>
       <c r="B177" t="s">
         <v>201</v>
       </c>
       <c r="C177" t="s">
         <v>271</v>
       </c>
       <c r="D177" t="s">
         <v>273</v>
       </c>
       <c r="E177" t="s">
         <v>274</v>
       </c>
       <c r="F177" t="s">
         <v>274</v>
       </c>
       <c r="G177" t="s">
         <v>274</v>
       </c>
@@ -15359,54 +15333,54 @@
       </c>
       <c r="N177" t="s">
         <v>273</v>
       </c>
       <c r="O177" t="s">
         <v>274</v>
       </c>
       <c r="P177" t="s">
         <v>274</v>
       </c>
       <c r="Q177" t="s">
         <v>791</v>
       </c>
       <c r="R177" t="s">
         <v>273</v>
       </c>
       <c r="S177" t="s">
         <v>274</v>
       </c>
       <c r="T177" t="s">
         <v>274</v>
       </c>
       <c r="U177" t="s">
         <v>794</v>
       </c>
-      <c r="V177" s="2">
-[...2 lines deleted...]
-      <c r="W177" s="2">
+      <c r="V177" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W177" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" t="s">
         <v>25</v>
       </c>
       <c r="B178" t="s">
         <v>202</v>
       </c>
       <c r="C178" t="s">
         <v>271</v>
       </c>
       <c r="D178" t="s">
         <v>273</v>
       </c>
       <c r="E178" t="s">
         <v>274</v>
       </c>
       <c r="F178" t="s">
         <v>274</v>
       </c>
       <c r="G178" t="s">
         <v>274</v>
       </c>
@@ -15430,54 +15404,54 @@
       </c>
       <c r="N178" t="s">
         <v>273</v>
       </c>
       <c r="O178" t="s">
         <v>274</v>
       </c>
       <c r="P178" t="s">
         <v>274</v>
       </c>
       <c r="Q178" t="s">
         <v>791</v>
       </c>
       <c r="R178" t="s">
         <v>273</v>
       </c>
       <c r="S178" t="s">
         <v>274</v>
       </c>
       <c r="T178" t="s">
         <v>274</v>
       </c>
       <c r="U178" t="s">
         <v>794</v>
       </c>
-      <c r="V178" s="2">
-[...2 lines deleted...]
-      <c r="W178" s="2">
+      <c r="V178" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W178" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
         <v>25</v>
       </c>
       <c r="B179" t="s">
         <v>203</v>
       </c>
       <c r="C179" t="s">
         <v>271</v>
       </c>
       <c r="D179" t="s">
         <v>273</v>
       </c>
       <c r="E179" t="s">
         <v>274</v>
       </c>
       <c r="F179" t="s">
         <v>274</v>
       </c>
       <c r="G179" t="s">
         <v>274</v>
       </c>
@@ -15501,54 +15475,54 @@
       </c>
       <c r="N179" t="s">
         <v>273</v>
       </c>
       <c r="O179" t="s">
         <v>274</v>
       </c>
       <c r="P179" t="s">
         <v>274</v>
       </c>
       <c r="Q179" t="s">
         <v>791</v>
       </c>
       <c r="R179" t="s">
         <v>273</v>
       </c>
       <c r="S179" t="s">
         <v>274</v>
       </c>
       <c r="T179" t="s">
         <v>274</v>
       </c>
       <c r="U179" t="s">
         <v>800</v>
       </c>
-      <c r="V179" s="2">
-[...2 lines deleted...]
-      <c r="W179" s="2">
+      <c r="V179" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W179" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
         <v>25</v>
       </c>
       <c r="B180" t="s">
         <v>204</v>
       </c>
       <c r="C180" t="s">
         <v>271</v>
       </c>
       <c r="D180" t="s">
         <v>273</v>
       </c>
       <c r="E180" t="s">
         <v>274</v>
       </c>
       <c r="F180" t="s">
         <v>274</v>
       </c>
       <c r="G180" t="s">
         <v>274</v>
       </c>
@@ -15572,54 +15546,54 @@
       </c>
       <c r="N180" t="s">
         <v>273</v>
       </c>
       <c r="O180" t="s">
         <v>274</v>
       </c>
       <c r="P180" t="s">
         <v>274</v>
       </c>
       <c r="Q180" t="s">
         <v>791</v>
       </c>
       <c r="R180" t="s">
         <v>273</v>
       </c>
       <c r="S180" t="s">
         <v>274</v>
       </c>
       <c r="T180" t="s">
         <v>274</v>
       </c>
       <c r="U180" t="s">
         <v>794</v>
       </c>
-      <c r="V180" s="2">
-[...2 lines deleted...]
-      <c r="W180" s="2">
+      <c r="V180" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W180" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
         <v>25</v>
       </c>
       <c r="B181" t="s">
         <v>205</v>
       </c>
       <c r="C181" t="s">
         <v>271</v>
       </c>
       <c r="D181" t="s">
         <v>273</v>
       </c>
       <c r="E181" t="s">
         <v>274</v>
       </c>
       <c r="F181" t="s">
         <v>274</v>
       </c>
       <c r="G181" t="s">
         <v>274</v>
       </c>
@@ -15643,54 +15617,54 @@
       </c>
       <c r="N181" t="s">
         <v>273</v>
       </c>
       <c r="O181" t="s">
         <v>274</v>
       </c>
       <c r="P181" t="s">
         <v>274</v>
       </c>
       <c r="Q181" t="s">
         <v>791</v>
       </c>
       <c r="R181" t="s">
         <v>273</v>
       </c>
       <c r="S181" t="s">
         <v>274</v>
       </c>
       <c r="T181" t="s">
         <v>274</v>
       </c>
       <c r="U181" t="s">
         <v>794</v>
       </c>
-      <c r="V181" s="2">
-[...2 lines deleted...]
-      <c r="W181" s="2">
+      <c r="V181" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W181" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" t="s">
         <v>25</v>
       </c>
       <c r="B182" t="s">
         <v>206</v>
       </c>
       <c r="C182" t="s">
         <v>271</v>
       </c>
       <c r="D182" t="s">
         <v>273</v>
       </c>
       <c r="E182" t="s">
         <v>274</v>
       </c>
       <c r="F182" t="s">
         <v>274</v>
       </c>
       <c r="G182" t="s">
         <v>274</v>
       </c>
@@ -15714,54 +15688,54 @@
       </c>
       <c r="N182" t="s">
         <v>273</v>
       </c>
       <c r="O182" t="s">
         <v>274</v>
       </c>
       <c r="P182" t="s">
         <v>274</v>
       </c>
       <c r="Q182" t="s">
         <v>791</v>
       </c>
       <c r="R182" t="s">
         <v>273</v>
       </c>
       <c r="S182" t="s">
         <v>274</v>
       </c>
       <c r="T182" t="s">
         <v>274</v>
       </c>
       <c r="U182" t="s">
         <v>795</v>
       </c>
-      <c r="V182" s="2">
-[...2 lines deleted...]
-      <c r="W182" s="2">
+      <c r="V182" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W182" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" t="s">
         <v>25</v>
       </c>
       <c r="B183" t="s">
         <v>207</v>
       </c>
       <c r="C183" t="s">
         <v>271</v>
       </c>
       <c r="D183" t="s">
         <v>273</v>
       </c>
       <c r="E183" t="s">
         <v>274</v>
       </c>
       <c r="F183" t="s">
         <v>274</v>
       </c>
       <c r="G183" t="s">
         <v>274</v>
       </c>
@@ -15785,54 +15759,54 @@
       </c>
       <c r="N183" t="s">
         <v>273</v>
       </c>
       <c r="O183" t="s">
         <v>274</v>
       </c>
       <c r="P183" t="s">
         <v>274</v>
       </c>
       <c r="Q183" t="s">
         <v>791</v>
       </c>
       <c r="R183" t="s">
         <v>273</v>
       </c>
       <c r="S183" t="s">
         <v>274</v>
       </c>
       <c r="T183" t="s">
         <v>274</v>
       </c>
       <c r="U183" t="s">
         <v>794</v>
       </c>
-      <c r="V183" s="2">
-[...2 lines deleted...]
-      <c r="W183" s="2">
+      <c r="V183" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W183" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" t="s">
         <v>25</v>
       </c>
       <c r="B184" t="s">
         <v>208</v>
       </c>
       <c r="C184" t="s">
         <v>271</v>
       </c>
       <c r="D184" t="s">
         <v>273</v>
       </c>
       <c r="E184" t="s">
         <v>274</v>
       </c>
       <c r="F184" t="s">
         <v>274</v>
       </c>
       <c r="G184" t="s">
         <v>274</v>
       </c>
@@ -15856,54 +15830,54 @@
       </c>
       <c r="N184" t="s">
         <v>273</v>
       </c>
       <c r="O184" t="s">
         <v>274</v>
       </c>
       <c r="P184" t="s">
         <v>274</v>
       </c>
       <c r="Q184" t="s">
         <v>791</v>
       </c>
       <c r="R184" t="s">
         <v>273</v>
       </c>
       <c r="S184" t="s">
         <v>274</v>
       </c>
       <c r="T184" t="s">
         <v>274</v>
       </c>
       <c r="U184" t="s">
         <v>794</v>
       </c>
-      <c r="V184" s="2">
-[...2 lines deleted...]
-      <c r="W184" s="2">
+      <c r="V184" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W184" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" t="s">
         <v>25</v>
       </c>
       <c r="B185" t="s">
         <v>209</v>
       </c>
       <c r="C185" t="s">
         <v>271</v>
       </c>
       <c r="D185" t="s">
         <v>273</v>
       </c>
       <c r="E185" t="s">
         <v>274</v>
       </c>
       <c r="F185" t="s">
         <v>274</v>
       </c>
       <c r="G185" t="s">
         <v>274</v>
       </c>
@@ -15927,54 +15901,54 @@
       </c>
       <c r="N185" t="s">
         <v>273</v>
       </c>
       <c r="O185" t="s">
         <v>274</v>
       </c>
       <c r="P185" t="s">
         <v>274</v>
       </c>
       <c r="Q185" t="s">
         <v>791</v>
       </c>
       <c r="R185" t="s">
         <v>273</v>
       </c>
       <c r="S185" t="s">
         <v>274</v>
       </c>
       <c r="T185" t="s">
         <v>274</v>
       </c>
       <c r="U185" t="s">
         <v>794</v>
       </c>
-      <c r="V185" s="2">
-[...2 lines deleted...]
-      <c r="W185" s="2">
+      <c r="V185" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W185" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>25</v>
       </c>
       <c r="B186" t="s">
         <v>210</v>
       </c>
       <c r="C186" t="s">
         <v>271</v>
       </c>
       <c r="D186" t="s">
         <v>273</v>
       </c>
       <c r="E186" t="s">
         <v>274</v>
       </c>
       <c r="F186" t="s">
         <v>274</v>
       </c>
       <c r="G186" t="s">
         <v>274</v>
       </c>
@@ -15998,54 +15972,54 @@
       </c>
       <c r="N186" t="s">
         <v>273</v>
       </c>
       <c r="O186" t="s">
         <v>274</v>
       </c>
       <c r="P186" t="s">
         <v>274</v>
       </c>
       <c r="Q186" t="s">
         <v>791</v>
       </c>
       <c r="R186" t="s">
         <v>273</v>
       </c>
       <c r="S186" t="s">
         <v>274</v>
       </c>
       <c r="T186" t="s">
         <v>274</v>
       </c>
       <c r="U186" t="s">
         <v>794</v>
       </c>
-      <c r="V186" s="2">
-[...2 lines deleted...]
-      <c r="W186" s="2">
+      <c r="V186" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W186" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
         <v>25</v>
       </c>
       <c r="B187" t="s">
         <v>211</v>
       </c>
       <c r="C187" t="s">
         <v>271</v>
       </c>
       <c r="D187" t="s">
         <v>273</v>
       </c>
       <c r="E187" t="s">
         <v>274</v>
       </c>
       <c r="F187" t="s">
         <v>274</v>
       </c>
       <c r="G187" t="s">
         <v>274</v>
       </c>
@@ -16069,54 +16043,54 @@
       </c>
       <c r="N187" t="s">
         <v>273</v>
       </c>
       <c r="O187" t="s">
         <v>274</v>
       </c>
       <c r="P187" t="s">
         <v>274</v>
       </c>
       <c r="Q187" t="s">
         <v>791</v>
       </c>
       <c r="R187" t="s">
         <v>273</v>
       </c>
       <c r="S187" t="s">
         <v>274</v>
       </c>
       <c r="T187" t="s">
         <v>274</v>
       </c>
       <c r="U187" t="s">
         <v>794</v>
       </c>
-      <c r="V187" s="2">
-[...2 lines deleted...]
-      <c r="W187" s="2">
+      <c r="V187" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W187" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
         <v>25</v>
       </c>
       <c r="B188" t="s">
         <v>212</v>
       </c>
       <c r="C188" t="s">
         <v>271</v>
       </c>
       <c r="D188" t="s">
         <v>273</v>
       </c>
       <c r="E188" t="s">
         <v>274</v>
       </c>
       <c r="F188" t="s">
         <v>274</v>
       </c>
       <c r="G188" t="s">
         <v>274</v>
       </c>
@@ -16140,54 +16114,54 @@
       </c>
       <c r="N188" t="s">
         <v>273</v>
       </c>
       <c r="O188" t="s">
         <v>274</v>
       </c>
       <c r="P188" t="s">
         <v>274</v>
       </c>
       <c r="Q188" t="s">
         <v>791</v>
       </c>
       <c r="R188" t="s">
         <v>273</v>
       </c>
       <c r="S188" t="s">
         <v>274</v>
       </c>
       <c r="T188" t="s">
         <v>274</v>
       </c>
       <c r="U188" t="s">
         <v>794</v>
       </c>
-      <c r="V188" s="2">
-[...2 lines deleted...]
-      <c r="W188" s="2">
+      <c r="V188" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W188" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
         <v>25</v>
       </c>
       <c r="B189" t="s">
         <v>213</v>
       </c>
       <c r="C189" t="s">
         <v>271</v>
       </c>
       <c r="D189" t="s">
         <v>273</v>
       </c>
       <c r="E189" t="s">
         <v>274</v>
       </c>
       <c r="F189" t="s">
         <v>274</v>
       </c>
       <c r="G189" t="s">
         <v>274</v>
       </c>
@@ -16211,54 +16185,54 @@
       </c>
       <c r="N189" t="s">
         <v>273</v>
       </c>
       <c r="O189" t="s">
         <v>274</v>
       </c>
       <c r="P189" t="s">
         <v>274</v>
       </c>
       <c r="Q189" t="s">
         <v>791</v>
       </c>
       <c r="R189" t="s">
         <v>273</v>
       </c>
       <c r="S189" t="s">
         <v>274</v>
       </c>
       <c r="T189" t="s">
         <v>274</v>
       </c>
       <c r="U189" t="s">
         <v>798</v>
       </c>
-      <c r="V189" s="2">
-[...2 lines deleted...]
-      <c r="W189" s="2">
+      <c r="V189" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W189" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" t="s">
         <v>25</v>
       </c>
       <c r="B190" t="s">
         <v>214</v>
       </c>
       <c r="C190" t="s">
         <v>271</v>
       </c>
       <c r="D190" t="s">
         <v>273</v>
       </c>
       <c r="E190" t="s">
         <v>274</v>
       </c>
       <c r="F190" t="s">
         <v>274</v>
       </c>
       <c r="G190" t="s">
         <v>274</v>
       </c>
@@ -16282,54 +16256,54 @@
       </c>
       <c r="N190" t="s">
         <v>273</v>
       </c>
       <c r="O190" t="s">
         <v>274</v>
       </c>
       <c r="P190" t="s">
         <v>274</v>
       </c>
       <c r="Q190" t="s">
         <v>791</v>
       </c>
       <c r="R190" t="s">
         <v>273</v>
       </c>
       <c r="S190" t="s">
         <v>274</v>
       </c>
       <c r="T190" t="s">
         <v>274</v>
       </c>
       <c r="U190" t="s">
         <v>794</v>
       </c>
-      <c r="V190" s="2">
-[...2 lines deleted...]
-      <c r="W190" s="2">
+      <c r="V190" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W190" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" t="s">
         <v>25</v>
       </c>
       <c r="B191" t="s">
         <v>215</v>
       </c>
       <c r="C191" t="s">
         <v>271</v>
       </c>
       <c r="D191" t="s">
         <v>273</v>
       </c>
       <c r="E191" t="s">
         <v>274</v>
       </c>
       <c r="F191" t="s">
         <v>274</v>
       </c>
       <c r="G191" t="s">
         <v>274</v>
       </c>
@@ -16353,54 +16327,54 @@
       </c>
       <c r="N191" t="s">
         <v>273</v>
       </c>
       <c r="O191" t="s">
         <v>274</v>
       </c>
       <c r="P191" t="s">
         <v>274</v>
       </c>
       <c r="Q191" t="s">
         <v>791</v>
       </c>
       <c r="R191" t="s">
         <v>273</v>
       </c>
       <c r="S191" t="s">
         <v>274</v>
       </c>
       <c r="T191" t="s">
         <v>274</v>
       </c>
       <c r="U191" t="s">
         <v>794</v>
       </c>
-      <c r="V191" s="2">
-[...2 lines deleted...]
-      <c r="W191" s="2">
+      <c r="V191" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W191" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" t="s">
         <v>25</v>
       </c>
       <c r="B192" t="s">
         <v>216</v>
       </c>
       <c r="C192" t="s">
         <v>271</v>
       </c>
       <c r="D192" t="s">
         <v>273</v>
       </c>
       <c r="E192" t="s">
         <v>274</v>
       </c>
       <c r="F192" t="s">
         <v>274</v>
       </c>
       <c r="G192" t="s">
         <v>274</v>
       </c>
@@ -16424,54 +16398,54 @@
       </c>
       <c r="N192" t="s">
         <v>273</v>
       </c>
       <c r="O192" t="s">
         <v>274</v>
       </c>
       <c r="P192" t="s">
         <v>274</v>
       </c>
       <c r="Q192" t="s">
         <v>791</v>
       </c>
       <c r="R192" t="s">
         <v>273</v>
       </c>
       <c r="S192" t="s">
         <v>274</v>
       </c>
       <c r="T192" t="s">
         <v>274</v>
       </c>
       <c r="U192" t="s">
         <v>794</v>
       </c>
-      <c r="V192" s="2">
-[...2 lines deleted...]
-      <c r="W192" s="2">
+      <c r="V192" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W192" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" t="s">
         <v>25</v>
       </c>
       <c r="B193" t="s">
         <v>217</v>
       </c>
       <c r="C193" t="s">
         <v>271</v>
       </c>
       <c r="D193" t="s">
         <v>273</v>
       </c>
       <c r="E193" t="s">
         <v>274</v>
       </c>
       <c r="F193" t="s">
         <v>274</v>
       </c>
       <c r="G193" t="s">
         <v>274</v>
       </c>
@@ -16495,54 +16469,54 @@
       </c>
       <c r="N193" t="s">
         <v>273</v>
       </c>
       <c r="O193" t="s">
         <v>274</v>
       </c>
       <c r="P193" t="s">
         <v>274</v>
       </c>
       <c r="Q193" t="s">
         <v>791</v>
       </c>
       <c r="R193" t="s">
         <v>273</v>
       </c>
       <c r="S193" t="s">
         <v>274</v>
       </c>
       <c r="T193" t="s">
         <v>274</v>
       </c>
       <c r="U193" t="s">
         <v>794</v>
       </c>
-      <c r="V193" s="2">
-[...2 lines deleted...]
-      <c r="W193" s="2">
+      <c r="V193" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W193" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" t="s">
         <v>25</v>
       </c>
       <c r="B194" t="s">
         <v>218</v>
       </c>
       <c r="C194" t="s">
         <v>271</v>
       </c>
       <c r="D194" t="s">
         <v>273</v>
       </c>
       <c r="E194" t="s">
         <v>274</v>
       </c>
       <c r="F194" t="s">
         <v>274</v>
       </c>
       <c r="G194" t="s">
         <v>274</v>
       </c>
@@ -16566,54 +16540,54 @@
       </c>
       <c r="N194" t="s">
         <v>273</v>
       </c>
       <c r="O194" t="s">
         <v>274</v>
       </c>
       <c r="P194" t="s">
         <v>274</v>
       </c>
       <c r="Q194" t="s">
         <v>791</v>
       </c>
       <c r="R194" t="s">
         <v>273</v>
       </c>
       <c r="S194" t="s">
         <v>274</v>
       </c>
       <c r="T194" t="s">
         <v>274</v>
       </c>
       <c r="U194" t="s">
         <v>800</v>
       </c>
-      <c r="V194" s="2">
-[...2 lines deleted...]
-      <c r="W194" s="2">
+      <c r="V194" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W194" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
         <v>25</v>
       </c>
       <c r="B195" t="s">
         <v>219</v>
       </c>
       <c r="C195" t="s">
         <v>271</v>
       </c>
       <c r="D195" t="s">
         <v>273</v>
       </c>
       <c r="E195" t="s">
         <v>274</v>
       </c>
       <c r="F195" t="s">
         <v>274</v>
       </c>
       <c r="G195" t="s">
         <v>274</v>
       </c>
@@ -16637,54 +16611,54 @@
       </c>
       <c r="N195" t="s">
         <v>273</v>
       </c>
       <c r="O195" t="s">
         <v>274</v>
       </c>
       <c r="P195" t="s">
         <v>274</v>
       </c>
       <c r="Q195" t="s">
         <v>791</v>
       </c>
       <c r="R195" t="s">
         <v>273</v>
       </c>
       <c r="S195" t="s">
         <v>274</v>
       </c>
       <c r="T195" t="s">
         <v>274</v>
       </c>
       <c r="U195" t="s">
         <v>794</v>
       </c>
-      <c r="V195" s="2">
-[...2 lines deleted...]
-      <c r="W195" s="2">
+      <c r="V195" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W195" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" t="s">
         <v>25</v>
       </c>
       <c r="B196" t="s">
         <v>220</v>
       </c>
       <c r="C196" t="s">
         <v>271</v>
       </c>
       <c r="D196" t="s">
         <v>273</v>
       </c>
       <c r="E196" t="s">
         <v>274</v>
       </c>
       <c r="F196" t="s">
         <v>274</v>
       </c>
       <c r="G196" t="s">
         <v>274</v>
       </c>
@@ -16708,54 +16682,54 @@
       </c>
       <c r="N196" t="s">
         <v>273</v>
       </c>
       <c r="O196" t="s">
         <v>274</v>
       </c>
       <c r="P196" t="s">
         <v>274</v>
       </c>
       <c r="Q196" t="s">
         <v>791</v>
       </c>
       <c r="R196" t="s">
         <v>273</v>
       </c>
       <c r="S196" t="s">
         <v>274</v>
       </c>
       <c r="T196" t="s">
         <v>274</v>
       </c>
       <c r="U196" t="s">
         <v>794</v>
       </c>
-      <c r="V196" s="2">
-[...2 lines deleted...]
-      <c r="W196" s="2">
+      <c r="V196" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W196" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" t="s">
         <v>25</v>
       </c>
       <c r="B197" t="s">
         <v>221</v>
       </c>
       <c r="C197" t="s">
         <v>271</v>
       </c>
       <c r="D197" t="s">
         <v>273</v>
       </c>
       <c r="E197" t="s">
         <v>274</v>
       </c>
       <c r="F197" t="s">
         <v>274</v>
       </c>
       <c r="G197" t="s">
         <v>274</v>
       </c>
@@ -16779,54 +16753,54 @@
       </c>
       <c r="N197" t="s">
         <v>273</v>
       </c>
       <c r="O197" t="s">
         <v>274</v>
       </c>
       <c r="P197" t="s">
         <v>274</v>
       </c>
       <c r="Q197" t="s">
         <v>791</v>
       </c>
       <c r="R197" t="s">
         <v>273</v>
       </c>
       <c r="S197" t="s">
         <v>274</v>
       </c>
       <c r="T197" t="s">
         <v>274</v>
       </c>
       <c r="U197" t="s">
         <v>794</v>
       </c>
-      <c r="V197" s="2">
-[...2 lines deleted...]
-      <c r="W197" s="2">
+      <c r="V197" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W197" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" t="s">
         <v>25</v>
       </c>
       <c r="B198" t="s">
         <v>222</v>
       </c>
       <c r="C198" t="s">
         <v>271</v>
       </c>
       <c r="D198" t="s">
         <v>273</v>
       </c>
       <c r="E198" t="s">
         <v>274</v>
       </c>
       <c r="F198" t="s">
         <v>274</v>
       </c>
       <c r="G198" t="s">
         <v>274</v>
       </c>
@@ -16850,54 +16824,54 @@
       </c>
       <c r="N198" t="s">
         <v>273</v>
       </c>
       <c r="O198" t="s">
         <v>274</v>
       </c>
       <c r="P198" t="s">
         <v>274</v>
       </c>
       <c r="Q198" t="s">
         <v>791</v>
       </c>
       <c r="R198" t="s">
         <v>273</v>
       </c>
       <c r="S198" t="s">
         <v>274</v>
       </c>
       <c r="T198" t="s">
         <v>274</v>
       </c>
       <c r="U198" t="s">
         <v>794</v>
       </c>
-      <c r="V198" s="2">
-[...2 lines deleted...]
-      <c r="W198" s="2">
+      <c r="V198" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W198" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" t="s">
         <v>25</v>
       </c>
       <c r="B199" t="s">
         <v>223</v>
       </c>
       <c r="C199" t="s">
         <v>271</v>
       </c>
       <c r="D199" t="s">
         <v>273</v>
       </c>
       <c r="E199" t="s">
         <v>274</v>
       </c>
       <c r="F199" t="s">
         <v>274</v>
       </c>
       <c r="G199" t="s">
         <v>274</v>
       </c>
@@ -16921,54 +16895,54 @@
       </c>
       <c r="N199" t="s">
         <v>273</v>
       </c>
       <c r="O199" t="s">
         <v>274</v>
       </c>
       <c r="P199" t="s">
         <v>274</v>
       </c>
       <c r="Q199" t="s">
         <v>791</v>
       </c>
       <c r="R199" t="s">
         <v>273</v>
       </c>
       <c r="S199" t="s">
         <v>274</v>
       </c>
       <c r="T199" t="s">
         <v>274</v>
       </c>
       <c r="U199" t="s">
         <v>794</v>
       </c>
-      <c r="V199" s="2">
-[...2 lines deleted...]
-      <c r="W199" s="2">
+      <c r="V199" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W199" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
         <v>25</v>
       </c>
       <c r="B200" t="s">
         <v>224</v>
       </c>
       <c r="C200" t="s">
         <v>271</v>
       </c>
       <c r="D200" t="s">
         <v>273</v>
       </c>
       <c r="E200" t="s">
         <v>274</v>
       </c>
       <c r="F200" t="s">
         <v>274</v>
       </c>
       <c r="G200" t="s">
         <v>274</v>
       </c>
@@ -16992,54 +16966,54 @@
       </c>
       <c r="N200" t="s">
         <v>273</v>
       </c>
       <c r="O200" t="s">
         <v>274</v>
       </c>
       <c r="P200" t="s">
         <v>274</v>
       </c>
       <c r="Q200" t="s">
         <v>791</v>
       </c>
       <c r="R200" t="s">
         <v>273</v>
       </c>
       <c r="S200" t="s">
         <v>274</v>
       </c>
       <c r="T200" t="s">
         <v>274</v>
       </c>
       <c r="U200" t="s">
         <v>794</v>
       </c>
-      <c r="V200" s="2">
-[...2 lines deleted...]
-      <c r="W200" s="2">
+      <c r="V200" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W200" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" t="s">
         <v>25</v>
       </c>
       <c r="B201" t="s">
         <v>225</v>
       </c>
       <c r="C201" t="s">
         <v>271</v>
       </c>
       <c r="D201" t="s">
         <v>273</v>
       </c>
       <c r="E201" t="s">
         <v>274</v>
       </c>
       <c r="F201" t="s">
         <v>274</v>
       </c>
       <c r="G201" t="s">
         <v>274</v>
       </c>
@@ -17063,54 +17037,54 @@
       </c>
       <c r="N201" t="s">
         <v>273</v>
       </c>
       <c r="O201" t="s">
         <v>274</v>
       </c>
       <c r="P201" t="s">
         <v>274</v>
       </c>
       <c r="Q201" t="s">
         <v>791</v>
       </c>
       <c r="R201" t="s">
         <v>273</v>
       </c>
       <c r="S201" t="s">
         <v>274</v>
       </c>
       <c r="T201" t="s">
         <v>274</v>
       </c>
       <c r="U201" t="s">
         <v>794</v>
       </c>
-      <c r="V201" s="2">
-[...2 lines deleted...]
-      <c r="W201" s="2">
+      <c r="V201" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W201" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
         <v>25</v>
       </c>
       <c r="B202" t="s">
         <v>226</v>
       </c>
       <c r="C202" t="s">
         <v>271</v>
       </c>
       <c r="D202" t="s">
         <v>273</v>
       </c>
       <c r="E202" t="s">
         <v>274</v>
       </c>
       <c r="F202" t="s">
         <v>274</v>
       </c>
       <c r="G202" t="s">
         <v>274</v>
       </c>
@@ -17134,54 +17108,54 @@
       </c>
       <c r="N202" t="s">
         <v>273</v>
       </c>
       <c r="O202" t="s">
         <v>274</v>
       </c>
       <c r="P202" t="s">
         <v>274</v>
       </c>
       <c r="Q202" t="s">
         <v>791</v>
       </c>
       <c r="R202" t="s">
         <v>273</v>
       </c>
       <c r="S202" t="s">
         <v>274</v>
       </c>
       <c r="T202" t="s">
         <v>274</v>
       </c>
       <c r="U202" t="s">
         <v>794</v>
       </c>
-      <c r="V202" s="2">
-[...2 lines deleted...]
-      <c r="W202" s="2">
+      <c r="V202" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W202" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
         <v>25</v>
       </c>
       <c r="B203" t="s">
         <v>227</v>
       </c>
       <c r="C203" t="s">
         <v>271</v>
       </c>
       <c r="D203" t="s">
         <v>273</v>
       </c>
       <c r="E203" t="s">
         <v>274</v>
       </c>
       <c r="F203" t="s">
         <v>274</v>
       </c>
       <c r="G203" t="s">
         <v>274</v>
       </c>
@@ -17205,54 +17179,54 @@
       </c>
       <c r="N203" t="s">
         <v>273</v>
       </c>
       <c r="O203" t="s">
         <v>274</v>
       </c>
       <c r="P203" t="s">
         <v>274</v>
       </c>
       <c r="Q203" t="s">
         <v>791</v>
       </c>
       <c r="R203" t="s">
         <v>273</v>
       </c>
       <c r="S203" t="s">
         <v>274</v>
       </c>
       <c r="T203" t="s">
         <v>274</v>
       </c>
       <c r="U203" t="s">
         <v>794</v>
       </c>
-      <c r="V203" s="2">
-[...2 lines deleted...]
-      <c r="W203" s="2">
+      <c r="V203" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W203" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" t="s">
         <v>25</v>
       </c>
       <c r="B204" t="s">
         <v>228</v>
       </c>
       <c r="C204" t="s">
         <v>271</v>
       </c>
       <c r="D204" t="s">
         <v>273</v>
       </c>
       <c r="E204" t="s">
         <v>274</v>
       </c>
       <c r="F204" t="s">
         <v>274</v>
       </c>
       <c r="G204" t="s">
         <v>274</v>
       </c>
@@ -17276,54 +17250,54 @@
       </c>
       <c r="N204" t="s">
         <v>273</v>
       </c>
       <c r="O204" t="s">
         <v>274</v>
       </c>
       <c r="P204" t="s">
         <v>274</v>
       </c>
       <c r="Q204" t="s">
         <v>791</v>
       </c>
       <c r="R204" t="s">
         <v>273</v>
       </c>
       <c r="S204" t="s">
         <v>274</v>
       </c>
       <c r="T204" t="s">
         <v>274</v>
       </c>
       <c r="U204" t="s">
         <v>794</v>
       </c>
-      <c r="V204" s="2">
-[...2 lines deleted...]
-      <c r="W204" s="2">
+      <c r="V204" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W204" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" t="s">
         <v>25</v>
       </c>
       <c r="B205" t="s">
         <v>229</v>
       </c>
       <c r="C205" t="s">
         <v>271</v>
       </c>
       <c r="D205" t="s">
         <v>273</v>
       </c>
       <c r="E205" t="s">
         <v>274</v>
       </c>
       <c r="F205" t="s">
         <v>274</v>
       </c>
       <c r="G205" t="s">
         <v>274</v>
       </c>
@@ -17347,54 +17321,54 @@
       </c>
       <c r="N205" t="s">
         <v>273</v>
       </c>
       <c r="O205" t="s">
         <v>274</v>
       </c>
       <c r="P205" t="s">
         <v>274</v>
       </c>
       <c r="Q205" t="s">
         <v>791</v>
       </c>
       <c r="R205" t="s">
         <v>273</v>
       </c>
       <c r="S205" t="s">
         <v>274</v>
       </c>
       <c r="T205" t="s">
         <v>274</v>
       </c>
       <c r="U205" t="s">
         <v>794</v>
       </c>
-      <c r="V205" s="2">
-[...2 lines deleted...]
-      <c r="W205" s="2">
+      <c r="V205" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W205" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" t="s">
         <v>25</v>
       </c>
       <c r="B206" t="s">
         <v>230</v>
       </c>
       <c r="C206" t="s">
         <v>271</v>
       </c>
       <c r="D206" t="s">
         <v>273</v>
       </c>
       <c r="E206" t="s">
         <v>274</v>
       </c>
       <c r="F206" t="s">
         <v>274</v>
       </c>
       <c r="G206" t="s">
         <v>274</v>
       </c>
@@ -17418,54 +17392,54 @@
       </c>
       <c r="N206" t="s">
         <v>273</v>
       </c>
       <c r="O206" t="s">
         <v>274</v>
       </c>
       <c r="P206" t="s">
         <v>274</v>
       </c>
       <c r="Q206" t="s">
         <v>791</v>
       </c>
       <c r="R206" t="s">
         <v>273</v>
       </c>
       <c r="S206" t="s">
         <v>274</v>
       </c>
       <c r="T206" t="s">
         <v>274</v>
       </c>
       <c r="U206" t="s">
         <v>794</v>
       </c>
-      <c r="V206" s="2">
-[...2 lines deleted...]
-      <c r="W206" s="2">
+      <c r="V206" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W206" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
         <v>25</v>
       </c>
       <c r="B207" t="s">
         <v>231</v>
       </c>
       <c r="C207" t="s">
         <v>271</v>
       </c>
       <c r="D207" t="s">
         <v>273</v>
       </c>
       <c r="E207" t="s">
         <v>274</v>
       </c>
       <c r="F207" t="s">
         <v>274</v>
       </c>
       <c r="G207" t="s">
         <v>274</v>
       </c>
@@ -17489,54 +17463,54 @@
       </c>
       <c r="N207" t="s">
         <v>273</v>
       </c>
       <c r="O207" t="s">
         <v>274</v>
       </c>
       <c r="P207" t="s">
         <v>274</v>
       </c>
       <c r="Q207" t="s">
         <v>791</v>
       </c>
       <c r="R207" t="s">
         <v>273</v>
       </c>
       <c r="S207" t="s">
         <v>274</v>
       </c>
       <c r="T207" t="s">
         <v>274</v>
       </c>
       <c r="U207" t="s">
         <v>794</v>
       </c>
-      <c r="V207" s="2">
-[...2 lines deleted...]
-      <c r="W207" s="2">
+      <c r="V207" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W207" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
         <v>25</v>
       </c>
       <c r="B208" t="s">
         <v>232</v>
       </c>
       <c r="C208" t="s">
         <v>271</v>
       </c>
       <c r="D208" t="s">
         <v>273</v>
       </c>
       <c r="E208" t="s">
         <v>274</v>
       </c>
       <c r="F208" t="s">
         <v>274</v>
       </c>
       <c r="G208" t="s">
         <v>274</v>
       </c>
@@ -17560,54 +17534,54 @@
       </c>
       <c r="N208" t="s">
         <v>273</v>
       </c>
       <c r="O208" t="s">
         <v>274</v>
       </c>
       <c r="P208" t="s">
         <v>274</v>
       </c>
       <c r="Q208" t="s">
         <v>791</v>
       </c>
       <c r="R208" t="s">
         <v>273</v>
       </c>
       <c r="S208" t="s">
         <v>274</v>
       </c>
       <c r="T208" t="s">
         <v>274</v>
       </c>
       <c r="U208" t="s">
         <v>794</v>
       </c>
-      <c r="V208" s="2">
-[...2 lines deleted...]
-      <c r="W208" s="2">
+      <c r="V208" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W208" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" t="s">
         <v>25</v>
       </c>
       <c r="B209" t="s">
         <v>233</v>
       </c>
       <c r="C209" t="s">
         <v>271</v>
       </c>
       <c r="D209" t="s">
         <v>273</v>
       </c>
       <c r="E209" t="s">
         <v>274</v>
       </c>
       <c r="F209" t="s">
         <v>274</v>
       </c>
       <c r="G209" t="s">
         <v>274</v>
       </c>
@@ -17631,54 +17605,54 @@
       </c>
       <c r="N209" t="s">
         <v>273</v>
       </c>
       <c r="O209" t="s">
         <v>274</v>
       </c>
       <c r="P209" t="s">
         <v>274</v>
       </c>
       <c r="Q209" t="s">
         <v>791</v>
       </c>
       <c r="R209" t="s">
         <v>273</v>
       </c>
       <c r="S209" t="s">
         <v>274</v>
       </c>
       <c r="T209" t="s">
         <v>274</v>
       </c>
       <c r="U209" t="s">
         <v>794</v>
       </c>
-      <c r="V209" s="2">
-[...2 lines deleted...]
-      <c r="W209" s="2">
+      <c r="V209" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W209" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" t="s">
         <v>25</v>
       </c>
       <c r="B210" t="s">
         <v>234</v>
       </c>
       <c r="C210" t="s">
         <v>271</v>
       </c>
       <c r="D210" t="s">
         <v>273</v>
       </c>
       <c r="E210" t="s">
         <v>274</v>
       </c>
       <c r="F210" t="s">
         <v>274</v>
       </c>
       <c r="G210" t="s">
         <v>274</v>
       </c>
@@ -17702,54 +17676,54 @@
       </c>
       <c r="N210" t="s">
         <v>273</v>
       </c>
       <c r="O210" t="s">
         <v>274</v>
       </c>
       <c r="P210" t="s">
         <v>274</v>
       </c>
       <c r="Q210" t="s">
         <v>791</v>
       </c>
       <c r="R210" t="s">
         <v>273</v>
       </c>
       <c r="S210" t="s">
         <v>274</v>
       </c>
       <c r="T210" t="s">
         <v>274</v>
       </c>
       <c r="U210" t="s">
         <v>798</v>
       </c>
-      <c r="V210" s="2">
-[...2 lines deleted...]
-      <c r="W210" s="2">
+      <c r="V210" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W210" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" t="s">
         <v>25</v>
       </c>
       <c r="B211" t="s">
         <v>235</v>
       </c>
       <c r="C211" t="s">
         <v>271</v>
       </c>
       <c r="D211" t="s">
         <v>273</v>
       </c>
       <c r="E211" t="s">
         <v>274</v>
       </c>
       <c r="F211" t="s">
         <v>274</v>
       </c>
       <c r="G211" t="s">
         <v>274</v>
       </c>
@@ -17773,54 +17747,54 @@
       </c>
       <c r="N211" t="s">
         <v>273</v>
       </c>
       <c r="O211" t="s">
         <v>274</v>
       </c>
       <c r="P211" t="s">
         <v>274</v>
       </c>
       <c r="Q211" t="s">
         <v>791</v>
       </c>
       <c r="R211" t="s">
         <v>273</v>
       </c>
       <c r="S211" t="s">
         <v>274</v>
       </c>
       <c r="T211" t="s">
         <v>274</v>
       </c>
       <c r="U211" t="s">
         <v>794</v>
       </c>
-      <c r="V211" s="2">
-[...2 lines deleted...]
-      <c r="W211" s="2">
+      <c r="V211" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W211" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" t="s">
         <v>25</v>
       </c>
       <c r="B212" t="s">
         <v>236</v>
       </c>
       <c r="C212" t="s">
         <v>271</v>
       </c>
       <c r="D212" t="s">
         <v>273</v>
       </c>
       <c r="E212" t="s">
         <v>274</v>
       </c>
       <c r="F212" t="s">
         <v>274</v>
       </c>
       <c r="G212" t="s">
         <v>274</v>
       </c>
@@ -17844,54 +17818,54 @@
       </c>
       <c r="N212" t="s">
         <v>273</v>
       </c>
       <c r="O212" t="s">
         <v>274</v>
       </c>
       <c r="P212" t="s">
         <v>274</v>
       </c>
       <c r="Q212" t="s">
         <v>791</v>
       </c>
       <c r="R212" t="s">
         <v>273</v>
       </c>
       <c r="S212" t="s">
         <v>274</v>
       </c>
       <c r="T212" t="s">
         <v>274</v>
       </c>
       <c r="U212" t="s">
         <v>794</v>
       </c>
-      <c r="V212" s="2">
-[...2 lines deleted...]
-      <c r="W212" s="2">
+      <c r="V212" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W212" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" t="s">
         <v>25</v>
       </c>
       <c r="B213" t="s">
         <v>237</v>
       </c>
       <c r="C213" t="s">
         <v>271</v>
       </c>
       <c r="D213" t="s">
         <v>273</v>
       </c>
       <c r="E213" t="s">
         <v>274</v>
       </c>
       <c r="F213" t="s">
         <v>274</v>
       </c>
       <c r="G213" t="s">
         <v>274</v>
       </c>
@@ -17915,54 +17889,54 @@
       </c>
       <c r="N213" t="s">
         <v>273</v>
       </c>
       <c r="O213" t="s">
         <v>274</v>
       </c>
       <c r="P213" t="s">
         <v>274</v>
       </c>
       <c r="Q213" t="s">
         <v>791</v>
       </c>
       <c r="R213" t="s">
         <v>273</v>
       </c>
       <c r="S213" t="s">
         <v>274</v>
       </c>
       <c r="T213" t="s">
         <v>274</v>
       </c>
       <c r="U213" t="s">
         <v>794</v>
       </c>
-      <c r="V213" s="2">
-[...2 lines deleted...]
-      <c r="W213" s="2">
+      <c r="V213" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W213" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" t="s">
         <v>25</v>
       </c>
       <c r="B214" t="s">
         <v>238</v>
       </c>
       <c r="C214" t="s">
         <v>271</v>
       </c>
       <c r="D214" t="s">
         <v>273</v>
       </c>
       <c r="E214" t="s">
         <v>274</v>
       </c>
       <c r="F214" t="s">
         <v>274</v>
       </c>
       <c r="G214" t="s">
         <v>274</v>
       </c>
@@ -17986,54 +17960,54 @@
       </c>
       <c r="N214" t="s">
         <v>273</v>
       </c>
       <c r="O214" t="s">
         <v>274</v>
       </c>
       <c r="P214" t="s">
         <v>274</v>
       </c>
       <c r="Q214" t="s">
         <v>791</v>
       </c>
       <c r="R214" t="s">
         <v>273</v>
       </c>
       <c r="S214" t="s">
         <v>274</v>
       </c>
       <c r="T214" t="s">
         <v>274</v>
       </c>
       <c r="U214" t="s">
         <v>794</v>
       </c>
-      <c r="V214" s="2">
-[...2 lines deleted...]
-      <c r="W214" s="2">
+      <c r="V214" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W214" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" t="s">
         <v>25</v>
       </c>
       <c r="B215" t="s">
         <v>239</v>
       </c>
       <c r="C215" t="s">
         <v>271</v>
       </c>
       <c r="D215" t="s">
         <v>273</v>
       </c>
       <c r="E215" t="s">
         <v>274</v>
       </c>
       <c r="F215" t="s">
         <v>274</v>
       </c>
       <c r="G215" t="s">
         <v>274</v>
       </c>
@@ -18057,54 +18031,54 @@
       </c>
       <c r="N215" t="s">
         <v>273</v>
       </c>
       <c r="O215" t="s">
         <v>274</v>
       </c>
       <c r="P215" t="s">
         <v>274</v>
       </c>
       <c r="Q215" t="s">
         <v>791</v>
       </c>
       <c r="R215" t="s">
         <v>273</v>
       </c>
       <c r="S215" t="s">
         <v>274</v>
       </c>
       <c r="T215" t="s">
         <v>274</v>
       </c>
       <c r="U215" t="s">
         <v>794</v>
       </c>
-      <c r="V215" s="2">
-[...2 lines deleted...]
-      <c r="W215" s="2">
+      <c r="V215" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W215" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" t="s">
         <v>25</v>
       </c>
       <c r="B216" t="s">
         <v>240</v>
       </c>
       <c r="C216" t="s">
         <v>271</v>
       </c>
       <c r="D216" t="s">
         <v>273</v>
       </c>
       <c r="E216" t="s">
         <v>274</v>
       </c>
       <c r="F216" t="s">
         <v>274</v>
       </c>
       <c r="G216" t="s">
         <v>274</v>
       </c>
@@ -18128,54 +18102,54 @@
       </c>
       <c r="N216" t="s">
         <v>273</v>
       </c>
       <c r="O216" t="s">
         <v>274</v>
       </c>
       <c r="P216" t="s">
         <v>274</v>
       </c>
       <c r="Q216" t="s">
         <v>791</v>
       </c>
       <c r="R216" t="s">
         <v>273</v>
       </c>
       <c r="S216" t="s">
         <v>274</v>
       </c>
       <c r="T216" t="s">
         <v>274</v>
       </c>
       <c r="U216" t="s">
         <v>794</v>
       </c>
-      <c r="V216" s="2">
-[...2 lines deleted...]
-      <c r="W216" s="2">
+      <c r="V216" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W216" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" t="s">
         <v>25</v>
       </c>
       <c r="B217" t="s">
         <v>241</v>
       </c>
       <c r="C217" t="s">
         <v>271</v>
       </c>
       <c r="D217" t="s">
         <v>273</v>
       </c>
       <c r="E217" t="s">
         <v>274</v>
       </c>
       <c r="F217" t="s">
         <v>274</v>
       </c>
       <c r="G217" t="s">
         <v>274</v>
       </c>
@@ -18199,54 +18173,54 @@
       </c>
       <c r="N217" t="s">
         <v>273</v>
       </c>
       <c r="O217" t="s">
         <v>274</v>
       </c>
       <c r="P217" t="s">
         <v>274</v>
       </c>
       <c r="Q217" t="s">
         <v>791</v>
       </c>
       <c r="R217" t="s">
         <v>273</v>
       </c>
       <c r="S217" t="s">
         <v>274</v>
       </c>
       <c r="T217" t="s">
         <v>274</v>
       </c>
       <c r="U217" t="s">
         <v>794</v>
       </c>
-      <c r="V217" s="2">
-[...2 lines deleted...]
-      <c r="W217" s="2">
+      <c r="V217" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W217" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" t="s">
         <v>25</v>
       </c>
       <c r="B218" t="s">
         <v>242</v>
       </c>
       <c r="C218" t="s">
         <v>271</v>
       </c>
       <c r="D218" t="s">
         <v>273</v>
       </c>
       <c r="E218" t="s">
         <v>274</v>
       </c>
       <c r="F218" t="s">
         <v>274</v>
       </c>
       <c r="G218" t="s">
         <v>274</v>
       </c>
@@ -18270,54 +18244,54 @@
       </c>
       <c r="N218" t="s">
         <v>273</v>
       </c>
       <c r="O218" t="s">
         <v>274</v>
       </c>
       <c r="P218" t="s">
         <v>274</v>
       </c>
       <c r="Q218" t="s">
         <v>791</v>
       </c>
       <c r="R218" t="s">
         <v>273</v>
       </c>
       <c r="S218" t="s">
         <v>274</v>
       </c>
       <c r="T218" t="s">
         <v>274</v>
       </c>
       <c r="U218" t="s">
         <v>794</v>
       </c>
-      <c r="V218" s="2">
-[...2 lines deleted...]
-      <c r="W218" s="2">
+      <c r="V218" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W218" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" t="s">
         <v>25</v>
       </c>
       <c r="B219" t="s">
         <v>243</v>
       </c>
       <c r="C219" t="s">
         <v>271</v>
       </c>
       <c r="D219" t="s">
         <v>273</v>
       </c>
       <c r="E219" t="s">
         <v>274</v>
       </c>
       <c r="F219" t="s">
         <v>274</v>
       </c>
       <c r="G219" t="s">
         <v>274</v>
       </c>
@@ -18341,54 +18315,54 @@
       </c>
       <c r="N219" t="s">
         <v>273</v>
       </c>
       <c r="O219" t="s">
         <v>274</v>
       </c>
       <c r="P219" t="s">
         <v>274</v>
       </c>
       <c r="Q219" t="s">
         <v>791</v>
       </c>
       <c r="R219" t="s">
         <v>273</v>
       </c>
       <c r="S219" t="s">
         <v>274</v>
       </c>
       <c r="T219" t="s">
         <v>274</v>
       </c>
       <c r="U219" t="s">
         <v>794</v>
       </c>
-      <c r="V219" s="2">
-[...2 lines deleted...]
-      <c r="W219" s="2">
+      <c r="V219" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W219" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" t="s">
         <v>25</v>
       </c>
       <c r="B220" t="s">
         <v>244</v>
       </c>
       <c r="C220" t="s">
         <v>271</v>
       </c>
       <c r="D220" t="s">
         <v>273</v>
       </c>
       <c r="E220" t="s">
         <v>274</v>
       </c>
       <c r="F220" t="s">
         <v>274</v>
       </c>
       <c r="G220" t="s">
         <v>274</v>
       </c>
@@ -18412,54 +18386,54 @@
       </c>
       <c r="N220" t="s">
         <v>273</v>
       </c>
       <c r="O220" t="s">
         <v>274</v>
       </c>
       <c r="P220" t="s">
         <v>274</v>
       </c>
       <c r="Q220" t="s">
         <v>791</v>
       </c>
       <c r="R220" t="s">
         <v>273</v>
       </c>
       <c r="S220" t="s">
         <v>274</v>
       </c>
       <c r="T220" t="s">
         <v>274</v>
       </c>
       <c r="U220" t="s">
         <v>794</v>
       </c>
-      <c r="V220" s="2">
-[...2 lines deleted...]
-      <c r="W220" s="2">
+      <c r="V220" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W220" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
         <v>25</v>
       </c>
       <c r="B221" t="s">
         <v>245</v>
       </c>
       <c r="C221" t="s">
         <v>271</v>
       </c>
       <c r="D221" t="s">
         <v>273</v>
       </c>
       <c r="E221" t="s">
         <v>274</v>
       </c>
       <c r="F221" t="s">
         <v>274</v>
       </c>
       <c r="G221" t="s">
         <v>274</v>
       </c>
@@ -18483,54 +18457,54 @@
       </c>
       <c r="N221" t="s">
         <v>273</v>
       </c>
       <c r="O221" t="s">
         <v>274</v>
       </c>
       <c r="P221" t="s">
         <v>274</v>
       </c>
       <c r="Q221" t="s">
         <v>791</v>
       </c>
       <c r="R221" t="s">
         <v>273</v>
       </c>
       <c r="S221" t="s">
         <v>274</v>
       </c>
       <c r="T221" t="s">
         <v>274</v>
       </c>
       <c r="U221" t="s">
         <v>794</v>
       </c>
-      <c r="V221" s="2">
-[...2 lines deleted...]
-      <c r="W221" s="2">
+      <c r="V221" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W221" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
         <v>25</v>
       </c>
       <c r="B222" t="s">
         <v>246</v>
       </c>
       <c r="C222" t="s">
         <v>271</v>
       </c>
       <c r="D222" t="s">
         <v>273</v>
       </c>
       <c r="E222" t="s">
         <v>274</v>
       </c>
       <c r="F222" t="s">
         <v>274</v>
       </c>
       <c r="G222" t="s">
         <v>274</v>
       </c>
@@ -18554,54 +18528,54 @@
       </c>
       <c r="N222" t="s">
         <v>273</v>
       </c>
       <c r="O222" t="s">
         <v>274</v>
       </c>
       <c r="P222" t="s">
         <v>274</v>
       </c>
       <c r="Q222" t="s">
         <v>791</v>
       </c>
       <c r="R222" t="s">
         <v>273</v>
       </c>
       <c r="S222" t="s">
         <v>274</v>
       </c>
       <c r="T222" t="s">
         <v>274</v>
       </c>
       <c r="U222" t="s">
         <v>794</v>
       </c>
-      <c r="V222" s="2">
-[...2 lines deleted...]
-      <c r="W222" s="2">
+      <c r="V222" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W222" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" t="s">
         <v>25</v>
       </c>
       <c r="B223" t="s">
         <v>247</v>
       </c>
       <c r="C223" t="s">
         <v>271</v>
       </c>
       <c r="D223" t="s">
         <v>273</v>
       </c>
       <c r="E223" t="s">
         <v>274</v>
       </c>
       <c r="F223" t="s">
         <v>274</v>
       </c>
       <c r="G223" t="s">
         <v>274</v>
       </c>
@@ -18625,54 +18599,54 @@
       </c>
       <c r="N223" t="s">
         <v>273</v>
       </c>
       <c r="O223" t="s">
         <v>274</v>
       </c>
       <c r="P223" t="s">
         <v>274</v>
       </c>
       <c r="Q223" t="s">
         <v>791</v>
       </c>
       <c r="R223" t="s">
         <v>273</v>
       </c>
       <c r="S223" t="s">
         <v>274</v>
       </c>
       <c r="T223" t="s">
         <v>274</v>
       </c>
       <c r="U223" t="s">
         <v>794</v>
       </c>
-      <c r="V223" s="2">
-[...2 lines deleted...]
-      <c r="W223" s="2">
+      <c r="V223" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W223" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" t="s">
         <v>25</v>
       </c>
       <c r="B224" t="s">
         <v>248</v>
       </c>
       <c r="C224" t="s">
         <v>271</v>
       </c>
       <c r="D224" t="s">
         <v>273</v>
       </c>
       <c r="E224" t="s">
         <v>274</v>
       </c>
       <c r="F224" t="s">
         <v>274</v>
       </c>
       <c r="G224" t="s">
         <v>274</v>
       </c>
@@ -18696,54 +18670,54 @@
       </c>
       <c r="N224" t="s">
         <v>273</v>
       </c>
       <c r="O224" t="s">
         <v>274</v>
       </c>
       <c r="P224" t="s">
         <v>274</v>
       </c>
       <c r="Q224" t="s">
         <v>791</v>
       </c>
       <c r="R224" t="s">
         <v>273</v>
       </c>
       <c r="S224" t="s">
         <v>274</v>
       </c>
       <c r="T224" t="s">
         <v>274</v>
       </c>
       <c r="U224" t="s">
         <v>794</v>
       </c>
-      <c r="V224" s="2">
-[...2 lines deleted...]
-      <c r="W224" s="2">
+      <c r="V224" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W224" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" t="s">
         <v>25</v>
       </c>
       <c r="B225" t="s">
         <v>249</v>
       </c>
       <c r="C225" t="s">
         <v>271</v>
       </c>
       <c r="D225" t="s">
         <v>273</v>
       </c>
       <c r="E225" t="s">
         <v>274</v>
       </c>
       <c r="F225" t="s">
         <v>274</v>
       </c>
       <c r="G225" t="s">
         <v>274</v>
       </c>
@@ -18767,54 +18741,54 @@
       </c>
       <c r="N225" t="s">
         <v>273</v>
       </c>
       <c r="O225" t="s">
         <v>274</v>
       </c>
       <c r="P225" t="s">
         <v>274</v>
       </c>
       <c r="Q225" t="s">
         <v>791</v>
       </c>
       <c r="R225" t="s">
         <v>273</v>
       </c>
       <c r="S225" t="s">
         <v>274</v>
       </c>
       <c r="T225" t="s">
         <v>274</v>
       </c>
       <c r="U225" t="s">
         <v>794</v>
       </c>
-      <c r="V225" s="2">
-[...2 lines deleted...]
-      <c r="W225" s="2">
+      <c r="V225" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W225" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" t="s">
         <v>25</v>
       </c>
       <c r="B226" t="s">
         <v>250</v>
       </c>
       <c r="C226" t="s">
         <v>271</v>
       </c>
       <c r="D226" t="s">
         <v>273</v>
       </c>
       <c r="E226" t="s">
         <v>274</v>
       </c>
       <c r="F226" t="s">
         <v>274</v>
       </c>
       <c r="G226" t="s">
         <v>274</v>
       </c>
@@ -18838,54 +18812,54 @@
       </c>
       <c r="N226" t="s">
         <v>273</v>
       </c>
       <c r="O226" t="s">
         <v>274</v>
       </c>
       <c r="P226" t="s">
         <v>274</v>
       </c>
       <c r="Q226" t="s">
         <v>791</v>
       </c>
       <c r="R226" t="s">
         <v>273</v>
       </c>
       <c r="S226" t="s">
         <v>274</v>
       </c>
       <c r="T226" t="s">
         <v>274</v>
       </c>
       <c r="U226" t="s">
         <v>794</v>
       </c>
-      <c r="V226" s="2">
-[...2 lines deleted...]
-      <c r="W226" s="2">
+      <c r="V226" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W226" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" t="s">
         <v>25</v>
       </c>
       <c r="B227" t="s">
         <v>251</v>
       </c>
       <c r="C227" t="s">
         <v>271</v>
       </c>
       <c r="D227" t="s">
         <v>273</v>
       </c>
       <c r="E227" t="s">
         <v>274</v>
       </c>
       <c r="F227" t="s">
         <v>274</v>
       </c>
       <c r="G227" t="s">
         <v>274</v>
       </c>
@@ -18909,54 +18883,54 @@
       </c>
       <c r="N227" t="s">
         <v>273</v>
       </c>
       <c r="O227" t="s">
         <v>274</v>
       </c>
       <c r="P227" t="s">
         <v>274</v>
       </c>
       <c r="Q227" t="s">
         <v>791</v>
       </c>
       <c r="R227" t="s">
         <v>273</v>
       </c>
       <c r="S227" t="s">
         <v>274</v>
       </c>
       <c r="T227" t="s">
         <v>274</v>
       </c>
       <c r="U227" t="s">
         <v>794</v>
       </c>
-      <c r="V227" s="2">
-[...2 lines deleted...]
-      <c r="W227" s="2">
+      <c r="V227" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W227" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" t="s">
         <v>25</v>
       </c>
       <c r="B228" t="s">
         <v>252</v>
       </c>
       <c r="C228" t="s">
         <v>271</v>
       </c>
       <c r="D228" t="s">
         <v>273</v>
       </c>
       <c r="E228" t="s">
         <v>274</v>
       </c>
       <c r="F228" t="s">
         <v>274</v>
       </c>
       <c r="G228" t="s">
         <v>274</v>
       </c>
@@ -18980,54 +18954,54 @@
       </c>
       <c r="N228" t="s">
         <v>273</v>
       </c>
       <c r="O228" t="s">
         <v>274</v>
       </c>
       <c r="P228" t="s">
         <v>274</v>
       </c>
       <c r="Q228" t="s">
         <v>791</v>
       </c>
       <c r="R228" t="s">
         <v>273</v>
       </c>
       <c r="S228" t="s">
         <v>274</v>
       </c>
       <c r="T228" t="s">
         <v>274</v>
       </c>
       <c r="U228" t="s">
         <v>794</v>
       </c>
-      <c r="V228" s="2">
-[...2 lines deleted...]
-      <c r="W228" s="2">
+      <c r="V228" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W228" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" t="s">
         <v>25</v>
       </c>
       <c r="B229" t="s">
         <v>253</v>
       </c>
       <c r="C229" t="s">
         <v>271</v>
       </c>
       <c r="D229" t="s">
         <v>273</v>
       </c>
       <c r="E229" t="s">
         <v>274</v>
       </c>
       <c r="F229" t="s">
         <v>274</v>
       </c>
       <c r="G229" t="s">
         <v>274</v>
       </c>
@@ -19051,54 +19025,54 @@
       </c>
       <c r="N229" t="s">
         <v>273</v>
       </c>
       <c r="O229" t="s">
         <v>274</v>
       </c>
       <c r="P229" t="s">
         <v>274</v>
       </c>
       <c r="Q229" t="s">
         <v>791</v>
       </c>
       <c r="R229" t="s">
         <v>273</v>
       </c>
       <c r="S229" t="s">
         <v>274</v>
       </c>
       <c r="T229" t="s">
         <v>274</v>
       </c>
       <c r="U229" t="s">
         <v>794</v>
       </c>
-      <c r="V229" s="2">
-[...2 lines deleted...]
-      <c r="W229" s="2">
+      <c r="V229" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W229" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" t="s">
         <v>25</v>
       </c>
       <c r="B230" t="s">
         <v>254</v>
       </c>
       <c r="C230" t="s">
         <v>271</v>
       </c>
       <c r="D230" t="s">
         <v>273</v>
       </c>
       <c r="E230" t="s">
         <v>274</v>
       </c>
       <c r="F230" t="s">
         <v>274</v>
       </c>
       <c r="G230" t="s">
         <v>274</v>
       </c>
@@ -19122,54 +19096,54 @@
       </c>
       <c r="N230" t="s">
         <v>273</v>
       </c>
       <c r="O230" t="s">
         <v>274</v>
       </c>
       <c r="P230" t="s">
         <v>274</v>
       </c>
       <c r="Q230" t="s">
         <v>791</v>
       </c>
       <c r="R230" t="s">
         <v>273</v>
       </c>
       <c r="S230" t="s">
         <v>274</v>
       </c>
       <c r="T230" t="s">
         <v>274</v>
       </c>
       <c r="U230" t="s">
         <v>794</v>
       </c>
-      <c r="V230" s="2">
-[...2 lines deleted...]
-      <c r="W230" s="2">
+      <c r="V230" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W230" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" t="s">
         <v>25</v>
       </c>
       <c r="B231" t="s">
         <v>255</v>
       </c>
       <c r="C231" t="s">
         <v>271</v>
       </c>
       <c r="D231" t="s">
         <v>273</v>
       </c>
       <c r="E231" t="s">
         <v>274</v>
       </c>
       <c r="F231" t="s">
         <v>274</v>
       </c>
       <c r="G231" t="s">
         <v>274</v>
       </c>
@@ -19193,54 +19167,54 @@
       </c>
       <c r="N231" t="s">
         <v>273</v>
       </c>
       <c r="O231" t="s">
         <v>274</v>
       </c>
       <c r="P231" t="s">
         <v>274</v>
       </c>
       <c r="Q231" t="s">
         <v>791</v>
       </c>
       <c r="R231" t="s">
         <v>273</v>
       </c>
       <c r="S231" t="s">
         <v>274</v>
       </c>
       <c r="T231" t="s">
         <v>274</v>
       </c>
       <c r="U231" t="s">
         <v>794</v>
       </c>
-      <c r="V231" s="2">
-[...2 lines deleted...]
-      <c r="W231" s="2">
+      <c r="V231" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W231" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" t="s">
         <v>25</v>
       </c>
       <c r="B232" t="s">
         <v>256</v>
       </c>
       <c r="C232" t="s">
         <v>271</v>
       </c>
       <c r="D232" t="s">
         <v>273</v>
       </c>
       <c r="E232" t="s">
         <v>274</v>
       </c>
       <c r="F232" t="s">
         <v>274</v>
       </c>
       <c r="G232" t="s">
         <v>274</v>
       </c>
@@ -19264,54 +19238,54 @@
       </c>
       <c r="N232" t="s">
         <v>273</v>
       </c>
       <c r="O232" t="s">
         <v>274</v>
       </c>
       <c r="P232" t="s">
         <v>274</v>
       </c>
       <c r="Q232" t="s">
         <v>791</v>
       </c>
       <c r="R232" t="s">
         <v>273</v>
       </c>
       <c r="S232" t="s">
         <v>274</v>
       </c>
       <c r="T232" t="s">
         <v>274</v>
       </c>
       <c r="U232" t="s">
         <v>794</v>
       </c>
-      <c r="V232" s="2">
-[...2 lines deleted...]
-      <c r="W232" s="2">
+      <c r="V232" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W232" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" t="s">
         <v>25</v>
       </c>
       <c r="B233" t="s">
         <v>257</v>
       </c>
       <c r="C233" t="s">
         <v>271</v>
       </c>
       <c r="D233" t="s">
         <v>273</v>
       </c>
       <c r="E233" t="s">
         <v>274</v>
       </c>
       <c r="F233" t="s">
         <v>274</v>
       </c>
       <c r="G233" t="s">
         <v>274</v>
       </c>
@@ -19335,54 +19309,54 @@
       </c>
       <c r="N233" t="s">
         <v>273</v>
       </c>
       <c r="O233" t="s">
         <v>274</v>
       </c>
       <c r="P233" t="s">
         <v>274</v>
       </c>
       <c r="Q233" t="s">
         <v>791</v>
       </c>
       <c r="R233" t="s">
         <v>273</v>
       </c>
       <c r="S233" t="s">
         <v>274</v>
       </c>
       <c r="T233" t="s">
         <v>274</v>
       </c>
       <c r="U233" t="s">
         <v>794</v>
       </c>
-      <c r="V233" s="2">
-[...2 lines deleted...]
-      <c r="W233" s="2">
+      <c r="V233" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W233" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" t="s">
         <v>25</v>
       </c>
       <c r="B234" t="s">
         <v>258</v>
       </c>
       <c r="C234" t="s">
         <v>271</v>
       </c>
       <c r="D234" t="s">
         <v>273</v>
       </c>
       <c r="E234" t="s">
         <v>274</v>
       </c>
       <c r="F234" t="s">
         <v>274</v>
       </c>
       <c r="G234" t="s">
         <v>274</v>
       </c>
@@ -19406,54 +19380,54 @@
       </c>
       <c r="N234" t="s">
         <v>273</v>
       </c>
       <c r="O234" t="s">
         <v>274</v>
       </c>
       <c r="P234" t="s">
         <v>274</v>
       </c>
       <c r="Q234" t="s">
         <v>791</v>
       </c>
       <c r="R234" t="s">
         <v>273</v>
       </c>
       <c r="S234" t="s">
         <v>274</v>
       </c>
       <c r="T234" t="s">
         <v>274</v>
       </c>
       <c r="U234" t="s">
         <v>794</v>
       </c>
-      <c r="V234" s="2">
-[...2 lines deleted...]
-      <c r="W234" s="2">
+      <c r="V234" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W234" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" t="s">
         <v>25</v>
       </c>
       <c r="B235" t="s">
         <v>259</v>
       </c>
       <c r="C235" t="s">
         <v>271</v>
       </c>
       <c r="D235" t="s">
         <v>273</v>
       </c>
       <c r="E235" t="s">
         <v>274</v>
       </c>
       <c r="F235" t="s">
         <v>274</v>
       </c>
       <c r="G235" t="s">
         <v>274</v>
       </c>
@@ -19477,54 +19451,54 @@
       </c>
       <c r="N235" t="s">
         <v>273</v>
       </c>
       <c r="O235" t="s">
         <v>274</v>
       </c>
       <c r="P235" t="s">
         <v>274</v>
       </c>
       <c r="Q235" t="s">
         <v>791</v>
       </c>
       <c r="R235" t="s">
         <v>273</v>
       </c>
       <c r="S235" t="s">
         <v>274</v>
       </c>
       <c r="T235" t="s">
         <v>274</v>
       </c>
       <c r="U235" t="s">
         <v>794</v>
       </c>
-      <c r="V235" s="2">
-[...2 lines deleted...]
-      <c r="W235" s="2">
+      <c r="V235" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W235" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" t="s">
         <v>25</v>
       </c>
       <c r="B236" t="s">
         <v>260</v>
       </c>
       <c r="C236" t="s">
         <v>271</v>
       </c>
       <c r="D236" t="s">
         <v>273</v>
       </c>
       <c r="E236" t="s">
         <v>274</v>
       </c>
       <c r="F236" t="s">
         <v>274</v>
       </c>
       <c r="G236" t="s">
         <v>274</v>
       </c>
@@ -19548,54 +19522,54 @@
       </c>
       <c r="N236" t="s">
         <v>273</v>
       </c>
       <c r="O236" t="s">
         <v>274</v>
       </c>
       <c r="P236" t="s">
         <v>274</v>
       </c>
       <c r="Q236" t="s">
         <v>791</v>
       </c>
       <c r="R236" t="s">
         <v>273</v>
       </c>
       <c r="S236" t="s">
         <v>274</v>
       </c>
       <c r="T236" t="s">
         <v>274</v>
       </c>
       <c r="U236" t="s">
         <v>794</v>
       </c>
-      <c r="V236" s="2">
-[...2 lines deleted...]
-      <c r="W236" s="2">
+      <c r="V236" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W236" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" t="s">
         <v>25</v>
       </c>
       <c r="B237" t="s">
         <v>261</v>
       </c>
       <c r="C237" t="s">
         <v>271</v>
       </c>
       <c r="D237" t="s">
         <v>273</v>
       </c>
       <c r="E237" t="s">
         <v>274</v>
       </c>
       <c r="F237" t="s">
         <v>274</v>
       </c>
       <c r="G237" t="s">
         <v>274</v>
       </c>
@@ -19619,54 +19593,54 @@
       </c>
       <c r="N237" t="s">
         <v>273</v>
       </c>
       <c r="O237" t="s">
         <v>274</v>
       </c>
       <c r="P237" t="s">
         <v>274</v>
       </c>
       <c r="Q237" t="s">
         <v>791</v>
       </c>
       <c r="R237" t="s">
         <v>273</v>
       </c>
       <c r="S237" t="s">
         <v>274</v>
       </c>
       <c r="T237" t="s">
         <v>274</v>
       </c>
       <c r="U237" t="s">
         <v>794</v>
       </c>
-      <c r="V237" s="2">
-[...2 lines deleted...]
-      <c r="W237" s="2">
+      <c r="V237" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W237" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" t="s">
         <v>25</v>
       </c>
       <c r="B238" t="s">
         <v>262</v>
       </c>
       <c r="C238" t="s">
         <v>271</v>
       </c>
       <c r="D238" t="s">
         <v>273</v>
       </c>
       <c r="E238" t="s">
         <v>274</v>
       </c>
       <c r="F238" t="s">
         <v>274</v>
       </c>
       <c r="G238" t="s">
         <v>274</v>
       </c>
@@ -19690,54 +19664,54 @@
       </c>
       <c r="N238" t="s">
         <v>273</v>
       </c>
       <c r="O238" t="s">
         <v>274</v>
       </c>
       <c r="P238" t="s">
         <v>274</v>
       </c>
       <c r="Q238" t="s">
         <v>791</v>
       </c>
       <c r="R238" t="s">
         <v>273</v>
       </c>
       <c r="S238" t="s">
         <v>274</v>
       </c>
       <c r="T238" t="s">
         <v>274</v>
       </c>
       <c r="U238" t="s">
         <v>794</v>
       </c>
-      <c r="V238" s="2">
-[...2 lines deleted...]
-      <c r="W238" s="2">
+      <c r="V238" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W238" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" t="s">
         <v>25</v>
       </c>
       <c r="B239" t="s">
         <v>263</v>
       </c>
       <c r="C239" t="s">
         <v>271</v>
       </c>
       <c r="D239" t="s">
         <v>273</v>
       </c>
       <c r="E239" t="s">
         <v>274</v>
       </c>
       <c r="F239" t="s">
         <v>274</v>
       </c>
       <c r="G239" t="s">
         <v>274</v>
       </c>
@@ -19761,54 +19735,54 @@
       </c>
       <c r="N239" t="s">
         <v>273</v>
       </c>
       <c r="O239" t="s">
         <v>274</v>
       </c>
       <c r="P239" t="s">
         <v>274</v>
       </c>
       <c r="Q239" t="s">
         <v>791</v>
       </c>
       <c r="R239" t="s">
         <v>273</v>
       </c>
       <c r="S239" t="s">
         <v>274</v>
       </c>
       <c r="T239" t="s">
         <v>274</v>
       </c>
       <c r="U239" t="s">
         <v>794</v>
       </c>
-      <c r="V239" s="2">
-[...2 lines deleted...]
-      <c r="W239" s="2">
+      <c r="V239" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W239" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" t="s">
         <v>25</v>
       </c>
       <c r="B240" t="s">
         <v>264</v>
       </c>
       <c r="C240" t="s">
         <v>271</v>
       </c>
       <c r="D240" t="s">
         <v>273</v>
       </c>
       <c r="E240" t="s">
         <v>274</v>
       </c>
       <c r="F240" t="s">
         <v>274</v>
       </c>
       <c r="G240" t="s">
         <v>274</v>
       </c>
@@ -19832,54 +19806,54 @@
       </c>
       <c r="N240" t="s">
         <v>273</v>
       </c>
       <c r="O240" t="s">
         <v>274</v>
       </c>
       <c r="P240" t="s">
         <v>274</v>
       </c>
       <c r="Q240" t="s">
         <v>791</v>
       </c>
       <c r="R240" t="s">
         <v>273</v>
       </c>
       <c r="S240" t="s">
         <v>274</v>
       </c>
       <c r="T240" t="s">
         <v>274</v>
       </c>
       <c r="U240" t="s">
         <v>794</v>
       </c>
-      <c r="V240" s="2">
-[...2 lines deleted...]
-      <c r="W240" s="2">
+      <c r="V240" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W240" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" t="s">
         <v>25</v>
       </c>
       <c r="B241" t="s">
         <v>265</v>
       </c>
       <c r="C241" t="s">
         <v>271</v>
       </c>
       <c r="D241" t="s">
         <v>273</v>
       </c>
       <c r="E241" t="s">
         <v>274</v>
       </c>
       <c r="F241" t="s">
         <v>274</v>
       </c>
       <c r="G241" t="s">
         <v>274</v>
       </c>
@@ -19903,54 +19877,54 @@
       </c>
       <c r="N241" t="s">
         <v>273</v>
       </c>
       <c r="O241" t="s">
         <v>274</v>
       </c>
       <c r="P241" t="s">
         <v>274</v>
       </c>
       <c r="Q241" t="s">
         <v>791</v>
       </c>
       <c r="R241" t="s">
         <v>273</v>
       </c>
       <c r="S241" t="s">
         <v>274</v>
       </c>
       <c r="T241" t="s">
         <v>274</v>
       </c>
       <c r="U241" t="s">
         <v>794</v>
       </c>
-      <c r="V241" s="2">
-[...2 lines deleted...]
-      <c r="W241" s="2">
+      <c r="V241" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W241" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" t="s">
         <v>25</v>
       </c>
       <c r="B242" t="s">
         <v>266</v>
       </c>
       <c r="C242" t="s">
         <v>271</v>
       </c>
       <c r="D242" t="s">
         <v>273</v>
       </c>
       <c r="E242" t="s">
         <v>274</v>
       </c>
       <c r="F242" t="s">
         <v>274</v>
       </c>
       <c r="G242" t="s">
         <v>274</v>
       </c>
@@ -19974,54 +19948,54 @@
       </c>
       <c r="N242" t="s">
         <v>273</v>
       </c>
       <c r="O242" t="s">
         <v>274</v>
       </c>
       <c r="P242" t="s">
         <v>274</v>
       </c>
       <c r="Q242" t="s">
         <v>791</v>
       </c>
       <c r="R242" t="s">
         <v>273</v>
       </c>
       <c r="S242" t="s">
         <v>274</v>
       </c>
       <c r="T242" t="s">
         <v>274</v>
       </c>
       <c r="U242" t="s">
         <v>794</v>
       </c>
-      <c r="V242" s="2">
-[...2 lines deleted...]
-      <c r="W242" s="2">
+      <c r="V242" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W242" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" t="s">
         <v>25</v>
       </c>
       <c r="B243" t="s">
         <v>267</v>
       </c>
       <c r="C243" t="s">
         <v>271</v>
       </c>
       <c r="D243" t="s">
         <v>273</v>
       </c>
       <c r="E243" t="s">
         <v>274</v>
       </c>
       <c r="F243" t="s">
         <v>274</v>
       </c>
       <c r="G243" t="s">
         <v>274</v>
       </c>
@@ -20045,54 +20019,54 @@
       </c>
       <c r="N243" t="s">
         <v>273</v>
       </c>
       <c r="O243" t="s">
         <v>274</v>
       </c>
       <c r="P243" t="s">
         <v>274</v>
       </c>
       <c r="Q243" t="s">
         <v>791</v>
       </c>
       <c r="R243" t="s">
         <v>273</v>
       </c>
       <c r="S243" t="s">
         <v>274</v>
       </c>
       <c r="T243" t="s">
         <v>274</v>
       </c>
       <c r="U243" t="s">
         <v>794</v>
       </c>
-      <c r="V243" s="2">
-[...2 lines deleted...]
-      <c r="W243" s="2">
+      <c r="V243" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W243" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" t="s">
         <v>25</v>
       </c>
       <c r="B244" t="s">
         <v>268</v>
       </c>
       <c r="C244" t="s">
         <v>271</v>
       </c>
       <c r="D244" t="s">
         <v>273</v>
       </c>
       <c r="E244" t="s">
         <v>280</v>
       </c>
       <c r="F244" t="s">
         <v>280</v>
       </c>
       <c r="G244" t="s">
         <v>288</v>
       </c>
@@ -20116,54 +20090,54 @@
       </c>
       <c r="N244" t="s">
         <v>273</v>
       </c>
       <c r="O244" t="s">
         <v>274</v>
       </c>
       <c r="P244" t="s">
         <v>274</v>
       </c>
       <c r="Q244" t="s">
         <v>791</v>
       </c>
       <c r="R244" t="s">
         <v>273</v>
       </c>
       <c r="S244" t="s">
         <v>274</v>
       </c>
       <c r="T244" t="s">
         <v>274</v>
       </c>
       <c r="U244" t="s">
         <v>803</v>
       </c>
-      <c r="V244" s="2">
-[...2 lines deleted...]
-      <c r="W244" s="2">
+      <c r="V244" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W244" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" t="s">
         <v>25</v>
       </c>
       <c r="B245" t="s">
         <v>269</v>
       </c>
       <c r="C245" t="s">
         <v>271</v>
       </c>
       <c r="D245" t="s">
         <v>273</v>
       </c>
       <c r="E245" t="s">
         <v>281</v>
       </c>
       <c r="F245" t="s">
         <v>281</v>
       </c>
       <c r="G245" t="s">
         <v>289</v>
       </c>
@@ -20187,54 +20161,54 @@
       </c>
       <c r="N245" t="s">
         <v>273</v>
       </c>
       <c r="O245" t="s">
         <v>274</v>
       </c>
       <c r="P245" t="s">
         <v>274</v>
       </c>
       <c r="Q245" t="s">
         <v>791</v>
       </c>
       <c r="R245" t="s">
         <v>273</v>
       </c>
       <c r="S245" t="s">
         <v>274</v>
       </c>
       <c r="T245" t="s">
         <v>274</v>
       </c>
       <c r="U245" t="s">
         <v>803</v>
       </c>
-      <c r="V245" s="2">
-[...2 lines deleted...]
-      <c r="W245" s="2">
+      <c r="V245" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W245" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" t="s">
         <v>25</v>
       </c>
       <c r="B246" t="s">
         <v>270</v>
       </c>
       <c r="C246" t="s">
         <v>272</v>
       </c>
       <c r="D246" t="s">
         <v>272</v>
       </c>
       <c r="E246" t="s">
         <v>274</v>
       </c>
       <c r="F246" t="s">
         <v>274</v>
       </c>
       <c r="G246" t="s">
         <v>274</v>
       </c>
@@ -20258,54 +20232,54 @@
       </c>
       <c r="N246" t="s">
         <v>273</v>
       </c>
       <c r="O246" t="s">
         <v>274</v>
       </c>
       <c r="P246" t="s">
         <v>274</v>
       </c>
       <c r="Q246" t="s">
         <v>791</v>
       </c>
       <c r="R246" t="s">
         <v>273</v>
       </c>
       <c r="S246" t="s">
         <v>274</v>
       </c>
       <c r="T246" t="s">
         <v>274</v>
       </c>
       <c r="U246" t="s">
         <v>794</v>
       </c>
-      <c r="V246" s="2">
-[...2 lines deleted...]
-      <c r="W246" s="2">
+      <c r="V246" s="1">
+        <v>46115.63680555556</v>
+      </c>
+      <c r="W246" s="1">
         <v>46115.63680555556</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">