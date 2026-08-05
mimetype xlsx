--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -220,107 +220,81 @@
     <t>PARTYLEDGER_8</t>
   </si>
   <si>
     <t>PARTYLEDGER_9</t>
   </si>
   <si>
     <t>LEDGERTDSRATENAME</t>
   </si>
   <si>
     <t>LEDGERTAXTYPE</t>
   </si>
   <si>
     <t>LEDGERRATEOFTAXCALCULATION</t>
   </si>
   <si>
     <t>LEDGERPARTYGSTIN</t>
   </si>
   <si>
     <t>LEDGERPOPENINGBALANCE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <fonts count="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -582,252 +556,252 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:68">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="W1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="X1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="Y1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="1" t="s">
+      <c r="AB1" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="1" t="s">
+      <c r="AC1" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" s="1" t="s">
+      <c r="AD1" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="1" t="s">
+      <c r="AE1" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="1" t="s">
+      <c r="AF1" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" s="1" t="s">
+      <c r="AG1" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="1" t="s">
+      <c r="AH1" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="1" t="s">
+      <c r="AI1" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="1" t="s">
+      <c r="AJ1" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="1" t="s">
+      <c r="AK1" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="1" t="s">
+      <c r="AL1" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="1" t="s">
+      <c r="AM1" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="1" t="s">
+      <c r="AN1" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="1" t="s">
+      <c r="AO1" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" s="1" t="s">
+      <c r="AP1" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" s="1" t="s">
+      <c r="AQ1" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" s="1" t="s">
+      <c r="AR1" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="1" t="s">
+      <c r="AS1" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="1" t="s">
+      <c r="AT1" t="s">
         <v>45</v>
       </c>
-      <c r="AU1" s="1" t="s">
+      <c r="AU1" t="s">
         <v>46</v>
       </c>
-      <c r="AV1" s="1" t="s">
+      <c r="AV1" t="s">
         <v>47</v>
       </c>
-      <c r="AW1" s="1" t="s">
+      <c r="AW1" t="s">
         <v>48</v>
       </c>
-      <c r="AX1" s="1" t="s">
+      <c r="AX1" t="s">
         <v>49</v>
       </c>
-      <c r="AY1" s="1" t="s">
+      <c r="AY1" t="s">
         <v>50</v>
       </c>
-      <c r="AZ1" s="1" t="s">
+      <c r="AZ1" t="s">
         <v>51</v>
       </c>
-      <c r="BA1" s="1" t="s">
+      <c r="BA1" t="s">
         <v>52</v>
       </c>
-      <c r="BB1" s="1" t="s">
+      <c r="BB1" t="s">
         <v>53</v>
       </c>
-      <c r="BC1" s="1" t="s">
+      <c r="BC1" t="s">
         <v>54</v>
       </c>
-      <c r="BD1" s="1" t="s">
+      <c r="BD1" t="s">
         <v>55</v>
       </c>
-      <c r="BE1" s="1" t="s">
+      <c r="BE1" t="s">
         <v>56</v>
       </c>
-      <c r="BF1" s="1" t="s">
+      <c r="BF1" t="s">
         <v>57</v>
       </c>
-      <c r="BG1" s="1" t="s">
+      <c r="BG1" t="s">
         <v>58</v>
       </c>
-      <c r="BH1" s="1" t="s">
+      <c r="BH1" t="s">
         <v>59</v>
       </c>
-      <c r="BI1" s="1" t="s">
+      <c r="BI1" t="s">
         <v>60</v>
       </c>
-      <c r="BJ1" s="1" t="s">
+      <c r="BJ1" t="s">
         <v>61</v>
       </c>
-      <c r="BK1" s="1" t="s">
+      <c r="BK1" t="s">
         <v>62</v>
       </c>
-      <c r="BL1" s="1" t="s">
+      <c r="BL1" t="s">
         <v>63</v>
       </c>
-      <c r="BM1" s="1" t="s">
+      <c r="BM1" t="s">
         <v>64</v>
       </c>
-      <c r="BN1" s="1" t="s">
+      <c r="BN1" t="s">
         <v>65</v>
       </c>
-      <c r="BO1" s="1" t="s">
+      <c r="BO1" t="s">
         <v>66</v>
       </c>
-      <c r="BP1" s="1" t="s">
+      <c r="BP1" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">